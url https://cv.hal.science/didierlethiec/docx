--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -798,278 +798,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of a partial rainfall exclusion in the field on growth and transpiration: consequences for leaf-level and whole-plant water-use efficiency compared to controlled conditions</w:t>
+                <w:t xml:space="preserve">Changes in irradiance and vapour pressure deficit under drought induce distinct stomatal dynamics between glasshouse and field‐grown poplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107873⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227 (2), pp.392-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949021v1</w:t>
+                <w:t xml:space="preserve">hal-04182148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in irradiance and vapour pressure deficit under drought induce distinct stomatal dynamics between glasshouse and field‐grown poplars</w:t>
+                <w:t xml:space="preserve">Impacts of a partial rainfall exclusion in the field on growth and transpiration: consequences for leaf-level and whole-plant water-use efficiency compared to controlled conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 227 (2), pp.392-406. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182148v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered stomatal dynamics of two Euramerican poplar genotypes submitted to successive ozone exposure and water deficit</w:t>
               </w:r>
@@ -1183,705 +1183,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element content and expression of genes of interest in guard cells are connected to spatiotemporal variations in stomatal conductance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tree aging does not affect the ranking for water use efficiency recorded from δ13C in three Populus deltoides × P. nigra genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Fahad Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Aubry</w:t>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bure</w:t>
+                <w:t xml:space="preserve">D. Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Tomášková</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zikria Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13644⟩</w:t>
+              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), pp.272-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3832/ifor2896-012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352487v1</w:t>
+                <w:t xml:space="preserve">hal-02624170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Response of Terrestrial Plants to Rising CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A Cernusak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Haverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (7), pp.578-586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree aging does not affect the ranking for water use efficiency recorded from δ13C in three Populus deltoides × P. nigra genotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahad Rasheed</w:t>
+                <w:t xml:space="preserve">Element content and expression of genes of interest in guard cells are connected to spatiotemporal variations in stomatal conductance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Le Thiec</w:t>
+                <w:t xml:space="preserve">Nathalie Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zikria Zafar</w:t>
+                <w:t xml:space="preserve">Cyril Bure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Delagrange</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ivana Tomášková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (3), pp.272-278. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3832/ifor2896-012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.13644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624170v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive effects of high growth rate and low transpiration rate drive differences in whole plant transpiration efficiency among black poplar genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated analysis of the detoxification responses of two Euramerican poplar genotypes exposed to ozone and water deficit: Focus on the ascorbate-glutathione cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Buré</w:t>
+                <w:t xml:space="preserve">Christelle Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Gerardin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 651 (2), pp.2365-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2019.05.021⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264373v1</w:t>
+                <w:t xml:space="preserve">hal-02154541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of the detoxification responses of two Euramerican poplar genotypes exposed to ozone and water deficit: Focus on the ascorbate-glutathione cycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+                <w:t xml:space="preserve">Additive effects of high growth rate and low transpiration rate drive differences in whole plant transpiration efficiency among black poplar genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.367⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2019.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154541v1</w:t>
+                <w:t xml:space="preserve">hal-02264373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered stomatal dynamics induced by changes in irradiance and vapour-pressure deficit under drought: impacts on the whole-plant transpiration efficiency of poplar genotypes</w:t>
               </w:r>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2786,286 +2786,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the ozone-induced changes in cellular processes: a prerequisite for ozone risk assessment at the tree and forest levels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Jolivet</w:t>
+                <w:t xml:space="preserve">Un automate d’irrigation contrôle la sécheresse et quantifie la transpiration chez de jeunes arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bagard</w:t>
+                <w:t xml:space="preserve">Alain Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Cabané</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gandin</w:t>
+                <w:t xml:space="preserve">Patrick Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, pp.75-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557766v1</w:t>
+                <w:t xml:space="preserve">hal-01418719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un automate d’irrigation contrôle la sécheresse et quantifie la transpiration chez de jeunes arbres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bure</w:t>
+                <w:t xml:space="preserve">Deciphering the ozone-induced changes in cellular processes: a prerequisite for ozone risk assessment at the tree and forest levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Benard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gross</w:t>
+                <w:t xml:space="preserve">Mireille Cabané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (4), pp.923 - 943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-016-0580-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418719v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de l’ozone sur l’agriculture et les forêts et estimation des coûts économiques</w:t>
               </w:r>
@@ -3276,64 +3276,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone exposure and flux-based response functions for photosynthetic traits in wheat, maize and poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3410,64 +3410,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour pressure deficit during growth has little impact on genotypic differences of transpiration efficiency at leaf and whole-plant level: an example from P opulus nigra L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3672,338 +3672,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct responses to ozone of abaxial and adaxial stomata in three Euramerican poplar genotypes</w:t>
+                <w:t xml:space="preserve">Expression and characterization of plasma membrane aquaporins in stomatal complexes of Zea mays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Dumont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Robert B. Heinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Patrick Bienert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Uehlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12293⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (3), pp.335 - 350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-014-0232-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268954v1</w:t>
+                <w:t xml:space="preserve">hal-01268962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and characterization of plasma membrane aquaporins in stomatal complexes of Zea mays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Distinct responses to ozone of abaxial and adaxial stomata in three Euramerican poplar genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Norbert Uehlein</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 86 (3), pp.335 - 350. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (9), pp.2064-2076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11103-014-0232-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.12293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268962v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype differences in C-13 discrimination between atmosphere and leaf matter match differences in transpiration efficiency at leaf and whole-plant levels in hybrid Populus deltoides x nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4093,51 +4093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity for NADPH regeneration in the leaves of two poplar genotypes differing in ozone sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ata Allah Dghim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4226,51 +4226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ozone on stomatal responses to environmental parameters (blue light, red light, CO2 and vapour pressure deficit) in three Populus deltoides × Populus nigra genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4278,51 +4278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 173, pp.85-96. </w:t>
@@ -4679,64 +4679,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cabané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 195 (3), pp.512-517. </w:t>
@@ -4914,472 +4914,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic efficiency and coordination with xylem resistance to cavitation, leaf function, and growth performance among eight unrelated Populus deltoidesxPopulus nigra hybrids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time course of delta C-13 in poplar wood: genotype ranking remains stable over the life cycle in plantations despite some differences between cellulose and bulk wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis R. Fichot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+                <w:t xml:space="preserve">Eric Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq415⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (11), pp.1183 - 1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpr108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964765v1</w:t>
+                <w:t xml:space="preserve">hal-02642591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of delta C-13 in poplar wood: genotype ranking remains stable over the life cycle in plantations despite some differences between cellulose and bulk wood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahad Rasheed</w:t>
+                <w:t xml:space="preserve">Leaf functional response to increasing atmospheric CO(2) concentrations over the last century in two northern Amazonian tree species: a historical δ(13) C and δ(18) O approach using herbarium samples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Paillassa</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpr108⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (8), pp.1332-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02333.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642591v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00675165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf functional response to increasing atmospheric CO(2) concentrations over the last century in two northern Amazonian tree species: a historical δ(13) C and δ(18) O approach using herbarium samples.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydraulic efficiency and coordination with xylem resistance to cavitation, leaf function, and growth performance among eight unrelated Populus deltoidesxPopulus nigra hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bonal</w:t>
+                <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ponton</w:t>
+                <w:t xml:space="preserve">Claire C. Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ningre</w:t>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 34 (8), pp.1332-44. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (6), pp.2093-2106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02333.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00675165v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation and histone acetylation: genotypic variations in hybrid poplars, impact of water deficit and relationships with productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5456,77 +5456,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common trade-offs between xylem resistance to cavitation and other physiological traits do not hold among unrelated Populus deltoidesx Populus nigra hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5719,64 +5719,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptomics of drought responses in Populus: a meta-analysis of genome-wide expression profiling in mature leaves and root apices across two genotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5892,51 +5892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Kroniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Ephritikhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6039,51 +6039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (suppl. 1), pp.35-42. </w:t>
@@ -6172,64 +6172,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 66 (4), pp.1-10. </w:t>
@@ -6940,51 +6940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual soil water depletion results in reversible changes of gene expression, protein profiles, ecophysiology and growth performance in populus euphratica, a poplar growing in arid regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Brosché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7499,51 +7499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drought on productivity and water use efficiency in 29 genotypes of Populus deltoides x Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7646,77 +7646,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56 (418), pp.2003-2010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7750,64 +7750,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolérance des peupliers à la sécheresse : peut-on espérer l'améliorer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9473,256 +9473,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02716117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of element contents in guard cells of Norway spruce (Picea abies) subjected to ozone fumigation and (or) water stress: X-ray microanalysis study</w:t>
+                <w:t xml:space="preserve">The effects of slightly elevated ozone concentrations and mild drought stress on the physiology and growth of Norway spruce, Picea abies (L.) Karst. and beech, Fagus sylvatica L., in open-top chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rosé</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 128 (4), pp.671-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.1994.tb04031.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713967v1</w:t>
+                <w:t xml:space="preserve">hal-02710955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of slightly elevated ozone concentrations and mild drought stress on the physiology and growth of Norway spruce, Picea abies (L.) Karst. and beech, Fagus sylvatica L., in open-top chambers</w:t>
+                <w:t xml:space="preserve">Alteration of element contents in guard cells of Norway spruce (Picea abies) subjected to ozone fumigation and (or) water stress: X-ray microanalysis study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Dixon</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Garrec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Laffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Louguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 72, pp.86-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710955v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations du contenu en éléments minéraux d'aiguilles d'épicéa (Picea abies (L.) Karst.) soumis à un enrichissement en CO2 atmosphérique. Etude par microanalyse X</w:t>
               </w:r>
@@ -9950,260 +9950,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the ascorbate-glutathione cycle in leaves of poplar exposed to combined stresses (ozone and/or drought).</w:t>
+                <w:t xml:space="preserve">Poplar submitted to a succession of ozone and drought stresses : dynamic of stomatal responses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Cooperative Programme on Effects of Air Pollution on Natural Vegetation and Crops International Conference on Ozone and Plant Ecosystems SANT'APOLLONIA AUDITORIUM FLORENCE, ITALY ALCOTRA 2017-2020 LIFE15 ENV/IT/000183</w:t>
+              <w:t xml:space="preserve">he International Cooperative Programme on Effects of Air Pollution on Natural Vegetation and Crops International Conference on Ozone and Plant Ecosystems SANT'APOLLONIA AUDITORIUM FLORENCE, ITALY ALCOTRA 2017-2020 LIFE15 ENV/IT/000183</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949263v1</w:t>
+                <w:t xml:space="preserve">hal-02949253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar submitted to a succession of ozone and drought stresses : dynamic of stomatal responses.</w:t>
+                <w:t xml:space="preserve">Regulation of the ascorbate-glutathione cycle in leaves of poplar exposed to combined stresses (ozone and/or drought).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">he International Cooperative Programme on Effects of Air Pollution on Natural Vegetation and Crops International Conference on Ozone and Plant Ecosystems SANT'APOLLONIA AUDITORIUM FLORENCE, ITALY ALCOTRA 2017-2020 LIFE15 ENV/IT/000183</w:t>
+              <w:t xml:space="preserve">The International Cooperative Programme on Effects of Air Pollution on Natural Vegetation and Crops International Conference on Ozone and Plant Ecosystems SANT'APOLLONIA AUDITORIUM FLORENCE, ITALY ALCOTRA 2017-2020 LIFE15 ENV/IT/000183</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949253v1</w:t>
+                <w:t xml:space="preserve">hal-02949263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting dynamics of water use efficiency under drought on four poplar genotypes: leaf level causes and whole plant consequences</w:t>
               </w:r>
@@ -10399,381 +10399,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of model-based networks of a time-course experiment in P. Nigra</w:t>
+                <w:t xml:space="preserve">Metabolomics and transcriptomics elucidate the mechanisms behind the detoxification and defence processes against ozone stress – insights from the birch and aspen studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Joao Paulo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Le Thiec</w:t>
+                <w:t xml:space="preserve">Elina Oksanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developing biomass crops for future climates An international symposium organised by the WATBIO consortium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">125th IUFRO Anniversary Congress - Book of Abstracts, 2017. Freiburg. 724 p. Published by Forstliche Versuchs- und Forschungsanstalt (FVA) Baden-Württemberg ISBN 978-3-902762-88-7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949443v1</w:t>
+                <w:t xml:space="preserve">hal-02949493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics and transcriptomics elucidate the mechanisms behind the detoxification and defence processes against ozone stress – insights from the birch and aspen studies</w:t>
+                <w:t xml:space="preserve">Analysis of model-based networks of a time-course experiment in P. Nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Oksanen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+                <w:t xml:space="preserve">Maria Joao Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">125th IUFRO Anniversary Congress - Book of Abstracts, 2017. Freiburg. 724 p. Published by Forstliche Versuchs- und Forschungsanstalt (FVA) Baden-Württemberg ISBN 978-3-902762-88-7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">Developing biomass crops for future climates An international symposium organised by the WATBIO consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949493v1</w:t>
+                <w:t xml:space="preserve">hal-02949443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant capacity in poplar exposed to ozone and/or drought</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
+                <w:t xml:space="preserve">Genomics and ecophysiology of poplar drought acclimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Le Thiec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">125th IUFRO Anniversary Congress - Book of Abstracts, 2017. Freiburg. 724 p. Published by Forstliche Versuchs- und Forschungsanstalt (FVA) Baden-Württemberg ISBN 978-3-902762-88-7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">Developing biomass crops for future climates An international symposium organised by the WATBIO consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949498v1</w:t>
+                <w:t xml:space="preserve">hal-02949418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics and ecophysiology of poplar drought acclimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Eckert</w:t>
+                <w:t xml:space="preserve">Antioxidant capacity in poplar exposed to ozone and/or drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developing biomass crops for future climates An international symposium organised by the WATBIO consortium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">125th IUFRO Anniversary Congress - Book of Abstracts, 2017. Freiburg. 724 p. Published by Forstliche Versuchs- und Forschungsanstalt (FVA) Baden-Württemberg ISBN 978-3-902762-88-7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949418v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la microscopie électronique pour des études de l’impact de stress abiotiques sur les plantes</w:t>
               </w:r>
@@ -11094,234 +11094,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity of Water Use Efficiecy in forest trees</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A roadmap for drought effects on leaf development in Populus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hazel Katherine Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water use efficiency under drought</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUFRO 125th Anniversary congress 2017 - Side event, Sep 2017, Champenoux, France</w:t>
+              <w:t xml:space="preserve">Developing biomass crops for future climate, symposium watbio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651347v1</w:t>
+                <w:t xml:space="preserve">hal-02949430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A roadmap for drought effects on leaf development in Populus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Diversity of Water Use Efficiecy in forest trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazel Katherine Smith</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developing biomass crops for future climate, symposium watbio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Water use efficiency under drought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFRO 125th Anniversary congress 2017 - Side event, Sep 2017, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949430v1</w:t>
+                <w:t xml:space="preserve">hal-04651347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue-specific transcriptome profiles underlying genotype- and drought-related variation in phenotypic traits in Populus nigra.</w:t>
               </w:r>
@@ -11708,51 +11708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des déshydrogénases dans les processus de détoxication cellulaire pour les plantes en situation de stress oxydant (O3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11954,51 +11954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valdes-Fragoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WATBIO Annual Consortium Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Florence, Italy</w:t>
@@ -12040,51 +12040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des stomates dans la réponse à l'ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du projet ANR Vulnoz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12122,90 +12122,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone-induced changes in primary metabolites in three Populus genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarita Keski-Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markku Keinanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sari Kontunen-Soppela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Oksanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Annual International Meeting of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p</w:t>
@@ -12228,376 +12228,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des techniques du froid (cryo-fracture et platine à effet Peltier) et de la pression contrôlée pour l'analyse X d'échantillons biologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ozone effects on stomatal responses to environmental parameters (blue light, red light, CO2 and VPD) in three poplar genotypes and the study of gene expression on guard cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées RCCM : Identification ultrastructurale : analyse chimique et immunocytochimique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">29. New Phytologist Symposium. Stomata 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267906v1</w:t>
+                <w:t xml:space="preserve">hal-01267903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone effects on stomatal responses to environmental parameters (blue light, red light, CO2 and VPD) in three poplar genotypes and the study of gene expression on guard cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+                <w:t xml:space="preserve">Antioxidant responses in maize leaves (Zea mays L.) submitted to chronic ozone exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuza Felix Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. New Phytologist Symposium. Stomata 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. n.p</w:t>
+              <w:t xml:space="preserve">7. congrès des Jeunes Chercheurs de la Société Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jul 2012, Grenoble, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267903v1</w:t>
+                <w:t xml:space="preserve">hal-01192344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant responses in maize leaves (Zea mays L.) submitted to chronic ozone exposure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des techniques du froid (cryo-fracture et platine à effet Peltier) et de la pression contrôlée pour l'analyse X d'échantillons biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. congrès des Jeunes Chercheurs de la Société Française de Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jul 2012, Grenoble, France. 1 p</w:t>
+              <w:t xml:space="preserve">11. Journées RCCM : Identification ultrastructurale : analyse chimique et immunocytochimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192344v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone-induced detoxification processes in three &amp;lt;em&amp;gt;populus&amp;lt;/em&amp;gt; genotypes: metabolomic and molecular approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Keski-Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12605,51 +12605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Keinanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kontunen Soppela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Conference “Biological Reactions of Forests to Climate Change and Air Pollution”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2012, Kaunas, Lithuania</w:t>
@@ -12691,51 +12691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in ascorbate and glutathione pools under chronic ozone exposure in different plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Havé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12803,90 +12803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time course of δ13C in poplar wood: genotype ranking remains stable over the life-cycle in plantations despite some differences between cellulose and bulk-wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Brignolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12997,90 +12997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are genotypic differences for δ13C stable with tree-age and do they reflect differences in transpiration efficiency in poplar (Populus x euramericana)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Brignolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13122,90 +13122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detoxification capacity of poplar exposed to ozone: intraspecific variability of three Populus x euramericana genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ata Allah Dghim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13385,64 +13385,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-throughput phenotyping device to record transpiration efficiency and tree responses to water constraints. Deliverable: 1.6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13566,64 +13566,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13704,77 +13704,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability to ozone in anthropized ecosystems. Improvement of the threshold for risk assessment (VULNOZ project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13816,51 +13816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is water use efficiency a useful and relevant trait for adaptation to local conditions and for bredding? Present knowledge and research needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13963,64 +13963,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14151,566 +14151,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability to ozone in anthropized ecosystems. Which risks for 2020-2030?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole-plant and xylem hydraulics in poplar: insights gained from Populus deltoides - Populus nigra hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Depardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Research, Monitoring and Modelling in the Study of Climate Change and Air Pollution Impacts on Forest Ecosystems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy. p. 147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813773v1</w:t>
+                <w:t xml:space="preserve">hal-00964654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-plant and xylem hydraulics in poplar: insights gained from Populus deltoides - Populus nigra hybrids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+                <w:t xml:space="preserve">Towards a critical ozone flux for forest trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Emberson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bueker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Rihm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy. p. 147</w:t>
+              <w:t xml:space="preserve">24. IUFRO Conference for Specialists in Air Pollution and Climate Change Effects on Forest Ecosystems: Adaptation of Forest Ecosystems to Air Pollution and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964654v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic, water deficit and productivity in poplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar and Willow Symposium (IPS-V). Poplars and willows: from research models to multipurpose tree for a biobased society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des techniques du froid et de la pression contrôlée pour l'observation et l'analyse X d'échantillons biologiques</w:t>
+                <w:t xml:space="preserve">Vulnerability to ozone in anthropized ecosystems. Which risks for 2020-2030?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopie électronique à Balayage et essais in situ. Réunion GN-MEBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. n.p</w:t>
+              <w:t xml:space="preserve">International Conference "Research, Monitoring and Modelling in the Study of Climate Change and Air Pollution Impacts on Forest Ecosystems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812465v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a critical ozone flux for forest trees</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des techniques du froid et de la pression contrôlée pour l'observation et l'analyse X d'échantillons biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. IUFRO Conference for Specialists in Air Pollution and Climate Change Effects on Forest Ecosystems: Adaptation of Forest Ecosystems to Air Pollution and Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">Microscopie électronique à Balayage et essais in situ. Réunion GN-MEBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821486v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic-dependent changes in plant cell redox power after ozone exposure</w:t>
               </w:r>
@@ -14821,51 +14821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnoz: Assessing Ecosystems Vulnerability to Ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15044,277 +15044,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+                <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Poplar symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">3. symposium franco-suédois UPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Champenoux, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821989v1</w:t>
+                <w:t xml:space="preserve">hal-02817980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. symposium franco-suédois UPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Champenoux, France. 26 p</w:t>
+              <w:t xml:space="preserve">2. Poplar symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817980v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of metabolic-dependent changes on reducing power in the determination of ozone risk threshold for higher plants</w:t>
               </w:r>
@@ -15425,77 +15425,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité de la croissance de la résistance à la cavitation et des caractères anatomiques du xylème en réponse à la sécheresse chez Populus deltoides x Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15550,77 +15550,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16042,51 +16042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microdissection laser des stomates et extraction des ARNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du projet ANR POPSEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16105,355 +16105,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ozone on respiratory and photorespiratory parameters in relation to the developmental stages of poplar leaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing power dependent on metabolic changes as an indicator for ozone effective phytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Congress of the Federation of European Societies of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Tampere, Finland. n.p</w:t>
+              <w:t xml:space="preserve">23. IUFRO Conference for Specialists in Air Pollution and Climate Change Effects on Forest Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Murten, Switzerland. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821364v1</w:t>
+                <w:t xml:space="preserve">hal-02820536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie électronique à balayage à pression contrôlée. Applications en biologie végétale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of ozone on respiratory and photorespiratory parameters in relation to the developmental stages of poplar leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Banvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de Formation RCCM. Les avancées en Microscopie Electronique à Balayage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Perpignan, France. n.p</w:t>
+              <w:t xml:space="preserve">XVI Congress of the Federation of European Societies of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Tampere, Finland. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824202v1</w:t>
+                <w:t xml:space="preserve">hal-02821364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing power dependent on metabolic changes as an indicator for ozone effective phytotoxicity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopie électronique à balayage à pression contrôlée. Applications en biologie végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bagard</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. IUFRO Conference for Specialists in Air Pollution and Climate Change Effects on Forest Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Murten, Switzerland. 9 p</w:t>
+              <w:t xml:space="preserve">7. Journées de Formation RCCM. Les avancées en Microscopie Electronique à Balayage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Perpignan, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820536v1</w:t>
+                <w:t xml:space="preserve">hal-02824202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'ozone sur les peuplements forestiers, informations sur les recherches en France et en Europe</w:t>
               </w:r>
@@ -16610,411 +16610,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POPSEC : Expérience commune 2007 - point au 15 novembre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+                <w:t xml:space="preserve">Tree water transfer: analysis of the 2003 drought period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andree Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du projet ANR POPSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, France</w:t>
+              <w:t xml:space="preserve">Continental Biosphere Conference Vegetation and Water cycle : analysis and prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812717v1</w:t>
+                <w:t xml:space="preserve">hal-01191919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique des peuplements mélangés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vinkler</w:t>
+                <w:t xml:space="preserve">POPSEC : Expérience commune 2007 - point au 15 novembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du projet ECOGER Forêts Mélangées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Avignon, France. pp.inc</w:t>
+              <w:t xml:space="preserve">Réunion du projet ANR POPSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194984v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree water transfer: analysis of the 2003 drought period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la dynamique des peuplements mélangés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gaudin</w:t>
+                <w:t xml:space="preserve">Jean Marc Ottorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andree Tuzet</w:t>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Granier</w:t>
+                <w:t xml:space="preserve">Isabelle Vinkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Biosphere Conference Vegetation and Water cycle : analysis and prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du projet ECOGER Forêts Mélangées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Avignon, France. pp.inc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191919v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement en concurrence des houppiers de différentes espèces : approche expérimentale sur hêtre, frêne, érable sycomore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Ottorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17078,64 +17078,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POPSEC : Expérience commune 2007 - Résultats écophysiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du projet ANR POPSEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17745,907 +17745,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches écophysiologique et génomique de la réponse à la sécheresse de Populus euphratica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt de la microscopie électronique à balayage en biologie. Exemple d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFR 110. Séminaire d'inauguration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Nancy, France. 17 p</w:t>
+              <w:t xml:space="preserve">Journée scientifique IFR110</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Nancy, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825470v1</w:t>
+                <w:t xml:space="preserve">hal-02828128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la microscopie électronique à balayage en biologie. Exemple d'application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches écophysiologique et génomique de la réponse à la sécheresse de Populus euphratica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique IFR110</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Nancy, France. n.p</w:t>
+              <w:t xml:space="preserve">IFR 110. Séminaire d'inauguration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Nancy, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828128v1</w:t>
+                <w:t xml:space="preserve">hal-02825470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessments for forest trees : the performance of the ozone flux versus the AOT concepts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lisa Emberson</w:t>
+                <w:t xml:space="preserve">Dépôt d'ozone sur un couvert végétal : mécanismes et conséquences. Résultats du projet BIOPOLLATM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Castell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lamaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Levels of Ozone: Further Applying and Developing the Flux-based Concept</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Obergurgl, Austria. pp.13-20</w:t>
+              <w:t xml:space="preserve">Programme National Coordonné ANR "ECO"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832187v1</w:t>
+                <w:t xml:space="preserve">hal-00023358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt d'ozone sur un couvert végétal : mécanismes et conséquences. Résultats du projet BIOPOLLATM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Risk assessments for forest trees : the performance of the ozone flux versus the AOT concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Broadmeadow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Emberson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme National Coordonné ANR "ECO"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Critical Levels of Ozone: Further Applying and Developing the Flux-based Concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Obergurgl, Austria. pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023358v1</w:t>
+                <w:t xml:space="preserve">hal-02832187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ozone, une inquiétude actuelle, un vrai problème demain?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficience d'utilisation de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coloque Ecofor : Pluies acides, sécheresse, changements clilmatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Paris, France. 18 p</w:t>
+              <w:t xml:space="preserve">4ème école thématique de biologie végétale ; biologie intégrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Batz sur Mer, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825940v1</w:t>
+                <w:t xml:space="preserve">hal-02830095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience d'utilisation de l'eau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résumé du 6th International Symposium on Plant Responses to Air Pollution and Glkobal Changes : from molecular Biology to Plant Production and Ecosystem (6th APGC Symposium). Tsukuba 19-22 october 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème école thématique de biologie végétale ; biologie intégrative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Batz sur Mer, France. n.p</w:t>
+              <w:t xml:space="preserve">Groupe d'Animation Scientifique relatif à la pollution atmosphérique à longue distance INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830095v1</w:t>
+                <w:t xml:space="preserve">hal-02826446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé du 6th International Symposium on Plant Responses to Air Pollution and Glkobal Changes : from molecular Biology to Plant Production and Ecosystem (6th APGC Symposium). Tsukuba 19-22 october 2004</w:t>
+                <w:t xml:space="preserve">L'ozone, une inquiétude actuelle, un vrai problème demain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'Animation Scientifique relatif à la pollution atmosphérique à longue distance INERIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">Coloque Ecofor : Pluies acides, sécheresse, changements clilmatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826446v1</w:t>
+                <w:t xml:space="preserve">hal-02825940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative approach of the response of P. euphratica to drought and recovery: from genes to ecophysiology</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopie électronique à balayage à pression contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Integrated Approaches to Sustain and Improve Plant Production under Drought stress. Interdrought II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Rome, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">Journées Scanning Electron Micrscope Philips Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Clermont-Ferrand, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832295v1</w:t>
+                <w:t xml:space="preserve">hal-02826433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie électronique à balayage à pression contrôlée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative approach of the response of P. euphratica to drought and recovery: from genes to ecophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brosche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scanning Electron Micrscope Philips Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Clermont-Ferrand, France. n.p</w:t>
+              <w:t xml:space="preserve">2. International Conference on Integrated Approaches to Sustain and Improve Plant Production under Drought stress. Interdrought II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Rome, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826433v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement de l'interface arbre-atmosphère : les stomates et leurs réponses à la sécheresse, à l'augmentation de CO2 et à l'ozone</w:t>
               </w:r>
@@ -18726,51 +18726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pererik Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Uddling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Broadmeadow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18825,51 +18825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological response of Populus euphratica to drought and recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18877,51 +18877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacts of the drought and heat in 2003 on forests. Scientific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, FRIBOURG, Germany. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19022,269 +19022,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of P. euphratica to drought : 1. Water relations and growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Vulnerability to cavitation of 3 clones of poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hukin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poplar symposium : understanding poplar : from genes to functions</w:t>
+              <w:t xml:space="preserve">Poplar symposium. Understanding Poplar: From Genes To Functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Göttingen, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830278v1</w:t>
+                <w:t xml:space="preserve">hal-01189159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability to cavitation of 3 clones of poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses of P. euphratica to drought : 1. Water relations and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany D. Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hukin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Alla Shvaleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poplar symposium. Understanding Poplar: From Genes To Functions</w:t>
+              <w:t xml:space="preserve">Poplar symposium : understanding poplar : from genes to functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Göttingen, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189159v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie électronique à balayage à pression contrôlée</w:t>
               </w:r>
@@ -19352,90 +19352,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of P. euphratica to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany D. Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Shvaleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poplar symposium : understanding poplar : from genes to functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Göttingen, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19585,51 +19585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought responses in Populus euphratica: effects on water relations, growth, hydraulic properties and gas exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19637,51 +19637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacts of the Drought and Heat in 2003 on Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19745,51 +19745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19952,64 +19952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres d'Ecophysiologie de l'Arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, La Rochelle, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20086,51 +20086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics and conservation of genetic diversity in forest ecosystems. International Conference DYGEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Strasbourg, France. n.p</w:t>
@@ -20806,307 +20806,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the molecular basis of drought tolerance in Populus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Douthe</w:t>
+                <w:t xml:space="preserve">Distinct responses to ozone of stomata in three poplar genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015, Florence, Italy, June 8-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Florence, Italy. 2015</w:t>
+              <w:t xml:space="preserve">Global Challenges of Air Pollution and Climate Change to Forests. IUFRO 2015 International congress.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nice, France. 2015, IUFRO International Congress GreenInUrbs &amp; IUFRO RG 7.01. Global Challenges of Air Pollution and Climate Change to Forests. 1-5 June 2015, Nice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269113v1</w:t>
+                <w:t xml:space="preserve">hal-01269109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct responses to ozone of stomata in three poplar genotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+                <w:t xml:space="preserve">Investigating the molecular basis of drought tolerance in Populus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Wildhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel Katherine Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Allwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Vades-Fragoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Challenges of Air Pollution and Climate Change to Forests. IUFRO 2015 International congress.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nice, France. 2015, IUFRO International Congress GreenInUrbs &amp; IUFRO RG 7.01. Global Challenges of Air Pollution and Climate Change to Forests. 1-5 June 2015, Nice</w:t>
+              <w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015, Florence, Italy, June 8-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Florence, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269109v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to drought in Populus: Is leaf growth a key trait?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Katherine Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Wildhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21213,51 +21213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21431,320 +21431,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone impact on maize</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andree Tuzet</w:t>
+                <w:t xml:space="preserve">Ozone effects on primary metabolism in three poplar genotypes differing in sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarita Keski-Saari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markku Keinanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kontunen Soppela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Task Force Meeting of the ICP Vegetation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Paris, France. 2014, 27 th Task Force Meeting and ozone workshop 28-30 January, 2014 Paris, France. Programme &amp; Abstracts</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595589v1</w:t>
+                <w:t xml:space="preserve">hal-01269115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone effects on primary metabolism in three poplar genotypes differing in sensitivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Kontunen Soppela</w:t>
+                <w:t xml:space="preserve">Ozone impact on maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Leitao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Castell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andree Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 2014</w:t>
+              <w:t xml:space="preserve">27. Task Force Meeting of the ICP Vegetation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France. 2014, 27 th Task Force Meeting and ozone workshop 28-30 January, 2014 Paris, France. Programme &amp; Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269115v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype and tropospheric ozone generated differences in phenolic profiles of Euramerican popla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarita Keski-Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markku Keinänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21825,90 +21825,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water use efficiency and drought responses in [i]Populus nigra[/i] assessment from an automated irrigation control device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Radnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rasheed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology: New synergies to tackle the impact of climate change in the 21st century"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 69 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22058,64 +22058,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent ranking of &amp;lt;em&amp;gt;Populus nigra&amp;lt;/em&amp;gt; genotypes for transpiration efficiency at leaf (13C discrimination and leaf gas exchange) as well as at whole tree level under different vapour pressure deficits during growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22222,51 +22222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22321,90 +22321,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone-induced changes in carotenoids and chlorophylls in three Populus clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarita Keski-Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markku Keinanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sari Kontunen-Soppela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Oksanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Scandinavian Plant Physiology Society (SPPS) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. 2011, XXIV SPPS Congress. August 21-25, 2011. Satanger. Norway. Program - Book of abstracts - Information</w:t>
@@ -22558,51 +22558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture hydraulique du xylème, efficience d’utilisation de l’eau et croissance chez le peuplier. 1. Efficience hydraulique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22610,51 +22610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Forum ResoNat. DREAM : Pour une gestion durable des ressources naturelles. Eaux, sols, forêts et biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Orléans, France. 1 p., 2010</w:t>
@@ -22683,77 +22683,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and role of plasma membrane aquaporins in Zea mays leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B. Heinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22804,51 +22804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular bases of acclimation to water deficit in poplar mature leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23054,103 +23054,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular bases of acclimation and adaptation to water deficit in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Génoplante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Arles, France. , 1 p., 2008</w:t>
@@ -23602,51 +23602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and transcriptional responses of Populus euphratica to an increasing drought and a recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Brosché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24169,64 +24169,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative leaf-level phytotoxic ozone dose assessment for forest risk modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andree Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25142,51 +25142,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC0862ED"/>
+    <w:nsid w:val="DF41B751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25373,51 +25373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didierlethiec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4204-551X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144432390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220383265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432646586" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAN-7168-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05465122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Woning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazen Al&#8208;salman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kaiser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Berman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70842" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gorges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andermahr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian K&#246;lz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Leder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Turc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.679852" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lily" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107873" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16525" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Olry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Tom&#225;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13644" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A Cernusak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.04.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624170v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rasheed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Thiec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikria Zafar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delagrange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2896-012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gerardin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.05.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Collignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.367" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-852K5NDN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15710" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coinchelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1594-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Franz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Alonso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Arneth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#252;ker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Elvira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6941-2018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wildhagen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanty Paul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allwright" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel K. Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Malinowska" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx054" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Baldacchini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Castanheiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nairuhi Maghakyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Sgrigna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Verhelst" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Grote" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Samson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Humberto Amorim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Cari&#241;anos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1426" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Caban&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0580-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418719v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#252;ker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Feng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uddling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briolat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.06.033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasenfratz-Sauder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.07.046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12423" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12293" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268962v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Heinen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Patrick Bienert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S. Chevalier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Uehlein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-014-0232-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540237v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02556.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Allah Dghim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01686.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BV1J49J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.09.026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6432QP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268425v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hazenfratz-Sauder" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12104" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Renaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vavasseur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.07.050" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268446v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04211.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268392v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matyssek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wieser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calfapietra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Vries" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.07.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91DTRG5R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964765v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Depardieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq415" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675165v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02333.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009101" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02164.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Rose" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2010.09.011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLSZ8F9Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Kroniewicz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dalmas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ephritikhine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04352.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00458112v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2009.00261.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C4CA2F856BAB16B3B7E5C52675C9139F6572F75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883450v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667115v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bagard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Banvoy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle G&#233;rard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01160.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667153v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.12.024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J78GNSZN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032066v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0107-z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNL6LW69-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194963v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Vansteenkiste" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Acker" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stevens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006083" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658086v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brosch&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouve" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665872v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Karlsson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Braun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broadmeadow" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elvira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Emberson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.06.012" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWR0TQV5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665863v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Low" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Nunn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-873025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNP1F46G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665781v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leitao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Biolley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.05.019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z61G7PL6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665985v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delmotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01630.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189134v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hukin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri198" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680303v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.01.027" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KHQ12S7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678626v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirkku Manninen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)00009-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678037v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalstein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-001-0160-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4QQCB4X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676355v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna-Maarit Kyt&#246;viita" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2001.1110307.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-297PMHQZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695450v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manninen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Radnai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005233025368" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/971A1729CCEEC1EEAB82D51D4A89DFDEB4B6FDA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697790v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dixon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-8472(98)00023-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXGNNM9H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694556v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dixon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garrec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688869v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694647v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712358v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loosveldt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714893v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19950502" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706343v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713159v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Thiec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dixon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Garrec" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716117v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.1995.tb04296.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713967v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ros&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laffray" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louguet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710955v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garrec" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.1994.tb04031.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712389v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laitat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Impens" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248617v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combemale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949263v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949253v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949289v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949300v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949443v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joao Paulo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949493v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Oksanen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949498v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949418v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eckert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306150v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949434v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Taylor" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949311v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651364v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o G&#233;rardin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651347v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949430v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Katherine Smith" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950762v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269116v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743184v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269114v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wildhagen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smith" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allwright" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douthe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809485v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269118v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269117v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269119v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267904v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Keski-Saari" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Keinanen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Kontunen-Soppela" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267906v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192344v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Felix Gomes" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192345v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasnefratz-Sauder" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748835v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802389v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747627v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747174v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000482v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bethenod" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Castell" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Roche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Leitao" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804285v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802392v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192222v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757075v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192284v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816907v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813773v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964654v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Depardieu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756963v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812465v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821486v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Braun" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bueker" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schindler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Rihm" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816130v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192147v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818073v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822609v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964841v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824515v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814184v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816524v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813664v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821364v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824202v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820536v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813216v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818158v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812717v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194984v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ottorini" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinkler" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191919v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaudin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Tuzet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194975v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813214v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811959v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812093v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813545v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817659v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753611v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813112v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764427v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825470v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828128v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832187v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023358v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825940v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830095v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826446v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832295v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brosche" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouve" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826433v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826538v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833213v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pererik Karlsson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Uddling" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Broadmeadow" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189334v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825731v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830278v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany D. Afif" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Shvaleva" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189159v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hukin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826080v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828469v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829061v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191054v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762345v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761664v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189314v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830897v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601119v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242042v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Gundesli" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242010v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berville" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bure" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175022v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti-Marcy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741248v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269113v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Vades-Fragoso" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269109v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269112v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Viger" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chapman" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269110v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269111v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sgrigna" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maghakyan" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldacchini" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Esposito" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zivojnovic" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595589v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269115v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269120v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Kein&#228;nen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oksanen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267902v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267905v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vavasseur" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744984v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744506v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laffray" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745083v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818304v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821183v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820281v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hansen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chaumont" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817713v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821503v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813473v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816542v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Leit&#227;o" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Biolley" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828017v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832893v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831576v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polle" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830484v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829631v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687893v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paoletti" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calfapietra" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teis N. Mikkelsen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319502793" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50280-9_4" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192475v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranieri" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949332v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949503v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950750v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950691v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023390v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dizengremel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828623v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748610v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN10334" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813945v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didierlethiec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4204-551X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144432390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220383265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432646586" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAN-7168-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05465122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Woning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazen Al&#8208;salman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kaiser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Berman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70842" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gorges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andermahr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian K&#246;lz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Leder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Turc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.679852" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16525" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lily" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107873" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Olry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rasheed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Thiec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikria Zafar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delagrange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2896-012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A Cernusak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.04.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Tom&#225;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13644" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Collignon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.367" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-852K5NDN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264373v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gerardin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.05.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15710" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coinchelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1594-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Franz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Alonso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Arneth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#252;ker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Elvira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6941-2018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wildhagen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanty Paul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allwright" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel K. Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Malinowska" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx054" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Baldacchini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Castanheiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nairuhi Maghakyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Sgrigna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Verhelst" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Grote" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Samson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Humberto Amorim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Cari&#241;anos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1426" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Caban&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0580-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#252;ker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Feng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uddling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briolat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.06.033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasenfratz-Sauder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.07.046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12423" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Heinen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Patrick Bienert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S. Chevalier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Uehlein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-014-0232-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268954v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12293" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540237v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02556.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Allah Dghim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01686.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BV1J49J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.09.026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6432QP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268425v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hazenfratz-Sauder" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12104" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Renaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vavasseur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.07.050" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268446v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04211.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268392v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matyssek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wieser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calfapietra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Vries" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.07.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91DTRG5R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642591v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr108" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675165v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02333.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964765v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Depardieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq415" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009101" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02164.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Rose" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2010.09.011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLSZ8F9Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Kroniewicz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dalmas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ephritikhine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04352.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00458112v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2009.00261.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C4CA2F856BAB16B3B7E5C52675C9139F6572F75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883450v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667115v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bagard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Banvoy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle G&#233;rard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01160.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667153v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.12.024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J78GNSZN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032066v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0107-z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNL6LW69-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194963v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Vansteenkiste" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Acker" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stevens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006083" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658086v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brosch&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouve" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665872v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Karlsson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Braun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broadmeadow" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elvira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Emberson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.06.012" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWR0TQV5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665863v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Low" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Nunn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-873025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNP1F46G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665781v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leitao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Biolley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.05.019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z61G7PL6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665985v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delmotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01630.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189134v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hukin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri198" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680303v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.01.027" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KHQ12S7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678626v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirkku Manninen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)00009-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678037v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalstein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-001-0160-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4QQCB4X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676355v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna-Maarit Kyt&#246;viita" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2001.1110307.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-297PMHQZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695450v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manninen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Radnai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005233025368" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/971A1729CCEEC1EEAB82D51D4A89DFDEB4B6FDA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697790v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dixon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-8472(98)00023-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXGNNM9H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694556v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dixon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garrec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688869v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694647v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712358v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loosveldt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714893v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19950502" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706343v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713159v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Thiec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dixon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Garrec" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716117v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.1995.tb04296.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710955v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garrec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.1994.tb04031.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713967v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ros&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laffray" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louguet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712389v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laitat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Impens" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248617v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combemale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949253v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949263v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949289v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949300v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949493v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Oksanen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949443v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joao Paulo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949418v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eckert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949498v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306150v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949434v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Taylor" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949311v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651364v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o G&#233;rardin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949430v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Katherine Smith" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651347v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950762v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269116v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743184v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269114v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wildhagen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smith" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allwright" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douthe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809485v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269118v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269117v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269119v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267904v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Keski-Saari" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Keinanen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Kontunen-Soppela" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192344v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Felix Gomes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267906v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192345v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasnefratz-Sauder" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748835v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802389v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747627v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747174v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000482v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bethenod" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Castell" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Roche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Leitao" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804285v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802392v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192222v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757075v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192284v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816907v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964654v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Depardieu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821486v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Braun" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bueker" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schindler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Rihm" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756963v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813773v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812465v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816130v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192147v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818073v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822609v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964841v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824515v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814184v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816524v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813664v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820536v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821364v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824202v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813216v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818158v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191919v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaudin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Tuzet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812717v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194984v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ottorini" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinkler" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194975v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813214v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811959v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812093v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813545v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817659v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753611v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813112v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764427v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828128v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825470v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023358v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832187v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830095v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826446v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825940v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826433v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832295v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brosche" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouve" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826538v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833213v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pererik Karlsson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Uddling" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Broadmeadow" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189334v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825731v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189159v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hukin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830278v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany D. Afif" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Shvaleva" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826080v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828469v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829061v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191054v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762345v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761664v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189314v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830897v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601119v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242042v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Gundesli" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242010v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berville" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bure" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175022v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti-Marcy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741248v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269109v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269113v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Vades-Fragoso" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269112v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Viger" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chapman" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269110v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269111v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sgrigna" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maghakyan" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldacchini" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Esposito" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zivojnovic" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269115v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595589v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269120v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Kein&#228;nen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oksanen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267902v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267905v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vavasseur" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744984v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744506v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laffray" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745083v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818304v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821183v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820281v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hansen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chaumont" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817713v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821503v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813473v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816542v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Leit&#227;o" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Biolley" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828017v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832893v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831576v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polle" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830484v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829631v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687893v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paoletti" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calfapietra" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teis N. Mikkelsen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319502793" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50280-9_4" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192475v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranieri" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949332v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949503v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950750v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950691v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023390v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dizengremel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828623v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748610v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN10334" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813945v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>