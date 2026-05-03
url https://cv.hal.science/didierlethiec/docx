--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -798,278 +798,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in irradiance and vapour pressure deficit under drought induce distinct stomatal dynamics between glasshouse and field‐grown poplars</w:t>
+                <w:t xml:space="preserve">Impacts of a partial rainfall exclusion in the field on growth and transpiration: consequences for leaf-level and whole-plant water-use efficiency compared to controlled conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16525⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182148v1</w:t>
+                <w:t xml:space="preserve">hal-02949021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of a partial rainfall exclusion in the field on growth and transpiration: consequences for leaf-level and whole-plant water-use efficiency compared to controlled conditions</w:t>
+                <w:t xml:space="preserve">Changes in irradiance and vapour pressure deficit under drought induce distinct stomatal dynamics between glasshouse and field‐grown poplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227 (2), pp.392-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949021v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered stomatal dynamics of two Euramerican poplar genotypes submitted to successive ozone exposure and water deficit</w:t>
               </w:r>
@@ -1183,425 +1183,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree aging does not affect the ranking for water use efficiency recorded from δ13C in three Populus deltoides × P. nigra genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Element content and expression of genes of interest in guard cells are connected to spatiotemporal variations in stomatal conductance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahad Rasheed</w:t>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+                <w:t xml:space="preserve">Nathalie Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Le Thiec</w:t>
+                <w:t xml:space="preserve">Cyril Bure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zikria Zafar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ivana Tomášková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3832/ifor2896-012⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624170v1</w:t>
+                <w:t xml:space="preserve">hal-02352487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Response of Terrestrial Plants to Rising CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas A Cernusak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas A Cernusak</w:t>
+                <w:t xml:space="preserve">Vanessa Haverd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (7), pp.578-586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element content and expression of genes of interest in guard cells are connected to spatiotemporal variations in stomatal conductance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Durand</w:t>
+                <w:t xml:space="preserve">Tree aging does not affect the ranking for water use efficiency recorded from δ13C in three Populus deltoides × P. nigra genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Aubry</w:t>
+                <w:t xml:space="preserve">D. Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bure</w:t>
+                <w:t xml:space="preserve">Zikria Zafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Tomášková</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), pp.272-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.13644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3832/ifor2896-012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352487v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated analysis of the detoxification responses of two Euramerican poplar genotypes exposed to ozone and water deficit: Focus on the ascorbate-glutathione cycle</w:t>
               </w:r>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2792,51 +2792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un automate d’irrigation contrôle la sécheresse et quantifie la transpiration chez de jeunes arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3410,64 +3410,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour pressure deficit during growth has little impact on genotypic differences of transpiration efficiency at leaf and whole-plant level: an example from P opulus nigra L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3672,338 +3672,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and characterization of plasma membrane aquaporins in stomatal complexes of Zea mays</w:t>
+                <w:t xml:space="preserve">Distinct responses to ozone of abaxial and adaxial stomata in three Euramerican poplar genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert B. Heinen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Norbert Uehlein</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-014-0232-7⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (9), pp.2064-2076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268962v1</w:t>
+                <w:t xml:space="preserve">hal-01268954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct responses to ozone of abaxial and adaxial stomata in three Euramerican poplar genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression and characterization of plasma membrane aquaporins in stomatal complexes of Zea mays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert B. Heinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Patrick Bienert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Dumont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
+                <w:t xml:space="preserve">Norbert Uehlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (9), pp.2064-2076. </w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (3), pp.335 - 350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.12293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11103-014-0232-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268954v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype differences in C-13 discrimination between atmosphere and leaf matter match differences in transpiration efficiency at leaf and whole-plant levels in hybrid Populus deltoides x nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4093,51 +4093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity for NADPH regeneration in the leaves of two poplar genotypes differing in ozone sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ata Allah Dghim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4226,51 +4226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ozone on stomatal responses to environmental parameters (blue light, red light, CO2 and vapour pressure deficit) in three Populus deltoides × Populus nigra genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4914,429 +4914,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of delta C-13 in poplar wood: genotype ranking remains stable over the life cycle in plantations despite some differences between cellulose and bulk wood</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Richard</w:t>
+                <w:t xml:space="preserve">Hydraulic efficiency and coordination with xylem resistance to cavitation, leaf function, and growth performance among eight unrelated Populus deltoidesxPopulus nigra hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Paillassa</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpr108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (6), pp.2093-2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642591v1</w:t>
+                <w:t xml:space="preserve">hal-00964765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf functional response to increasing atmospheric CO(2) concentrations over the last century in two northern Amazonian tree species: a historical δ(13) C and δ(18) O approach using herbarium samples.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ponton</w:t>
+                <w:t xml:space="preserve">Time course of delta C-13 in poplar wood: genotype ranking remains stable over the life cycle in plantations despite some differences between cellulose and bulk wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ningre</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02333.x⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (11), pp.1183 - 1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpr108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00675165v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic efficiency and coordination with xylem resistance to cavitation, leaf function, and growth performance among eight unrelated Populus deltoidesxPopulus nigra hybrids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf functional response to increasing atmospheric CO(2) concentrations over the last century in two northern Amazonian tree species: a historical δ(13) C and δ(18) O approach using herbarium samples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire C. Depardieu</w:t>
+                <w:t xml:space="preserve">Stéphane Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+                <w:t xml:space="preserve">Nathalie Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 62 (6), pp.2093-2106. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (8), pp.1332-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02333.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964765v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00675165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation and histone acetylation: genotypic variations in hybrid poplars, impact of water deficit and relationships with productivity</w:t>
               </w:r>
@@ -5456,77 +5456,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common trade-offs between xylem resistance to cavitation and other physiological traits do not hold among unrelated Populus deltoidesx Populus nigra hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5719,51 +5719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptomics of drought responses in Populus: a meta-analysis of genome-wide expression profiling in mature leaves and root apices across two genotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5892,51 +5892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Kroniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Ephritikhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6172,64 +6172,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 66 (4), pp.1-10. </w:t>
@@ -7499,51 +7499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drought on productivity and water use efficiency in 29 genotypes of Populus deltoides x Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7646,51 +7646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7750,51 +7750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolérance des peupliers à la sécheresse : peut-on espérer l'améliorer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9950,260 +9950,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar submitted to a succession of ozone and drought stresses : dynamic of stomatal responses.</w:t>
+                <w:t xml:space="preserve">Regulation of the ascorbate-glutathione cycle in leaves of poplar exposed to combined stresses (ozone and/or drought).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">he International Cooperative Programme on Effects of Air Pollution on Natural Vegetation and Crops International Conference on Ozone and Plant Ecosystems SANT'APOLLONIA AUDITORIUM FLORENCE, ITALY ALCOTRA 2017-2020 LIFE15 ENV/IT/000183</w:t>
+              <w:t xml:space="preserve">The International Cooperative Programme on Effects of Air Pollution on Natural Vegetation and Crops International Conference on Ozone and Plant Ecosystems SANT'APOLLONIA AUDITORIUM FLORENCE, ITALY ALCOTRA 2017-2020 LIFE15 ENV/IT/000183</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949253v1</w:t>
+                <w:t xml:space="preserve">hal-02949263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the ascorbate-glutathione cycle in leaves of poplar exposed to combined stresses (ozone and/or drought).</w:t>
+                <w:t xml:space="preserve">Poplar submitted to a succession of ozone and drought stresses : dynamic of stomatal responses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Cooperative Programme on Effects of Air Pollution on Natural Vegetation and Crops International Conference on Ozone and Plant Ecosystems SANT'APOLLONIA AUDITORIUM FLORENCE, ITALY ALCOTRA 2017-2020 LIFE15 ENV/IT/000183</w:t>
+              <w:t xml:space="preserve">he International Cooperative Programme on Effects of Air Pollution on Natural Vegetation and Crops International Conference on Ozone and Plant Ecosystems SANT'APOLLONIA AUDITORIUM FLORENCE, ITALY ALCOTRA 2017-2020 LIFE15 ENV/IT/000183</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949263v1</w:t>
+                <w:t xml:space="preserve">hal-02949253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting dynamics of water use efficiency under drought on four poplar genotypes: leaf level causes and whole plant consequences</w:t>
               </w:r>
@@ -10399,191 +10399,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics and transcriptomics elucidate the mechanisms behind the detoxification and defence processes against ozone stress – insights from the birch and aspen studies</w:t>
+                <w:t xml:space="preserve">Analysis of model-based networks of a time-course experiment in P. Nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Oksanen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+                <w:t xml:space="preserve">Maria Joao Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">125th IUFRO Anniversary Congress - Book of Abstracts, 2017. Freiburg. 724 p. Published by Forstliche Versuchs- und Forschungsanstalt (FVA) Baden-Württemberg ISBN 978-3-902762-88-7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">Developing biomass crops for future climates An international symposium organised by the WATBIO consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949493v1</w:t>
+                <w:t xml:space="preserve">hal-02949443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of model-based networks of a time-course experiment in P. Nigra</w:t>
+                <w:t xml:space="preserve">Metabolomics and transcriptomics elucidate the mechanisms behind the detoxification and defence processes against ozone stress – insights from the birch and aspen studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Joao Paulo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Le Thiec</w:t>
+                <w:t xml:space="preserve">Elina Oksanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developing biomass crops for future climates An international symposium organised by the WATBIO consortium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">125th IUFRO Anniversary Congress - Book of Abstracts, 2017. Freiburg. 724 p. Published by Forstliche Versuchs- und Forschungsanstalt (FVA) Baden-Württemberg ISBN 978-3-902762-88-7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949443v1</w:t>
+                <w:t xml:space="preserve">hal-02949493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics and ecophysiology of poplar drought acclimation</w:t>
               </w:r>
@@ -11195,51 +11195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Diversity of Water Use Efficiecy in forest trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11954,51 +11954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valdes-Fragoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WATBIO Annual Consortium Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Florence, Italy</w:t>
@@ -12040,51 +12040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des stomates dans la réponse à l'ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du projet ANR Vulnoz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12122,90 +12122,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone-induced changes in primary metabolites in three Populus genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarita Keski-Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markku Keinanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sari Kontunen-Soppela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Oksanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Annual International Meeting of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p</w:t>
@@ -12228,376 +12228,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone effects on stomatal responses to environmental parameters (blue light, red light, CO2 and VPD) in three poplar genotypes and the study of gene expression on guard cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des techniques du froid (cryo-fracture et platine à effet Peltier) et de la pression contrôlée pour l'analyse X d'échantillons biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. New Phytologist Symposium. Stomata 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. n.p</w:t>
+              <w:t xml:space="preserve">11. Journées RCCM : Identification ultrastructurale : analyse chimique et immunocytochimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267903v1</w:t>
+                <w:t xml:space="preserve">hal-01267906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant responses in maize leaves (Zea mays L.) submitted to chronic ozone exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bethenod</w:t>
+                <w:t xml:space="preserve">Ozone effects on stomatal responses to environmental parameters (blue light, red light, CO2 and VPD) in three poplar genotypes and the study of gene expression on guard cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. congrès des Jeunes Chercheurs de la Société Française de Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jul 2012, Grenoble, France. 1 p</w:t>
+              <w:t xml:space="preserve">29. New Phytologist Symposium. Stomata 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192344v1</w:t>
+                <w:t xml:space="preserve">hal-01267903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des techniques du froid (cryo-fracture et platine à effet Peltier) et de la pression contrôlée pour l'analyse X d'échantillons biologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antioxidant responses in maize leaves (Zea mays L.) submitted to chronic ozone exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuza Felix Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées RCCM : Identification ultrastructurale : analyse chimique et immunocytochimique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">7. congrès des Jeunes Chercheurs de la Société Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jul 2012, Grenoble, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267906v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone-induced detoxification processes in three &amp;lt;em&amp;gt;populus&amp;lt;/em&amp;gt; genotypes: metabolomic and molecular approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Keski-Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12605,51 +12605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Keinanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kontunen Soppela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Conference “Biological Reactions of Forests to Climate Change and Air Pollution”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2012, Kaunas, Lithuania</w:t>
@@ -12691,51 +12691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in ascorbate and glutathione pools under chronic ozone exposure in different plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Havé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12803,90 +12803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time course of δ13C in poplar wood: genotype ranking remains stable over the life-cycle in plantations despite some differences between cellulose and bulk-wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Brignolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12997,90 +12997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are genotypic differences for δ13C stable with tree-age and do they reflect differences in transpiration efficiency in poplar (Populus x euramericana)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Brignolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13161,51 +13161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ata Allah Dghim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13385,51 +13385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-throughput phenotyping device to record transpiration efficiency and tree responses to water constraints. Deliverable: 1.6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13579,51 +13579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13730,51 +13730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13816,51 +13816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is water use efficiency a useful and relevant trait for adaptation to local conditions and for bredding? Present knowledge and research needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13976,51 +13976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14157,64 +14157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-plant and xylem hydraulics in poplar: insights gained from Populus deltoides - Populus nigra hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14433,64 +14433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14821,51 +14821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnoz: Assessing Ecosystems Vulnerability to Ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15044,277 +15044,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. symposium franco-suédois UPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Champenoux, France. 26 p</w:t>
+              <w:t xml:space="preserve">2. Poplar symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817980v1</w:t>
+                <w:t xml:space="preserve">hal-02821989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+                <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Poplar symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">3. symposium franco-suédois UPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Champenoux, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821989v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of metabolic-dependent changes on reducing power in the determination of ozone risk threshold for higher plants</w:t>
               </w:r>
@@ -15425,77 +15425,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité de la croissance de la résistance à la cavitation et des caractères anatomiques du xylème en réponse à la sécheresse chez Populus deltoides x Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15550,77 +15550,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15669,256 +15669,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'un module de détoxication métabolisme-dépendant dans un modèle d'évaluation des risques encourus par les arbres soumis à l'ozone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts et Flux d'Ozone sur les couverts végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe d'Etude de l'Arbre : "La Plasticité phénotypique des arbres"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Montpellier, France. 31 p</w:t>
+              <w:t xml:space="preserve">Réunion du projet IFLOZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824515v1</w:t>
+                <w:t xml:space="preserve">hal-02814184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts et Flux d'Ozone sur les couverts végétaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration d'un module de détoxication métabolisme-dépendant dans un modèle d'évaluation des risques encourus par les arbres soumis à l'ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du projet IFLOZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, France. n.p</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupe d'Etude de l'Arbre : "La Plasticité phénotypique des arbres"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montpellier, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814184v1</w:t>
+                <w:t xml:space="preserve">hal-02824515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coupling of reducing power and stomatal conductance could improve the effective ozone uptake concept in a risk assessment model</w:t>
               </w:r>
@@ -16042,51 +16042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microdissection laser des stomates et extraction des ARNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du projet ANR POPSEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16750,51 +16750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du projet ANR POPSEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17091,51 +17091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du projet ANR POPSEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17745,441 +17745,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la microscopie électronique à balayage en biologie. Exemple d'application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches écophysiologique et génomique de la réponse à la sécheresse de Populus euphratica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique IFR110</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Nancy, France. n.p</w:t>
+              <w:t xml:space="preserve">IFR 110. Séminaire d'inauguration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Nancy, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828128v1</w:t>
+                <w:t xml:space="preserve">hal-02825470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches écophysiologique et génomique de la réponse à la sécheresse de Populus euphratica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt de la microscopie électronique à balayage en biologie. Exemple d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFR 110. Séminaire d'inauguration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Nancy, France. 17 p</w:t>
+              <w:t xml:space="preserve">Journée scientifique IFR110</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Nancy, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825470v1</w:t>
+                <w:t xml:space="preserve">hal-02828128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt d'ozone sur un couvert végétal : mécanismes et conséquences. Résultats du projet BIOPOLLATM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Risk assessments for forest trees : the performance of the ozone flux versus the AOT concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Broadmeadow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Emberson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme National Coordonné ANR "ECO"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Critical Levels of Ozone: Further Applying and Developing the Flux-based Concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Obergurgl, Austria. pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023358v1</w:t>
+                <w:t xml:space="preserve">hal-02832187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessments for forest trees : the performance of the ozone flux versus the AOT concepts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lisa Emberson</w:t>
+                <w:t xml:space="preserve">Dépôt d'ozone sur un couvert végétal : mécanismes et conséquences. Résultats du projet BIOPOLLATM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Castell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lamaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Levels of Ozone: Further Applying and Developing the Flux-based Concept</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Obergurgl, Austria. pp.13-20</w:t>
+              <w:t xml:space="preserve">Programme National Coordonné ANR "ECO"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832187v1</w:t>
+                <w:t xml:space="preserve">hal-00023358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficience d'utilisation de l'eau</w:t>
               </w:r>
@@ -18191,51 +18191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18267,178 +18267,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé du 6th International Symposium on Plant Responses to Air Pollution and Glkobal Changes : from molecular Biology to Plant Production and Ecosystem (6th APGC Symposium). Tsukuba 19-22 october 2004</w:t>
+                <w:t xml:space="preserve">L'ozone, une inquiétude actuelle, un vrai problème demain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'Animation Scientifique relatif à la pollution atmosphérique à longue distance INERIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">Coloque Ecofor : Pluies acides, sécheresse, changements clilmatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826446v1</w:t>
+                <w:t xml:space="preserve">hal-02825940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ozone, une inquiétude actuelle, un vrai problème demain?</w:t>
+                <w:t xml:space="preserve">Résumé du 6th International Symposium on Plant Responses to Air Pollution and Glkobal Changes : from molecular Biology to Plant Production and Ecosystem (6th APGC Symposium). Tsukuba 19-22 october 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coloque Ecofor : Pluies acides, sécheresse, changements clilmatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Paris, France. 18 p</w:t>
+              <w:t xml:space="preserve">Groupe d'Animation Scientifique relatif à la pollution atmosphérique à longue distance INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825940v1</w:t>
+                <w:t xml:space="preserve">hal-02826446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie électronique à balayage à pression contrôlée</w:t>
               </w:r>
@@ -18877,51 +18877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacts of the drought and heat in 2003 on forests. Scientific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, FRIBOURG, Germany. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19041,51 +19041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability to cavitation of 3 clones of poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19201,51 +19201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany D. Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Shvaleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poplar symposium : understanding poplar : from genes to functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Göttingen, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19391,51 +19391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany D. Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Shvaleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poplar symposium : understanding poplar : from genes to functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Göttingen, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19637,51 +19637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacts of the Drought and Heat in 2003 on Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19745,51 +19745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19952,51 +19952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20825,51 +20825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct responses to ozone of stomata in three poplar genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21437,51 +21437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone effects on primary metabolism in three poplar genotypes differing in sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarita Keski-Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21562,51 +21562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone impact on maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Leitao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21700,51 +21700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype and tropospheric ozone generated differences in phenolic profiles of Euramerican popla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarita Keski-Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markku Keinänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21825,90 +21825,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water use efficiency and drought responses in [i]Populus nigra[/i] assessment from an automated irrigation control device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Radnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rasheed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology: New synergies to tackle the impact of climate change in the 21st century"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 69 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22058,64 +22058,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent ranking of &amp;lt;em&amp;gt;Populus nigra&amp;lt;/em&amp;gt; genotypes for transpiration efficiency at leaf (13C discrimination and leaf gas exchange) as well as at whole tree level under different vapour pressure deficits during growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22321,90 +22321,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone-induced changes in carotenoids and chlorophylls in three Populus clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarita Keski-Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markku Keinanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sari Kontunen-Soppela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Oksanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Scandinavian Plant Physiology Society (SPPS) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. 2011, XXIV SPPS Congress. August 21-25, 2011. Satanger. Norway. Program - Book of abstracts - Information</w:t>
@@ -22558,51 +22558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture hydraulique du xylème, efficience d’utilisation de l’eau et croissance chez le peuplier. 1. Efficience hydraulique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22610,51 +22610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Forum ResoNat. DREAM : Pour une gestion durable des ressources naturelles. Eaux, sols, forêts et biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Orléans, France. 1 p., 2010</w:t>
@@ -22683,77 +22683,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and role of plasma membrane aquaporins in Zea mays leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B. Heinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22804,51 +22804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular bases of acclimation to water deficit in poplar mature leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23080,64 +23080,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23393,230 +23393,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'ozone sur les plantes : comparaison entre peuplier et maïs</w:t>
+                <w:t xml:space="preserve">Impact of ozone plants: Comparison between poplar (C3) and maize (C4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cellier</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées interdisciplinaires Qualité de l'Air. Association pour la prévention de la Pollution Atmosphérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Saint Martin d'Hères, France. pp.inc., 2005</w:t>
+              <w:t xml:space="preserve">International Workshop on Criticals Levels of ozone : further applying and developing the flux-based concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Obergurgl, Austria. n.p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828017v1</w:t>
+                <w:t xml:space="preserve">hal-02832893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ozone plants: Comparison between poplar (C3) and maize (C4)</w:t>
+                <w:t xml:space="preserve">Effets de l'ozone sur les plantes : comparaison entre peuplier et maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bagard</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Criticals Levels of ozone : further applying and developing the flux-based concept</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Obergurgl, Austria. n.p., 2005</w:t>
+              <w:t xml:space="preserve">Journées interdisciplinaires Qualité de l'Air. Association pour la prévention de la Pollution Atmosphérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Saint Martin d'Hères, France. pp.inc., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832893v1</w:t>
+                <w:t xml:space="preserve">hal-02828017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and transcriptional responses of Populus euphratica to an increasing drought and a recovery</w:t>
               </w:r>
@@ -25142,51 +25142,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF41B751"/>
+    <w:nsid w:val="AE6A36CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25373,51 +25373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didierlethiec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4204-551X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144432390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220383265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432646586" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAN-7168-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05465122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Woning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazen Al&#8208;salman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kaiser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Berman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70842" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gorges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andermahr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian K&#246;lz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Leder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Turc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.679852" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16525" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lily" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107873" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Olry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rasheed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Thiec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikria Zafar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delagrange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2896-012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A Cernusak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.04.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Tom&#225;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13644" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Collignon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.367" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-852K5NDN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264373v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gerardin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.05.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15710" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coinchelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1594-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Franz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Alonso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Arneth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#252;ker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Elvira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6941-2018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wildhagen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanty Paul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allwright" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel K. Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Malinowska" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx054" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Baldacchini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Castanheiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nairuhi Maghakyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Sgrigna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Verhelst" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Grote" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Samson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Humberto Amorim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Cari&#241;anos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1426" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Caban&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0580-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#252;ker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Feng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uddling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briolat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.06.033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasenfratz-Sauder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.07.046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12423" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Heinen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Patrick Bienert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S. Chevalier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Uehlein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-014-0232-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268954v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12293" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540237v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02556.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Allah Dghim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01686.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BV1J49J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.09.026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6432QP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268425v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hazenfratz-Sauder" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12104" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Renaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vavasseur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.07.050" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268446v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04211.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268392v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matyssek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wieser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calfapietra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Vries" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.07.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91DTRG5R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642591v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr108" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675165v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02333.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964765v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Depardieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq415" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009101" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02164.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Rose" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2010.09.011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLSZ8F9Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Kroniewicz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dalmas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ephritikhine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04352.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00458112v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2009.00261.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C4CA2F856BAB16B3B7E5C52675C9139F6572F75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883450v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667115v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bagard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Banvoy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle G&#233;rard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01160.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667153v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.12.024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J78GNSZN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032066v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0107-z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNL6LW69-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194963v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Vansteenkiste" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Acker" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stevens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006083" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658086v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brosch&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouve" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665872v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Karlsson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Braun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broadmeadow" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elvira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Emberson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.06.012" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWR0TQV5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665863v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Low" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Nunn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-873025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNP1F46G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665781v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leitao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Biolley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.05.019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z61G7PL6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665985v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delmotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01630.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189134v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hukin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri198" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680303v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.01.027" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KHQ12S7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678626v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirkku Manninen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)00009-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678037v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalstein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-001-0160-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4QQCB4X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676355v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna-Maarit Kyt&#246;viita" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2001.1110307.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-297PMHQZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695450v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manninen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Radnai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005233025368" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/971A1729CCEEC1EEAB82D51D4A89DFDEB4B6FDA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697790v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dixon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-8472(98)00023-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXGNNM9H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694556v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dixon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garrec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688869v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694647v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712358v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loosveldt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714893v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19950502" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706343v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713159v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Thiec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dixon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Garrec" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716117v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.1995.tb04296.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710955v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garrec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.1994.tb04031.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713967v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ros&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laffray" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louguet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712389v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laitat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Impens" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248617v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combemale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949253v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949263v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949289v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949300v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949493v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Oksanen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949443v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joao Paulo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949418v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eckert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949498v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306150v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949434v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Taylor" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949311v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651364v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o G&#233;rardin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949430v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Katherine Smith" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651347v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950762v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269116v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743184v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269114v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wildhagen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smith" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allwright" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douthe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809485v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269118v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269117v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269119v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267904v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Keski-Saari" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Keinanen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Kontunen-Soppela" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192344v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Felix Gomes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267906v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192345v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasnefratz-Sauder" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748835v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802389v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747627v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747174v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000482v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bethenod" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Castell" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Roche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Leitao" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804285v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802392v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192222v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757075v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192284v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816907v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964654v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Depardieu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821486v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Braun" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bueker" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schindler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Rihm" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756963v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813773v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812465v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816130v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192147v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818073v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822609v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964841v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824515v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814184v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816524v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813664v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820536v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821364v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824202v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813216v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818158v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191919v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaudin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Tuzet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812717v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194984v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ottorini" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinkler" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194975v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813214v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811959v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812093v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813545v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817659v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753611v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813112v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764427v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828128v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825470v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023358v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832187v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830095v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826446v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825940v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826433v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832295v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brosche" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouve" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826538v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833213v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pererik Karlsson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Uddling" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Broadmeadow" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189334v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825731v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189159v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hukin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830278v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany D. Afif" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Shvaleva" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826080v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828469v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829061v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191054v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762345v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761664v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189314v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830897v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601119v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242042v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Gundesli" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242010v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berville" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bure" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175022v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti-Marcy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741248v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269109v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269113v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Vades-Fragoso" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269112v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Viger" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chapman" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269110v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269111v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sgrigna" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maghakyan" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldacchini" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Esposito" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zivojnovic" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269115v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595589v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269120v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Kein&#228;nen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oksanen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267902v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267905v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vavasseur" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744984v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744506v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laffray" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745083v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818304v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821183v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820281v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hansen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chaumont" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817713v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821503v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813473v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816542v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Leit&#227;o" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Biolley" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828017v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832893v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831576v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polle" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830484v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829631v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687893v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paoletti" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calfapietra" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teis N. Mikkelsen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319502793" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50280-9_4" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192475v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranieri" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949332v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949503v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950750v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950691v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023390v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dizengremel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828623v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748610v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN10334" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813945v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didierlethiec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4204-551X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144432390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220383265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432646586" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAN-7168-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05465122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Woning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazen Al&#8208;salman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kaiser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Berman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70842" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gorges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andermahr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian K&#246;lz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Leder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Turc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.679852" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lily" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107873" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16525" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Olry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Tom&#225;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13644" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A Cernusak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.04.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624170v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rasheed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Thiec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikria Zafar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delagrange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2896-012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Collignon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.367" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-852K5NDN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264373v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gerardin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.05.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15710" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coinchelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1594-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Franz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Alonso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Arneth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#252;ker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Elvira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6941-2018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wildhagen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanty Paul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allwright" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel K. Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Malinowska" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx054" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Baldacchini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Castanheiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nairuhi Maghakyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Sgrigna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Verhelst" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Grote" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Samson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Humberto Amorim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Cari&#241;anos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1426" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Caban&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0580-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#252;ker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Feng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uddling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briolat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.06.033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasenfratz-Sauder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.07.046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12423" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12293" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268962v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Heinen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Patrick Bienert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S. Chevalier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Uehlein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-014-0232-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540237v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02556.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Allah Dghim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01686.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BV1J49J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.09.026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6432QP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268425v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hazenfratz-Sauder" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12104" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Renaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vavasseur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.07.050" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268446v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04211.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268392v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matyssek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wieser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calfapietra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Vries" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.07.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91DTRG5R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964765v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Depardieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq415" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675165v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02333.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009101" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02164.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Rose" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2010.09.011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLSZ8F9Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Kroniewicz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dalmas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ephritikhine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04352.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00458112v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2009.00261.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C4CA2F856BAB16B3B7E5C52675C9139F6572F75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883450v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667115v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bagard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Banvoy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle G&#233;rard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01160.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667153v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.12.024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J78GNSZN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032066v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0107-z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNL6LW69-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194963v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Vansteenkiste" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Acker" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stevens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006083" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658086v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brosch&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouve" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665872v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Karlsson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Braun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broadmeadow" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elvira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Emberson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.06.012" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWR0TQV5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665863v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Low" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Nunn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-873025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNP1F46G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665781v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leitao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Biolley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.05.019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z61G7PL6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665985v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delmotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01630.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189134v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hukin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri198" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680303v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.01.027" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KHQ12S7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678626v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirkku Manninen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)00009-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678037v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalstein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-001-0160-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4QQCB4X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676355v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna-Maarit Kyt&#246;viita" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2001.1110307.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-297PMHQZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695450v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manninen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Radnai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005233025368" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/971A1729CCEEC1EEAB82D51D4A89DFDEB4B6FDA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697790v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dixon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-8472(98)00023-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXGNNM9H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694556v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dixon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garrec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688869v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694647v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712358v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loosveldt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714893v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19950502" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706343v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713159v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Thiec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dixon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Garrec" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716117v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.1995.tb04296.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710955v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garrec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.1994.tb04031.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713967v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ros&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laffray" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louguet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712389v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laitat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Impens" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248617v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combemale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949263v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949253v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949289v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949300v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949443v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joao Paulo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949493v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Oksanen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949418v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eckert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949498v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306150v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949434v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Taylor" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949311v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651364v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o G&#233;rardin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949430v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Katherine Smith" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651347v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950762v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269116v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743184v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269114v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wildhagen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smith" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allwright" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douthe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809485v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269118v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269117v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269119v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267904v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Keski-Saari" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Keinanen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Kontunen-Soppela" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267906v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192344v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Felix Gomes" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192345v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasnefratz-Sauder" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748835v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802389v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747627v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747174v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000482v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bethenod" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Castell" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Roche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Leitao" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804285v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802392v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192222v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757075v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192284v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816907v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964654v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Depardieu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821486v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Braun" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bueker" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schindler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Rihm" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756963v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813773v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812465v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816130v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192147v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818073v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822609v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964841v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814184v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824515v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816524v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813664v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820536v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821364v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824202v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813216v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818158v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191919v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaudin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Tuzet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812717v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194984v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ottorini" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinkler" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194975v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813214v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811959v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812093v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813545v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817659v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753611v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813112v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764427v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825470v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828128v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832187v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023358v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830095v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825940v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826446v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826433v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832295v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brosche" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouve" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826538v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833213v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pererik Karlsson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Uddling" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Broadmeadow" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189334v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825731v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189159v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hukin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830278v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany D. Afif" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Shvaleva" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826080v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828469v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829061v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191054v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762345v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761664v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189314v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830897v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601119v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242042v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Gundesli" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242010v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berville" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bure" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175022v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti-Marcy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741248v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269109v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269113v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Vades-Fragoso" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269112v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Viger" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chapman" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269110v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269111v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sgrigna" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maghakyan" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldacchini" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Esposito" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zivojnovic" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269115v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595589v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269120v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Kein&#228;nen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oksanen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267902v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267905v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vavasseur" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744984v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744506v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laffray" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745083v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818304v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821183v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820281v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hansen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chaumont" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817713v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821503v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813473v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816542v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Leit&#227;o" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Biolley" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832893v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828017v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831576v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polle" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830484v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829631v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687893v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paoletti" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calfapietra" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teis N. Mikkelsen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319502793" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50280-9_4" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192475v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranieri" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949332v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949503v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950750v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950691v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023390v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dizengremel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828623v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748610v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN10334" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813945v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>