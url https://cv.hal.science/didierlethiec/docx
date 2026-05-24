--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,25087 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...25036 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Le Thiec </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didierlethiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4204-551X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144432390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">220383265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=gQi4gswAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000432646586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAN-7168-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the relationship between stomatal size and speed across species – a meta‐analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nik Woning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazen Al‐salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah R Berman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct comparison of the radial growth response to drought of European and Oriental beech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andermahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kölz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 572, pp.122130. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2024.122130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct trait syndromes and plasticity maintain similar performance between seedlings populations of the riparian tree species Populus nigra L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chassagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.105598. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2023.105598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Foliar Responses to O3 Stress as a Function of Phytotoxic O3 Dose in Hybrid Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vollenweider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.679852. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.679852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of a partial rainfall exclusion in the field on growth and transpiration: consequences for leaf-level and whole-plant water-use efficiency compared to controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in irradiance and vapour pressure deficit under drought induce distinct stomatal dynamics between glasshouse and field‐grown poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227 (2), pp.392-406. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered stomatal dynamics induced by changes in irradiance and vapour-pressure deficit under drought: impacts on the whole-plant transpiration efficiency of poplar genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (4), pp.1789-1802. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered stomatal dynamics of two Euramerican poplar genotypes submitted to successive ozone exposure and water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 252, pp.1687-1697. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.06.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree aging does not affect the ranking for water use efficiency recorded from δ13C in three Populus deltoides × P. nigra genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zikria Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.272-278. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor2896-012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Response of Terrestrial Plants to Rising CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Haverd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (7), pp.578-586. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2019.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element content and expression of genes of interest in guard cells are connected to spatiotemporal variations in stomatal conductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Tomášková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive effects of high growth rate and low transpiration rate drive differences in whole plant transpiration efficiency among black poplar genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2019.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis of the detoxification responses of two Euramerican poplar genotypes exposed to ozone and water deficit: Focus on the ascorbate-glutathione cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 651 (2), pp.2365-2379. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale and age-dependent leaf nickel in the Ni-hyperaccumulator Leptoplax emarginata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coinchelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.723-736. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-018-1594-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of simulated ozone effects in forest ecosystems against biomass damage estimates from fumigation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almut Arneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Büker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (22), pp.6941-6957. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-6941-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the epigenome and transcriptome of the poplar shoot apical meristem in response to water availability affect preferentially hormone pathways.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafon-Placette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (3), pp.537-551. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erx409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes and gene clusters related to genotype and drought-induced variation in saccharification potential, lignin content and wood anatomical traits in Populus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Wildhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanty Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Allwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel K. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Malinowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (3), pp.320-339. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpx054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the amount and composition of PM deposited on Platanus acerifolia leaves change across different cities in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Baldacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Castanheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nairuhi Maghakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Sgrigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolien Verhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (3), pp.1147-1156. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b04052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de l’ozone sur l’agriculture et les forêts et estimation des coûts économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229-230, pp.142-152. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits of urban trees: air pollution mitigation potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rüdiger Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roeland Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Humberto Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Cariñanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (10), pp.543-550. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.1426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un automate d’irrigation contrôle la sécheresse et quantifie la transpiration chez de jeunes arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the ozone-induced changes in cellular processes: a prerequisite for ozone risk assessment at the tree and forest levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cabané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (4), pp.923 - 943. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-016-0580-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New flux based dose-response relationships for ozone for European forest tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Büker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uddling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 206, pp.163-174. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone exposure and flux-based response functions for photosynthetic traits in wheat, maize and poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 206, pp.411 - 420. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.07.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapour pressure deficit during growth has little impact on genotypic differences of transpiration efficiency at leaf and whole-plant level: an example from P opulus nigra L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (4), pp.670 - 684. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone affects ascorbate and glutathione biosynthesis as well as amino acid contents in three Euramerican poplar genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keski-Saari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keinanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (3), pp.253 - 266. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpu004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct responses to ozone of abaxial and adaxial stomata in three Euramerican poplar genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (9), pp.2064-2076. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and characterization of plasma membrane aquaporins in stomatal complexes of Zea mays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Patrick Bienert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Uehlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (3), pp.335 - 350. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-014-0232-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype differences in C-13 discrimination between atmosphere and leaf matter match differences in transpiration efficiency at leaf and whole-plant levels in hybrid Populus deltoides x nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), pp.87-102. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02556.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity for NADPH regeneration in the leaves of two poplar genotypes differing in ozone sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Allah Dghim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 148 (1), pp.36 - 50. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-3054.2012.01686.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ozone on stomatal responses to environmental parameters (blue light, red light, CO2 and vapour pressure deficit) in three Populus deltoides × Populus nigra genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 173, pp.85-96. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental Priming of Stomatal Sensitivity to Abscisic Acid by Leaf Microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (18), pp.1805 - 1811. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2013.07.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of cytosolic isocitrate dehydrogenase and glutathione reductase 1 in photoperiod-influenced responses to ozone using Arabidopsis knockout mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Allah Dghim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Hazenfratz-Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (11), pp.1981 - 1991. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests under climate change and air pollution: Gaps in understanding and future directions for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matyssek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calfapietra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160, pp.57 - 65. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphoenolpyruvate is at the crossroads of leaf metabolic responses to ozone stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cabané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 195 (3), pp.512-517. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04211.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic efficiency and coordination with xylem resistance to cavitation, leaf function, and growth performance among eight unrelated Populus deltoidesxPopulus nigra hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chamaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Depardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (6), pp.2093-2106. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course of delta C-13 in poplar wood: genotype ranking remains stable over the life cycle in plantations despite some differences between cellulose and bulk wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Paillassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (11), pp.1183 - 1193. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpr108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf functional response to increasing atmospheric CO(2) concentrations over the last century in two northern Amazonian tree species: a historical δ(13) C and δ(18) O approach using herbarium samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (8), pp.1332-44. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02333.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00675165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative transcriptomics of drought responses in Populus: a meta-analysis of genome-wide expression profiling in mature leaves and root apices across two genotypes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.630. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00663875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis vacuolar anion transporter, AtCLCc, is involved in the regulation of stomatal movements and contributes to salt tolerance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Kroniewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ephritikhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (4), pp.563-76. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04352.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and histone acetylation: genotypic variations in hybrid poplars, impact of water deficit and relationships with productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafon-Placette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (2), pp.208 ; 1-10. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common trade-offs between xylem resistance to cavitation and other physiological traits do not hold among unrelated Populus deltoidesx Populus nigra hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chamaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (9), pp.1553-1568. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02164.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming in a beech forest results in more mineral elements stored in the mantle of Lactarius subdulcis ectomycorrhizas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Garbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (11-12), pp.1007-1014. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2010.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic-dependent changes in plant cell redox power after ozone exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (suppl. 1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1438-8677.2009.00261.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00458112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of water use efficiency among Quercus robur genotypes: contribution of related leaf traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (4), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-induced changes in photosynthesis and photorespiration of hybrid poplar in relation to the developmental stage of the leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Hazenfratz-Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Banvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 134 (4), pp.559-574. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-3054.2008.01160.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone risk assessment for plants: central role of metabolism-dependent changes in reducing power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 156 (1), pp.11-15. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2007.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci controlling water use efficiency and related traits in Quercus robur L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.263-278. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-007-0107-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Profiling of Poplar Leaves upon Infection with Compatible and Incompatible Strains of the Foliar Rust Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 144 (1), pp.347-366. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.094987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, distribution and supposed origin of mineral inclusions in sessile oak wood – consequences for microdensitometrical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Vansteenkiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (1), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual soil water depletion results in reversible changes of gene expression, protein profiles, ecophysiology and growth performance in populus euphratica, a poplar growing in arid regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Brosché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (2), pp.876-892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessments for forest trees: The performance of the ozone flux versus the AOT concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Broadmeadow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Emberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 146 (3), pp.608-616. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2006.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between drought and O3 stress in forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matyssek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Nunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2005-873025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of increasing concentrations of ozone on photosynthetic components of maize (Zea mays L.), a C4 plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Biolley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 146 (1), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2006.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drought on productivity and water use efficiency in 29 genotypes of Populus deltoides x Populus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 169 (4), pp.765-777. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01630.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation vulnerability in roots and shoots: does Populus euphratica Oliv., a poplar from arid areas of Central Asia, differ from other poplar species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (418), pp.2003-2010. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eri198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance des peupliers à la sécheresse : peut-on espérer l'améliorer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New critical levels for ozone effects on young trees based on AOT40 and simulated cumulative leaf uptake of ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uddling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Broadmeadow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (15), pp.2283-2294. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2004.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone and water deficit reduced growth of Aleppo pine seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirkku Manninen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41 (1), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0981-9428(02)00009-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological study of declining Pinus cembra (L.) trees in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dalstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Torti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 16 (4-5), pp.299-305. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-001-0160-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated CO2 and ozone reduce nitrogen acquisition by Pinus halepensis from its mycorrhizal symbiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna-Maarit Kytöviita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 111 (3), pp.305-312. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1399-3054.2001.1110307.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigment concentrations and ratios of Aleppo Pine seedlings exposed to ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Radnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 116 (1-2), pp.333-338. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1005233025368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Norway spruce and beech trees to 2 years of ozone exposure and episodic drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Garrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40 (1), pp.77-91. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0098-8472(98)00023-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into the effects of ozone and drought, applied singly and in combination, on the quantity and quality of the epicuticular wax of Norway spruce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Garrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 35 (6), pp.447-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'ozone sur de jeunes épicéas et hêtres : résultats d'une expérimentation de longue durée en chambres à ciel ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.63-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation of photosynthesis in Norway spruce and red oak grown in open-top chambers and subjected to natural drought and to elevated CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dixon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26, pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and annual variations of phosphorus, calcium, potassium and manganese contents in different cross-sections of Picea abies (L.) Karst. needles and Quercus rubra L. leaves exposed to elevated CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loosveldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Garrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and variations of potassium and calcium in different cross sections of Picea abies (L) Karst needles and Fagus sylvatica (L) leaves exposed to ozone and mild water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Garrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52 (5), pp.411-422. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19950502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition et variations du potassium et du calcium dans différentes coupes transversales d'aiguilles de Picea abies (L)Karst et de feuilles de Fagus sylvatica (L) soumis à de l'ozone et à une sécheresse modérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Garrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52 (5), pp.411-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth and gas exchange response of soil-planted Norway spruce (Picea abies (L.)Karst.) and red oak (Quercus rubra L.) exposed to elevated CO2 and to naturally occurring drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Garrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 129, pp.265-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and variations of potassium and calcium in different cross sections of Picea abies (L) Karst needles and Fagus sylvatica (L) leaves exposed to ozone and mild water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Garrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52 (5), pp.411-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth and gas exchange response of soil-planted Norway spruce [Picea abies (L.) Karst.] and red oak (Quercus rubra L.) exposed to elevated CO2 and to naturally occurring drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Garrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 129 (2), pp.265-273. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.1995.tb04296.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of element contents in guard cells of Norway spruce (Picea abies) subjected to ozone fumigation and (or) water stress: X-ray microanalysis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 72, pp.86-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of slightly elevated ozone concentrations and mild drought stress on the physiology and growth of Norway spruce, Picea abies (L.) Karst. and beech, Fagus sylvatica L., in open-top chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Garrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 128 (4), pp.671-678. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.1994.tb04031.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations du contenu en éléments minéraux d'aiguilles d'épicéa (Picea abies (L.) Karst.) soumis à un enrichissement en CO2 atmosphérique. Etude par microanalyse X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loosveldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laitat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Impens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Gembloux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 100, pp.109-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Drought Experiments on Fagus sylvatica -hybrid -orientalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forester-Researcher Workshop Century-old Oriental beech introductions in Western Europe: an opportunity to study the risks and benefits of assisted migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WSL; INRAE, Jun 2025, Wasselonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the ascorbate-glutathione cycle in leaves of poplar exposed to combined stresses (ozone and/or drought).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Cooperative Programme on Effects of Air Pollution on Natural Vegetation and Crops International Conference on Ozone and Plant Ecosystems SANT'APOLLONIA AUDITORIUM FLORENCE, ITALY ALCOTRA 2017-2020 LIFE15 ENV/IT/000183</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar submitted to a succession of ozone and drought stresses : dynamic of stomatal responses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">he International Cooperative Programme on Effects of Air Pollution on Natural Vegetation and Crops International Conference on Ozone and Plant Ecosystems SANT'APOLLONIA AUDITORIUM FLORENCE, ITALY ALCOTRA 2017-2020 LIFE15 ENV/IT/000183</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting dynamics of water use efficiency under drought on four poplar genotypes: leaf level causes and whole plant consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Poplar Symposium IPS VII Schedule Genetics, Breeding and Conservation of Genetics Resources 11:30 Participatory genetic rescue of severely menaced populations of Salix humboldtiana Willd. in Patagonia. 11:45 Architectural development and phenotypic plasticity in Salix humboldtiana Willd. from Patagonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Diversity of Water Use Efficiecy in forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water use efficiency under drought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO 125th Anniversary congress 2017 - Side event, Sep 2017, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for drought effects on leaf development in Populus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Katherine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing biomass crops for future climate, symposium watbio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological, anatomical and molecular determinisms of water use efficiency linked to drought response in poplars: from leaf level to the whole plant scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125 th Anniversary congress 2017 -Side event Seminar "Water use efficiency under drought"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of model-based networks of a time-course experiment in P. Nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Joao Paulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing biomass crops for future climates An international symposium organised by the WATBIO consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics and transcriptomics elucidate the mechanisms behind the detoxification and defence processes against ozone stress – insights from the birch and aspen studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Oksanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125th IUFRO Anniversary Congress - Book of Abstracts, 2017. Freiburg. 724 p. Published by Forstliche Versuchs- und Forschungsanstalt (FVA) Baden-Württemberg ISBN 978-3-902762-88-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics and ecophysiology of poplar drought acclimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing biomass crops for future climates An international symposium organised by the WATBIO consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant capacity in poplar exposed to ozone and/or drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125th IUFRO Anniversary Congress - Book of Abstracts, 2017. Freiburg. 724 p. Published by Forstliche Versuchs- und Forschungsanstalt (FVA) Baden-Württemberg ISBN 978-3-902762-88-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la microscopie électronique pour des études de l’impact de stress abiotiques sur les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Microscopie des Parois Végétales. INRA / Université de Lorraine / Université de Reims Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic or adaptive? Linking genotype to phenotype to define an ideotype for drought tolerance in Populus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing biomass crops for future climates An international symposium organised by the WATBIO consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPscaling of anatomical, physiological and molecular determinisms of TRANSpiration at wood and leaf levels in poplar trees submitted to water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel Labex ARBRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within species diversity of transpiration efficiency in two white oak species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water use efficiency under drought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO 125th Anniversary congress 2017 - Side event, Sep 2017, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue-specific transcriptome profiles underlying genotype- and drought-related variation in phenotypic traits in Populus nigra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Wildhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO conference “Genomics and forest tree genetics“Archacon, France. May 30 – June 3rd 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the molecular basis of drought tolerance in Populus: The WATBIO Populus core experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wildhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valdes-Fragoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Douthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. WATBIO Annual Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique et les plantes. Intérêt de la microscopie électronique à balayage couplée à la microanalyse X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques "MEB - Matériaux naturels et environnement "GNMEBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detoxification and NADPH regeneration in plants submitted to oxidative stress (O3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Allah Dghim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Hazenfratz-Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ozone and Plants, Beijing (China),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des stomates dans la réponse à l'ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du projet ANR Vulnoz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des déshydrogénases dans les processus de détoxication cellulaire pour les plantes en situation de stress oxydant (O3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Allah Dghim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Hazenfratz-Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des pôles scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité inter et intra spécifiques de la réponses des arbres aux contraintes abiotiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires inter unités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the molecular basis of drought tolerance in Populus: The WATBIO Populus core experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wildhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valdes-Fragoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Douthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATBIO Annual Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in ascorbate and glutathione pools under chronic ozone exposure in different plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Havé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Hasnefratz-Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stress Tolerance II (PAST 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vienna International Science Conferences and Events Association. AUT., Feb 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-induced changes in primary metabolites in three Populus genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarita Keski-Saari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Keinanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Kontunen-Soppela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Oksanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Annual International Meeting of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des techniques du froid (cryo-fracture et platine à effet Peltier) et de la pression contrôlée pour l'analyse X d'échantillons biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées RCCM : Identification ultrastructurale : analyse chimique et immunocytochimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone effects on stomatal responses to environmental parameters (blue light, red light, CO2 and VPD) in three poplar genotypes and the study of gene expression on guard cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. New Phytologist Symposium. Stomata 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant responses in maize leaves (Zea mays L.) submitted to chronic ozone exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuza Felix Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. congrès des Jeunes Chercheurs de la Société Française de Biologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jul 2012, Grenoble, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-induced detoxification processes in three &amp;lt;em&amp;gt;populus&amp;lt;/em&amp;gt; genotypes: metabolomic and molecular approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keski-Saari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keinanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kontunen Soppela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference “Biological Reactions of Forests to Climate Change and Air Pollution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2012, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la Plateforme d'Ecologie Fonctionnelle de Nancy. Microdissection laser. Réunion de travail sur la microdissection laser à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisateur INRA Microdissection laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course of δ13C in poplar wood: genotype ranking remains stable over the life-cycle in plantations despite some differences between cellulose and bulk-wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Paillassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the German Association for Stable Isotope Research 2011 (GASIR). Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEF Research Unit. Présentation des activités de l'INRA, de l'UHP et de l'unité EEF. Projets et activités de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Joensuu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Joenssu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are genotypic differences for δ13C stable with tree-age and do they reflect differences in transpiration efficiency in poplar (Populus x euramericana)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Paillassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poplars and Willows on the Prairies. Joint Conference of Poplar Council of Canada, IPC Environmental Applications Working Party, and Poplar Council of the United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detoxification capacity of poplar exposed to ozone: intraspecific variability of three Populus x euramericana genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Allah Dghim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone, climate change and forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the reduction in photosynthetic parameters (Vpmax, Vcmax) in the leaves of maize plants exposed to increasing ozone concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Task Force Meeting of the ICP Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rapperswill-Jona, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-throughput phenotyping device to record transpiration efficiency and tree responses to water constraints. Deliverable: 1.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Meeting Noveltree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to ozone in anthropized ecosystems. Which risks for 2020-2030?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Research, Monitoring and Modelling in the Study of Climate Change and Air Pollution Impacts on Forest Ecosystems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-plant and xylem hydraulics in poplar: insights gained from Populus deltoides - Populus nigra hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chamaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Depardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy. p. 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic, water deficit and productivity in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafon-Placette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chamaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar and Willow Symposium (IPS-V). Poplars and willows: from research models to multipurpose tree for a biobased society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des techniques du froid et de la pression contrôlée pour l'observation et l'analyse X d'échantillons biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopie électronique à Balayage et essais in situ. Réunion GN-MEBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a critical ozone flux for forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Emberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bueker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Rihm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO Conference for Specialists in Air Pollution and Climate Change Effects on Forest Ecosystems: Adaptation of Forest Ecosystems to Air Pollution and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mallemort-en-Provence, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to ozone in anthropized ecosystems. Improvement of the threshold for risk assessment (VULNOZ project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque national d'Ecologie Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is water use efficiency a useful and relevant trait for adaptation to local conditions and for bredding? Present knowledge and research needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to ozone in anthropized ecosystems. Which risks for 2020-2030?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ACCAE "Adaptation au changement climatique de l'agriculture et des écosystèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the determination of the effective ozone flux in tree leaves for issuing a sub-model to be integrated in models predicting ozone risks to forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research, monitoring and modelling in the study of climate change and air pollution impacts on forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rome, Italy. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité de la croissance de la résistance à la cavitation et des caractères anatomiques du xylème en réponse à la sécheresse chez Populus deltoides x Populus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chamaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe "Xylème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Poplar Symposium From Genes to Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic-dependent changes in plant cell redox power after ozone exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution and Global Change (APGC) Symposium : Plant functioning in a Changing Global Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnoz: Assessing Ecosystems Vulnerability to Ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICP Vegetation Expert Panel Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ispra, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des agro-systèmes à l'ozone. Quels risques à l'horizon 2020-2030 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du projet ANR VULNOZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. symposium franco-suédois UPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Champenoux, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Poplar symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of metabolic-dependent changes on reducing power in the determination of ozone risk threshold for higher plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference of Polish Society of Experimental Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polish Society of Experimental Plant Biology. POL., Sep 2009, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ozone on respiratory and photorespiratory parameters in relation to the developmental stages of poplar leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Banvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Congress of the Federation of European Societies of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tampere, Finland. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie électronique à balayage à pression contrôlée. Applications en biologie végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de Formation RCCM. Les avancées en Microscopie Electronique à Balayage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Perpignan, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing power dependent on metabolic changes as an indicator for ozone effective phytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bagard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. IUFRO Conference for Specialists in Air Pollution and Climate Change Effects on Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Murten, Switzerland. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts et Flux d'Ozone sur les couverts végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du projet IFLOZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un module de détoxication métabolisme-dépendant dans un modèle d'évaluation des risques encourus par les arbres soumis à l'ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupe d'Etude de l'Arbre : "La Plasticité phénotypique des arbres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montpellier, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coupling of reducing power and stomatal conductance could improve the effective ozone uptake concept in a risk assessment model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APGC Symposium. Plant Metabolism, Air Pollution and Global Change : Plant Functioning in a Changing Global Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Melbourne, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdissection laser des stomates et extraction des ARNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du projet ANR POPSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPSEC : Expérience commune 2007 - Résultats écophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du projet ANR POPSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'ozone sur les peuplements forestiers, informations sur les recherches en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupe d'Animation Scientifique relatif à la pollution atmosphérique à longue distance. MEDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France. pp.inc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité interspécifique de l'acquisition et de l'utilisation des ressources en eau par des espèces forestières feuillues en mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du projet ECOGER Forêts Mélangées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Avignon, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPSEC : Expérience commune 2007 - point au 15 novembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du projet ANR POPSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique des peuplements mélangés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Ottorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du projet ECOGER Forêts Mélangées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Avignon, France. pp.inc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree water transfer: analysis of the 2003 drought period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andree Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Biosphere Conference Vegetation and Water cycle : analysis and prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement en concurrence des houppiers de différentes espèces : approche expérimentale sur hêtre, frêne, érable sycomore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Ottorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Regefor "Forêts mélangées : quels scénarios pour l'avenir ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Champenoux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytotrons and OTC experiments in France. Physiological and biochemical aspects on impact of ozone on trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keek-off meeting Ozone/Vegetation Interactions : new directions of European Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Ispra, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques associées à la microscopie électronique à balayage et Applications Biologiques. Intérêts du FIB en microbiologie végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GN-MEBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils de microdissection cellulaire pour les recherches en génomique des peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de travail peuplier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Orléans, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage à la fonction de DU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation secrétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dijon, France. pp.inc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du FIB pour des applications en biologie végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GNMEBA : Techniques associées à la microscopie électronique à balayage et Applications Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de l'efficience d'utilisation de l'eau et de ses déterminants physiologiques chez des chênes pédonculés sélectionnés pour des valeurs extrêmes de composition isotopique en carbone 13 et issus d'une famille F1 de plein frères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali M. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt d'ozone sur un couvert végétal: Mécanismes et conséquences. Résultats du projet Biopollatm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches écophysiologique et génomique de la réponse à la sécheresse de Populus euphratica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFR 110. Séminaire d'inauguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Nancy, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la microscopie électronique à balayage en biologie. Exemple d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique IFR110</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Nancy, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessments for forest trees : the performance of the ozone flux versus the AOT concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Broadmeadow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Emberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Levels of Ozone: Further Applying and Developing the Flux-based Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Obergurgl, Austria. pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt d'ozone sur un couvert végétal : mécanismes et conséquences. Résultats du projet BIOPOLLATM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme National Coordonné ANR "ECO"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience d'utilisation de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème école thématique de biologie végétale ; biologie intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Batz sur Mer, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ozone, une inquiétude actuelle, un vrai problème demain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloque Ecofor : Pluies acides, sécheresse, changements clilmatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé du 6th International Symposium on Plant Responses to Air Pollution and Glkobal Changes : from molecular Biology to Plant Production and Ecosystem (6th APGC Symposium). Tsukuba 19-22 october 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d'Animation Scientifique relatif à la pollution atmosphérique à longue distance INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative approach of the response of P. euphratica to drought and recovery: from genes to ecophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Integrated Approaches to Sustain and Improve Plant Production under Drought stress. Interdrought II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Rome, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie électronique à balayage à pression contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scanning Electron Micrscope Philips Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement de l'interface arbre-atmosphère : les stomates et leurs réponses à la sécheresse, à l'augmentation de CO2 et à l'ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation ingénieurs ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Mar 2005, Nancy, France. pp.inc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought responses in Populus euphratica: effects on water relations, growth, hydraulic properties and gas exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts of the Drought and Heat in 2003 on Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New critical levels for ozone effects on young trees based on AOT 40 and simulated leaf uptake of ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pererik Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Uddling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Broadmeadow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Air Pollution Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Rhinelander, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological response of Populus euphratica to drought and recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts of the drought and heat in 2003 on forests. Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, FRIBOURG, Germany. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts physiologiques de l'ozone sur les arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d'Animation scientifique relatif à la pollution atmosphérique à longue distance INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to cavitation of 3 clones of poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poplar symposium. Understanding Poplar: From Genes To Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Göttingen, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of P. euphratica to drought : 1. Water relations and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany D. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Shvaleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poplar symposium : understanding poplar : from genes to functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Göttingen, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie électronique à balayage à pression contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de Formation du réseau des Centres Communs de Microscopie. CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Rouen, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of P. euphratica to drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany D. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Shvaleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poplar symposium : understanding poplar : from genes to functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Göttingen, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effects on functional leaf determinants of water use efficiency and productivity in poplar clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poplar symposium: Understanding Poplar: From Genes To Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Göttingen, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation vulnerability in 3 poplars : inter-specific differences and organ diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres d'Ecophysiologie de l'Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, La Rochelle, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-spécifique des réponses des échanges gazeux foliaires et de la discrimination isotopique du carbone à l’augmentation de la concentration atmosphérique en CO2 chez le chêne pédonculé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Torti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Écologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations dose-réponse de l'impact de l'ozone sur les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of leaf carbon isotope composition for a pedunculate Oak family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics and conservation of genetic diversity in forest ecosystems. International Conference DYGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Strasbourg, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets de l'ozone atmosphérique en interaction avec une sécheresse édaphique sur pin d'Alep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Radnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de spectrométrie de masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomata of shade-adapted leaves of European beech are more responsive to changes in light conditions than light-adapted leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Gundesli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stomata 46th New Phytologist symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Kaifeng, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stomatal dynamic response of hybrid poplars in a changing climate : under drought and heat combined stresses, impact on whole-plant transpiration efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stomata 46th New Phytologist symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kaifeng, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-response QTL for leaf gas exchange in Quercus robur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Torti-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. , Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-response QTL for leaf gas exchange and water use efficiency in Quercus robur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Torti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. , 134 p., 2016, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct responses to ozone of stomata in three poplar genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges of Air Pollution and Climate Change to Forests. IUFRO 2015 International congress.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France. 2015, IUFRO International Congress GreenInUrbs &amp; IUFRO RG 7.01. Global Challenges of Air Pollution and Climate Change to Forests. 1-5 June 2015, Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the molecular basis of drought tolerance in Populus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Wildhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Katherine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Allwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Vades-Fragoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Douthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015, Florence, Italy, June 8-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Florence, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to drought in Populus: Is leaf growth a key trait?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Katherine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Wildhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Valdes-Fragoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015, Florence, Italy, June 8 - 12.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Florence, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of poplar to the combination of ozone and drought: special focus on glutathione metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges of Air Pollution and Climate Change to Forests. IUFRO 2015 International congress.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France. 2015, IUFRO International Congress GreenInUrbs &amp; IUFRO RG 7.01. Global Challenges of Air Pollution and Climate Change to Forests. 1-5 June 2015, Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate Matter deposition on leaves across European urban environments: [i]Platanus[/i] sp. sampling campaign within COST Action FP1204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sgrigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maghakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baldacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zivojnovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges of Air Pollution and Climate Change to Forests. IUFRO 2015 International congress.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France. 2015, IUFRO International Congress GreenInUrbs &amp; IUFRO RG 7.01. Global Challenges of Air Pollution and Climate Change to Forests. 1-5 June 2015, Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone effects on primary metabolism in three poplar genotypes differing in sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarita Keski-Saari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Keinanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kontunen Soppela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone impact on maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andree Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Task Force Meeting of the ICP Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France. 2014, 27 th Task Force Meeting and ozone workshop 28-30 January, 2014 Paris, France. Programme &amp; Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype and tropospheric ozone generated differences in phenolic profiles of Euramerican popla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarita Keski-Saari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Keinänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kontunen Soppela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oksanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water use efficiency and drought responses in [i]Populus nigra[/i] assessment from an automated irrigation control device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Radnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rasheed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology: New synergies to tackle the impact of climate change in the 21st century"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 69 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic priming of stomatal control in [i]Arabidopsi[/i]s leaves through gradual exposure to low humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. New Phytologist Symposium Stomata 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent ranking of &amp;lt;em&amp;gt;Populus nigra&amp;lt;/em&amp;gt; genotypes for transpiration efficiency at leaf (13C discrimination and leaf gas exchange) as well as at whole tree level under different vapour pressure deficits during growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology: New synergies to tackle the impact of climate change in the 21st century"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 69 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant capacity in the leaves of poplar plants after a long-term exposure to ozone in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Havé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. SFBV meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-induced changes in carotenoids and chlorophylls in three Populus clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarita Keski-Saari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Keinanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Kontunen-Soppela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Oksanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Scandinavian Plant Physiology Society (SPPS) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. 2011, XXIV SPPS Congress. August 21-25, 2011. Satanger. Norway. Program - Book of abstracts - Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and role of plasma membrane aquaporins in Zea mays leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Genomics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Ghent, Belgium. n.p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Acute Ozone Treatment on Carbon Metabolism Enzymes of Arabidopsis thaliana mutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Allah Dghim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. New Phytologist Symposium. Plant Respiration and climate change : scaling from mitochondria to the globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Oxford, United Kingdom. n.p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture hydraulique du xylème, efficience d’utilisation de l’eau et croissance chez le peuplier. 1. Efficience hydraulique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chamaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Depardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Forum ResoNat. DREAM : Pour une gestion durable des ressources naturelles. Eaux, sols, forêts et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orléans, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular bases of acclimation to water deficit in poplar mature leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stress Tolerance. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Vienne, Austria. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing power dependent on metabolic changes could improve the determination of ozone risk threshold for higher plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Hasenfratz-Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Plant Abiotic Stress - from signaling to development"Cost Action FA0605</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Tartu, Estonia. n.p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular bases of acclimation and adaptation to water deficit in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Arles, France. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies for microdissection of stomata: application for gene expression analysis at the guard cell levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. n.p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of ozone impact of maize leaf photosynthesis by using a C4 model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Biolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. FESPB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, France. pp.inc., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ozone plants: Comparison between poplar (C3) and maize (C4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Criticals Levels of ozone : further applying and developing the flux-based concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Obergurgl, Austria. n.p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'ozone sur les plantes : comparaison entre peuplier et maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires Qualité de l'Air. Association pour la prévention de la Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Martin d'Hères, France. pp.inc., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone impact on young maize plants : changes in biomass, leaf area and pigment content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Meeting of the Programme Task Force of the UNECE International Cooperative Programme on Effects of Air Pollution on Natural Vegetation and Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Kalamata, Greece. n.p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic effect of air pollution on plants : characterization of ozone fluxes and analysis and modelling of ozone impact on photosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Biolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Plant Responses to Air Pollution and Global Changes : from Molecular Biology to Plant Production and Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Tsukuba, Japan. n.p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and transcriptional responses of Populus euphratica to an increasing drought and a recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Brosché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Polle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. New Phytologist Symposium : Functional Genemics of environmental adaptation in Populus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gatlingburg, United States. 1 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sequestration by urban trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Calfapietra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teis N. Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roeland Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Urban Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (Chapter 4), </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinger Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9 p., 2017, Future City, 978-3-319-50279-3. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50280-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative leaf-level phytotoxic ozone dose assessment for forest risk modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andree Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ranieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change, air pollution and global challenges: Understanding and perspectives from forest research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 648 p., 2013, Developments in Environmental Science, 978-0-08-098349-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la microscopie électronique pour des études de l’impact de stress abiotiques sur les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbre face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la pollution atmosphérique et de l’ozone en particulier sur l’agriculture et les forêts et estimation des coûts économiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l'échelle des déterminismes anatomiques, physiologiques et moléculaires de la transpiration au niveau de la feuille à l'efficience d'utilisation de l'eau de la plante entière chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt d'ozone sur un couvert végétal : mécanismes et conséquences. Résultats du projet BIOPOLLATM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopollatm : Biosphère et pollution atmosphérique en zone rurale et périurbaine. Rapport de fin de contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA; ADEME. 2004, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une augmentation de dioxyde de carbone et d'ozone sur les échanges gazeux et la composition minérale des tissus foliaires de Quercus rubra (L), Picea abies (L.) Karst. et Fagus sylvatica (L.) cultivés en chambres à ciel ouvert ; interactions avec des déficits hydriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Henri Poincaré - Nancy 1, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994NAN10334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité inter et intra-spécifique de la réponse des arbres aux contraintes abiotiques. Rôle de la régulation stomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02813945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId601"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -25142,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE6A36CC"/>
+    <w:nsid w:val="8B41D641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25373,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didierlethiec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4204-551X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144432390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220383265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432646586" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAN-7168-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05465122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Woning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazen Al&#8208;salman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kaiser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Berman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70842" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gorges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andermahr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian K&#246;lz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Leder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Turc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.679852" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lily" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107873" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16525" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Olry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Tom&#225;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13644" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A Cernusak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.04.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624170v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rasheed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Thiec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikria Zafar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delagrange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2896-012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Collignon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.367" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-852K5NDN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264373v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gerardin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.05.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15710" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coinchelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1594-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Franz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Alonso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Arneth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#252;ker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Elvira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6941-2018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wildhagen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanty Paul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allwright" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel K. Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Malinowska" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx054" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Baldacchini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Castanheiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nairuhi Maghakyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Sgrigna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Verhelst" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Grote" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Samson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Humberto Amorim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Cari&#241;anos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1426" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Caban&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0580-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#252;ker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Feng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uddling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briolat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.06.033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasenfratz-Sauder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.07.046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12423" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12293" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268962v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Heinen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Patrick Bienert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S. Chevalier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Uehlein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-014-0232-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540237v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02556.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Allah Dghim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01686.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BV1J49J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.09.026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6432QP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268425v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hazenfratz-Sauder" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12104" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Renaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vavasseur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.07.050" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268446v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04211.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268392v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matyssek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wieser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calfapietra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Vries" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.07.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91DTRG5R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964765v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Depardieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq415" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675165v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02333.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009101" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02164.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Rose" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2010.09.011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLSZ8F9Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Kroniewicz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dalmas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ephritikhine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04352.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00458112v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2009.00261.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C4CA2F856BAB16B3B7E5C52675C9139F6572F75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883450v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667115v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bagard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Banvoy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle G&#233;rard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01160.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667153v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.12.024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J78GNSZN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032066v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0107-z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNL6LW69-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194963v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Vansteenkiste" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Acker" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stevens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006083" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658086v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brosch&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouve" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665872v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Karlsson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Braun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broadmeadow" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elvira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Emberson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.06.012" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWR0TQV5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665863v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Low" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Nunn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-873025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNP1F46G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665781v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leitao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Biolley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.05.019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z61G7PL6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665985v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delmotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01630.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189134v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hukin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri198" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680303v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.01.027" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KHQ12S7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678626v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirkku Manninen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)00009-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678037v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalstein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-001-0160-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4QQCB4X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676355v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna-Maarit Kyt&#246;viita" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2001.1110307.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-297PMHQZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695450v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manninen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Radnai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005233025368" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/971A1729CCEEC1EEAB82D51D4A89DFDEB4B6FDA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697790v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dixon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-8472(98)00023-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXGNNM9H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694556v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dixon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garrec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688869v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694647v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712358v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loosveldt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714893v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19950502" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706343v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713159v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Thiec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dixon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Garrec" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716117v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.1995.tb04296.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710955v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garrec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.1994.tb04031.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713967v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ros&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laffray" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louguet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712389v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laitat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Impens" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248617v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combemale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949263v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949253v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949289v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949300v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949443v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joao Paulo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949493v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Oksanen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949418v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eckert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949498v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306150v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949434v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Taylor" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949311v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651364v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o G&#233;rardin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949430v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Katherine Smith" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651347v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950762v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269116v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743184v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269114v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wildhagen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smith" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allwright" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douthe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809485v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269118v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269117v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269119v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267904v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Keski-Saari" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Keinanen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Kontunen-Soppela" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267906v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192344v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Felix Gomes" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192345v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasnefratz-Sauder" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748835v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802389v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747627v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747174v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000482v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bethenod" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Castell" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Roche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Leitao" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804285v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802392v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192222v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757075v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192284v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816907v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964654v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Depardieu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821486v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Braun" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bueker" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schindler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Rihm" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756963v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813773v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812465v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816130v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192147v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818073v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822609v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964841v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814184v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824515v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816524v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813664v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820536v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821364v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824202v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813216v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818158v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191919v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaudin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Tuzet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812717v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194984v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ottorini" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinkler" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194975v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813214v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811959v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812093v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813545v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817659v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753611v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813112v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764427v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825470v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828128v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832187v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023358v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830095v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825940v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826446v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826433v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832295v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brosche" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouve" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826538v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833213v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pererik Karlsson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Uddling" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Broadmeadow" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189334v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825731v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189159v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hukin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830278v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany D. Afif" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Shvaleva" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826080v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828469v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829061v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191054v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762345v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761664v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189314v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830897v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601119v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242042v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Gundesli" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242010v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berville" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bure" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175022v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti-Marcy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741248v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269109v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269113v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Vades-Fragoso" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269112v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Viger" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chapman" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269110v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269111v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sgrigna" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maghakyan" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldacchini" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Esposito" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zivojnovic" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269115v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595589v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269120v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Kein&#228;nen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oksanen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267902v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267905v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vavasseur" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744984v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744506v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laffray" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745083v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818304v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821183v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820281v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hansen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chaumont" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817713v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821503v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813473v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816542v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Leit&#227;o" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Biolley" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832893v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828017v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831576v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polle" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830484v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829631v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687893v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paoletti" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calfapietra" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teis N. Mikkelsen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319502793" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50280-9_4" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192475v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranieri" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949332v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949503v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950750v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950691v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023390v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dizengremel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828623v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748610v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN10334" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813945v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didierlethiec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4204-551X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144432390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220383265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=gQi4gswAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432646586" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAN-7168-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05465122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Woning" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazen Al&#8208;salman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kaiser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Berman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70842" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gorges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andermahr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian K&#246;lz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Leder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Turc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.679852" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lily" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107873" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16525" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15710" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Olry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rasheed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Thiec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikria Zafar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delagrange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2896-012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A Cernusak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.04.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352487v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Tom&#225;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13644" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gerardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.05.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Collignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.367" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-852K5NDN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coinchelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1594-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Franz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Alonso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Arneth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#252;ker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Elvira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6941-2018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wildhagen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanty Paul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allwright" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel K. Smith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Malinowska" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx054" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Baldacchini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Castanheiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nairuhi Maghakyan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Sgrigna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Verhelst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04052" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5690" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Grote" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Samson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Humberto Amorim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Cari&#241;anos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1426" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418719v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Caban&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0580-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269124v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#252;ker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Feng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uddling" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briolat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.06.033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557454v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasenfratz-Sauder" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.07.046" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557474v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12423" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268954v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12293" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268962v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Heinen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Patrick Bienert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S. Chevalier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Uehlein" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-014-0232-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540237v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02556.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268117v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Allah Dghim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01686.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BV1J49J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268444v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.09.026" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6432QP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Renaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vavasseur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.07.050" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268425v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hazenfratz-Sauder" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12104" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268392v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matyssek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wieser" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calfapietra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Vries" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.07.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91DTRG5R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268446v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04211.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964765v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Depardieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq415" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr108" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675165v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02333.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Kroniewicz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dalmas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ephritikhine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04352.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883573v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009101" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964633v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02164.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662134v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rineau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Rose" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2010.09.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLSZ8F9Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00458112v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2009.00261.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C4CA2F856BAB16B3B7E5C52675C9139F6572F75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883450v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roussel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667115v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bagard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Banvoy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle G&#233;rard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01160.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667153v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.12.024" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J78GNSZN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032066v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0107-z" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNL6LW69-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194963v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Vansteenkiste" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Acker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stevens" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006083" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658086v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brosch&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouve" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665872v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Karlsson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Braun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broadmeadow" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elvira" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Emberson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.06.012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWR0TQV5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665863v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Low" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Nunn" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-873025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNP1F46G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665781v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leitao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Biolley" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.05.019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z61G7PL6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665985v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delmotte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01630.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189134v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hukin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri198" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680303v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.01.027" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KHQ12S7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678626v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirkku Manninen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)00009-8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678037v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalstein" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-001-0160-4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4QQCB4X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676355v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna-Maarit Kyt&#246;viita" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2001.1110307.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-297PMHQZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695450v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manninen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Radnai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005233025368" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/971A1729CCEEC1EEAB82D51D4A89DFDEB4B6FDA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697790v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dixon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-8472(98)00023-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXGNNM9H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694556v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dixon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garrec" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688869v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694647v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712358v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loosveldt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714893v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19950502" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706343v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713159v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883010v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Thiec" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dixon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Garrec" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716117v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.1995.tb04296.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713967v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ros&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laffray" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louguet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710955v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garrec" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.1994.tb04031.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712389v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laitat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Impens" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248617v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combemale" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949263v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949253v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949289v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651347v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949430v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Katherine Smith" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949300v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949443v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joao Paulo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949493v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Oksanen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949418v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eckert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949498v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306150v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949434v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Taylor" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949311v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651364v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o G&#233;rardin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950762v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269114v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wildhagen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smith" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allwright" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douthe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269116v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743184v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269119v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809485v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269118v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269117v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192345v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasnefratz-Sauder" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267904v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Keski-Saari" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Keinanen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Kontunen-Soppela" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267906v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192344v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Felix Gomes" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802392v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748835v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802389v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747627v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747174v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000482v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bethenod" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Castell" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Roche" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Leitao" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804285v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813773v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964654v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Depardieu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756963v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812465v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821486v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Braun" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bueker" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schindler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Rihm" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192222v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757075v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192284v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816907v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964841v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816130v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192147v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818073v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822609v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821364v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824202v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820536v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814184v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824515v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816524v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813664v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813214v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813216v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818158v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812717v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194984v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ottorini" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinkler" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191919v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaudin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Tuzet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194975v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813112v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811959v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812093v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813545v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817659v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753611v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764427v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825470v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828128v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832187v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023358v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830095v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825940v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826446v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832295v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brosche" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouve" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826433v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826538v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191054v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833213v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pererik Karlsson" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Uddling" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Broadmeadow" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189334v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825731v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189159v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hukin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830278v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany D. Afif" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Shvaleva" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826080v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828469v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829061v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189314v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762345v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761664v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830897v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601119v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242042v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Gundesli" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242010v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berville" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bure" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175022v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti-Marcy" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741248v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269109v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269113v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Vades-Fragoso" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269112v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Viger" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chapman" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269110v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269111v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sgrigna" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maghakyan" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldacchini" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Esposito" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zivojnovic" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269115v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595589v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269120v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Kein&#228;nen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oksanen" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267902v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267905v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vavasseur" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744984v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744506v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laffray" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745083v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820281v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hansen" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chaumont" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818304v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821183v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817713v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821503v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813473v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816542v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Leit&#227;o" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Biolley" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832893v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828017v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830484v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829631v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831576v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polle" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687893v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paoletti" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calfapietra" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teis N. Mikkelsen" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319502793" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50280-9_4" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192475v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranieri" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949332v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949503v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950750v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950691v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023390v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dizengremel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828623v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748610v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN10334" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813945v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>