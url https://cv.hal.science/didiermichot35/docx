--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -66,11712 +66,12198 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition rates of Tea Bags in two agricultural systems under the climatic conditions of the Algerian Sahara</w:t>
+                <w:t xml:space="preserve">Mapping and quantifying carbon stock in soil and tree biomass in a heterogeneous urban-rural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boukarkar Fatiha</w:t>
+                <w:t xml:space="preserve">Julien Amelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berkal Ismaiel</w:t>
+                <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Michot</w:t>
+                <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-025-07660-8⟩</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2026.e01076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147637v1</w:t>
+                <w:t xml:space="preserve">hal-05569492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil carbon content in two contrasting pedoclimatic regions using a deep learning approach with remote sensing imagery and laboratory spectral datasets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decomposition rates of Tea Bags in two agricultural systems under the climatic conditions of the Algerian Sahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Fouad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Boukarkar Fatiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berkal Ismaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117513⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-025-07660-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290570v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using near-infrared spectroscopy to estimate soil water retention curves with the van Genuchten model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mapping soil carbon content in two contrasting pedoclimatic regions using a deep learning approach with remote sensing imagery and laboratory spectral datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Inès Soltani</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cudennec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zeineb Kassouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 454, pp.117175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117175⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 462, pp.117513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057880v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Fertilizer Application and Saline Water Irrigation in Semi-Arid Region: Effect on Onion (&amp;lt;i&amp;gt;Allium cepa&amp;lt;/i&amp;gt; L.) Crops Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
+                <w:t xml:space="preserve">Using near-infrared spectroscopy to estimate soil water retention curves with the van Genuchten model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambouta Karimou Harouna</w:t>
+                <w:t xml:space="preserve">Inès Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Gado Fanna</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/as.2024.1512077⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 454, pp.117175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829225v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt and water dynamics of irrigated vertisols cultivated with fodder crop of Echinochloa stagnina in Niger River valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadji Guéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, BA90CB372638, 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5897/AJAR2024.16769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la télédétection multi-temporelle à l’identification de zones potentiellement salées dans les périmètres irrigués du Niger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Merlet</w:t>
+                <w:t xml:space="preserve">Organic Fertilizer Application and Saline Water Irrigation in Semi-Arid Region: Effect on Onion (&amp;lt;i&amp;gt;Allium cepa&amp;lt;/i&amp;gt; L.) Crops Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Moussa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ambouta Karimou Harouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Gado Fanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadji Guéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1404 - 1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/as.2024.1512077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748840v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the temporal trend of cultivated soil organic carbon content using visible near infrared spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apport de la télédétection multi-temporelle à l’identification de zones potentiellement salées dans les périmètres irrigués du Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zohra Lili-Chabaane</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.103-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185945v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Machine-Learning Algorithms to Predict Soil Organic Carbon Content from Combined Remote Sensing Imagery and Laboratory Vis-NIR Spectral Datasets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">End‐user‐oriented pedotransfer functions to estimate soil bulk density and available water capacity at horizon and profile scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15174264⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.270-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283669v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The accuracy of soil information influences assessment of soil ecosystem services in Brittany, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sameh Selim</w:t>
+                <w:t xml:space="preserve">Detecting the temporal trend of cultivated soil organic carbon content using visible near infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Kassouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Lili-Chabaane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09670335231193113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00704⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04190037v1</w:t>
+                <w:t xml:space="preserve">hal-04185945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End‐user‐oriented pedotransfer functions to estimate soil bulk density and available water capacity at horizon and profile scales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using Machine-Learning Algorithms to Predict Soil Organic Carbon Content from Combined Remote Sensing Imagery and Laboratory Vis-NIR Spectral Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Rémy</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Kassouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (1), pp.270-285. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Remote Sensing, 15 (17), pp.4264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sum.12851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs15174264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047817v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Theia “Digital Soil Mapping” Scientific Expertise Centre of France</w:t>
+                <w:t xml:space="preserve">The accuracy of soil information influences assessment of soil ecosystem services in Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+                <w:t xml:space="preserve">Romain Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Arrouays</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+                <w:t xml:space="preserve">Sameh Selim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.e00704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807808v1</w:t>
+                <w:t xml:space="preserve">hal-04190037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and Modeling of Saline-Sodic Vertisol Reclamation by Echinochloa stagnina</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Michot</w:t>
+                <w:t xml:space="preserve">The Theia “Digital Soil Mapping” Scientific Expertise Centre of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yadji Guero</w:t>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Thomas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bialkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.4-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601896v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating multiple electromagnetic data to map spatiotemporal variability of soil salinity in Kairouan region, Central Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Monitoring and Modeling of Saline-Sodic Vertisol Reclamation by Echinochloa stagnina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadji Guero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hachicha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Land</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (2), pp.186-202. </w:t>
+              <w:t xml:space="preserve">Soil Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40333-022-0052-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/soilsystems6010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763655v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electromagnetic treatment of treated wastewater on soil and drainage water</w:t>
+                <w:t xml:space="preserve">Integrating multiple electromagnetic data to map spatiotemporal variability of soil salinity in Kairouan region, Central Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malak Moussa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Besma Zarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Montoroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hachicha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2021.26719⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.186-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40333-022-0052-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318702v1</w:t>
+                <w:t xml:space="preserve">hal-03763655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of six soil ecosystem services by coupling simulation modelling and field measurement of soil properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Soil salinization monitoring method evolution at various spatial and temporal scales in arid context: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarai Besma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montoroi Jean Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachicha Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107211⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-021-06557-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03160523v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil salinization monitoring method evolution at various spatial and temporal scales in arid context: a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessment of six soil ecosystem services by coupling simulation modelling and field measurement of soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hachicha Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12517-021-06557-x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.107211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03318283v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Salinity Assessment in Irrigated Paddy Fields of the Niger Valley Using a Four-Year Time Series of Sentinel-2 Satellite Images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of electromagnetic treatment of treated wastewater on soil and drainage water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (20), pp.3399. </w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.177-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12203399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2021.26719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182088v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil properties at multiple depths from disaggregated legacy soil maps in the Brittany region, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on the Disaggregation and Harmonisation of Soil Map Units Through Resampled Classification Trees (DSMART) algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Philip Malone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00342⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.371-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/SOIL-6-371-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961668v1</w:t>
+                <w:t xml:space="preserve">hal-02970581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- and macrostructure changes of soil under irrigation with electromagnetically treated water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mapping soil properties at multiple depths from disaggregated legacy soil maps in the Brittany region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hachicha</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2020.104690⟩</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.e00342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182274v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on the Disaggregation and Harmonisation of Soil Map Units Through Resampled Classification Trees (DSMART) algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Soil Salinity Assessment in Irrigated Paddy Fields of the Niger Valley Using a Four-Year Time Series of Sentinel-2 Satellite Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issaka Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Vincent</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issifou Adam Boukary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/SOIL-6-371-2020⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (20), pp.3399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12203399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970581v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of digital maps derived from spatial disaggregation of legacy soil maps</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Micro- and macrostructure changes of soil under irrigation with electromagnetically treated water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113907⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.104690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2020.104690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283023v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinochloa stagnina improves soil structure and phytodesalinization of irrigated saline sodic Vertisols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A near infrared index to assess effects of soil texture and organic carbon content on soil water content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dan Lamso</w:t>
+                <w:t xml:space="preserve">Pascale Bréger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3853-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (1), pp.151-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083278v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of a near infrared spectral index for assessing tillage and fertilization effects on soil water retention</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mapping soil organic carbon stock change by soil monitoring and digital soil mapping at the landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2019.104345⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279488v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A near infrared index to assess effects of soil texture and organic carbon content on soil water content</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Echinochloa stagnina improves soil structure and phytodesalinization of irrigated saline sodic Vertisols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Dubois</w:t>
+                <w:t xml:space="preserve">Y. Guero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dan Lamso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.12725⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 434 (1-2), pp.413-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3853-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962148v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil organic carbon stock change by soil monitoring and digital soil mapping at the landscape scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Validation of digital maps derived from spatial disaggregation of legacy soil maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P.A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 351, pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.005⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 356, pp.113907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280194v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinochloa stagnina improves soil structure and phytodesalinization of irrigated saline sodic Vertisols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Relevance of a near infrared spectral index for assessing tillage and fertilization effects on soil water retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194 (104345), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2019.104345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962160v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐resolution mapping of soil phosphorus concentration in agricultural landscapes with readily available or detailed survey data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Echinochloa stagnina improves soil structure and phytodesalinization of irrigated saline sodic Vertisols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadji Guero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomaou Dan Lamso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524318v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tillage and fertilization practices affect soil aggregate stability in a Humic Cambisol of Northwest France</w:t>
+                <w:t xml:space="preserve">High‐resolution mapping of soil phosphorus concentration in agricultural landscapes with readily available or detailed survey data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+                <w:t xml:space="preserve">Mariana Matos Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis A. Angers</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Le Guillou</w:t>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 170, pp.14-17. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (3), pp.281-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2017.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507700v1</w:t>
+                <w:t xml:space="preserve">hal-01524318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVENTORY OF THE ALGERIAN SAHARA SOILS. SPATIAL DATABASE MANAGEMENT IN ORDER TO HELP MAKING DECISION</w:t>
+                <w:t xml:space="preserve">Tillage and fertilization practices affect soil aggregate stability in a Humic Cambisol of Northwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaiel Berkal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis A. Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Idder</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PONTE International Scientific Researchs Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21506/j.ponte.2017.9.32⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 170, pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2017.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483729v1</w:t>
+                <w:t xml:space="preserve">hal-01507700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstationarity of the electrical resistivity and soil moisture relationship in a heterogeneous soil system: a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">INVENTORY OF THE ALGERIAN SAHARA SOILS. SPATIAL DATABASE MANAGEMENT IN ORDER TO HELP MAKING DECISION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaiel Berkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issifou Adam</w:t>
+                <w:t xml:space="preserve">Tahar Idder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Idder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Djili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-2-241-2016⟩</w:t>
+              <w:t xml:space="preserve">PONTE International Scientific Researchs Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21506/j.ponte.2017.9.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686648v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytodesalinization of irrigated saline Vertisols in the Niger Valley by Echinochloa stagnina</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nonstationarity of the electrical resistivity and soil moisture relationship in a heterogeneous soil system: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issifou Adam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2016.07.024⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.241-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-2-241-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461122v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggressiveness Changes in Populations of Didymella pinodes over Winter and Spring Pea Cropping Seasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Laloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 82 (14), pp.4330 - 4339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00480-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based evaluation of impact of soil redistribution on soil organic carbon stocks in a temperate hedgerow landscape</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phytodesalinization of irrigated saline Vertisols in the Niger Valley by Echinochloa stagnina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadji Guero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Soubeiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.3925⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 177, pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2016.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01461106v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape-scale modelling of erosion processes and soil carbon dynamics under land-use and climate change in agroecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Model-based evaluation of impact of soil redistribution on soil organic carbon stocks in a temperate hedgerow landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (11), pp.1536-1549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejss.12267⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01209286v1</w:t>
+                <w:t xml:space="preserve">hal-01461106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 137Cs measurements and a spatially distributed erosion model to assess soil redistribution in a hedgerow landscape in northwestern France (1960–2010)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Landscape-scale modelling of erosion processes and soil carbon dynamics under land-use and climate change in agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (4), pp.780 - 791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209192v1</w:t>
+                <w:t xml:space="preserve">hal-01209286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring soil volume wetness in heterogeneous soils by electrical resistivity. A field-based pedotransfer function.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Seasonal monitoring of soil salinity by electromagnetic conductivity in irrigated sandy soils from a Saharan oasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaiel Berkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Djili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.01.052⟩</w:t>
+              <w:t xml:space="preserve">Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (8), pp.769-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/SR13305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01011120v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution 3D mapping of soil organic carbon in a heterogeneous agricultural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budiman Minasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex B. Mcbratney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 213, pp.296-311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal monitoring of soil salinity by electromagnetic conductivity in irrigated sandy soils from a Saharan oasis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Monitoring soil volume wetness in heterogeneous soils by electrical resistivity. A field-based pedotransfer function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Brillante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/SR13305⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 516, pp.56-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209247v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital assessment of soil-salinity dynamics after a major flood in the Niger River valley</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combining 137Cs measurements and a spatially distributed erosion model to assess soil redistribution in a hedgerow landscape in northwestern France (1960–2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yadji Guero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.05.012⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209140v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting soil salinity changes in irrigated Vertisols by electrical resistivity prospection during a desalinisation experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Digital assessment of soil-salinity dynamics after a major flood in the Niger River valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issifou Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadji Guero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 207, pp.193-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2012.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849168v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Determination of Hydrodynamic Properties of Weathered Granite</w:t>
+                <w:t xml:space="preserve">Detecting soil salinity changes in irrigated Vertisols by electrical resistivity prospection during a desalinisation experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M. Rouxel</w:t>
+                <w:t xml:space="preserve">I. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L. Ruiz</w:t>
+                <w:t xml:space="preserve">B. Soubega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëtane G. Chirié</w:t>
+                <w:t xml:space="preserve">I. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2011.0076⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2012.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001294v1</w:t>
+                <w:t xml:space="preserve">hal-00849168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal monitoring of soil water content with an irrigated corn crop cover using surface electrical resistivity tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Michot</w:t>
+                <w:t xml:space="preserve">Experimental Determination of Hydrodynamic Properties of Weathered Granite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Benderitter</w:t>
+                <w:t xml:space="preserve">Laurent L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Dorigny</w:t>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique King</w:t>
+                <w:t xml:space="preserve">Gaëtane G. Chirié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 39, </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (3), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2002WR001581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2011.0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04110481v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal monitoring of soil water content with an irrigated corn crop cover using surface electrical resistivity tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Benderitter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. King</w:t>
+                <w:t xml:space="preserve">Dominique King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 39 (5), pp.SBH1-SBH14</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002WR001581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676664v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of variations in soil electrical resistivity for assessing the volume affected by plant water uptake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+                <w:t xml:space="preserve">Spatial and temporal monitoring of soil water content with an irrigated corn crop cover using surface electrical resistivity tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Benderitter</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 7, pp.229-237</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39 (5), pp.SBH1-SBH14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678464v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence par résistivité électrique des écoulements préférentiels et de l'assèchement par le maïs d'un CALCISOL de Beauce irrigué</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Measurement of variations in soil electrical resistivity for assessing the volume affected by plant water uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Benderitter</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Panissod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 332, pp.29-36</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 7, pp.229-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677194v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effectiveness of 2D electrical inversion results: an agricultural case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence par résistivité électrique des écoulements préférentiels et de l'assèchement par le maïs d'un CALCISOL de Beauce irrigué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Benderitter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 49, pp.570-576</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 332, pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673057v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the effectiveness of 2D electrical inversion results: an agricultural case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Panissod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49, pp.570-576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude du toit de la nappe de Beauce à Villamblain par résistivité électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Albouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pangea infos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 31/32, pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00959395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of incorporating soil moisture and roughness as co-variables to improve soil organic carbon content prediction from hyperspectral data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Scriban</w:t>
+                <w:t xml:space="preserve">Le groupe d’experts Cartographie Numérique des Sols” du Consortium d’expertise scientifique (CES) Végétation, Sols &amp; Agrosystèmes de Theia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bialkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd EnMAP User Workshop 2025 – From Hyperspectral Data to Environmental Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Assemblée générale du pôle THEIA de l'IR Data Terra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Villefranche-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066058v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the potential of Sentinel-2 data to assess the coarse fragment cover of the soil surface within a Spanish vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayfa Zayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Marques Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Emilio Herranz-Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EUROSOIL 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sevilla, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral models learn the context, not the soil: rethinking soc prediction from lab to drone measurements under field conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Assessing the impact of incorporating soil moisture and roughness as co-variables to improve soil organic carbon content prediction from hyperspectral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Milewski</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Scriban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII EUROSOIL 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Seville, Spain</w:t>
+              <w:t xml:space="preserve">2nd EnMAP User Workshop 2025 – From Hyperspectral Data to Environmental Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285648v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of soil management practices in Vineyards using Sentinel-2: Challenges in enhancing soil organic carbon content prediction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spectral models learn the context, not the soil: rethinking soc prediction from lab to drone measurements under field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chabrillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Milewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERRAenVision 4, Nature-based solutions to facilitate the transitions for living within the planetary boundaries.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Valencia, Spain. </w:t>
+              <w:t xml:space="preserve">VII EUROSOIL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811651v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+                <w:t xml:space="preserve">Assessment of soil management practices in Vineyards using Sentinel-2: Challenges in enhancing soil organic carbon content prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Orléans, France. 2023</w:t>
+              <w:t xml:space="preserve">TERRAenVision 4, Nature-based solutions to facilitate the transitions for living within the planetary boundaries.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Valencia, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982466v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining time-series of Sentinel-1 and Sentinel-2 for soil organic carbon estimation and mapping. Application to agricultural soils of a catchment area in Brittany, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+                <w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bialkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Orléans, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352914v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National scale test of a soil structural stability measurement by image analysis via a mobile phone application (Slakes)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combining time-series of Sentinel-1 and Sentinel-2 for soil organic carbon estimation and mapping. Application to agricultural soils of a catchment area in Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Bardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t>
+              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222723v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving SOC content from space at the detailed scales of small regions: purposes and first results of the EJP-STEROPES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Wetterlind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luboš Borůvka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kobina Mensah Biney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Urbina-Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet ESA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">National scale test of a soil structural stability measurement by image analysis via a mobile phone application (Slakes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">22. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223422v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of SLAKES, a new smartphone technology for measuring aggregate stability: a case study in silty loam soils with contrasted managements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Peluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedometrics Webinar 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
+              <w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209275v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape-scale modelling of soil carbon dynamics under land use and climate change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. , Geophysical Research Abstracts, 2013, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209224v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal modeling of soil erosion and soil carbon content at the landscape scale in the context of global change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Landscape-scale modelling of soil carbon dynamics under land use and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2012 - Soil Science For The Benefit of Mankind and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
+              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. , Geophysical Research Abstracts, 2013, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209222v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budiman Minasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex B Mcbratney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application conjointe de méthodes de datation isotopique et de modélisation distribuée pour estimer les taux d’érosion des sols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal modeling of soil erosion and soil carbon content at the landscape scale in the context of global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
+              <w:t xml:space="preserve">Eurosoil 2012 - Soil Science For The Benefit of Mankind and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209225v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Application conjointe de méthodes de datation isotopique et de modélisation distribuée pour estimer les taux d’érosion des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On line soil science course : a tool for professional certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude spatialisée du fonctionnement du sol en appui à l’évaluation de sa qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Science des sols. Université de Rennes, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05518804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Detection of soil management practices using Sentinel-1 time series: the challenges raised by the diversified management sequences in vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayfa Zayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeideh Maleki-Najafabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EUROSOIL 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedad Eespanola de la Cienca del Suelo; European Confederation of Soil Science Societies; Sociedade Portuguesa das Ciencias do solo, Sep 2025, Sevilla, Spain. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the prediction of soil organic carbon content using field-acquired hyperspectral data by accounting for soil moisture and surface roughness</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Évolution de services écosystémiques des sols agricoles en réponse à des changements du climat et des modes de gestion des terres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arthur Scriban</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII EUROSOIL 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedad Espanola de la Ciencia del Suelo (SECS); Sociedade Portuguesa das Ciencias do Solo; European Confederation of Soil Science Societies (ECSSS), Sep 2025, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285601v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial prediction of soil properties using Sentinel-2 temporal mosaics of non-vegetated soils in a semi-arid region: A comparative evaluation of Google Earth Engine and THEIA platforms in Sminja</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improving the prediction of soil organic carbon content using field-acquired hyperspectral data by accounting for soil moisture and surface roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Scriban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII EUROSOIL 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedad Espanola de la Ciencia del Suelo (SECS); Sociedade Portuguesa das Ciencias do Solo; European Confederation of Soil Science Societies (ECSSS), Sep 2025, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285538v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la teneur en CO du sol par combinaison des séries temporelles Sentinel-2 et Sentinel-1 et des spectres de laboratoire Vis-NIR - Application à un site d'étude en Bretagne (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spatial prediction of soil properties using Sentinel-2 temporal mosaics of non-vegetated soils in a semi-arid region: A comparative evaluation of Google Earth Engine and THEIA platforms in Sminja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Aichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque du Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection, May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">VII EUROSOIL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Espanola de la Ciencia del Suelo (SECS); Sociedade Portuguesa das Ciencias do Solo; European Confederation of Soil Science Societies (ECSSS), Sep 2025, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085278v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet de formation francophone en télédétection et cartographie des sols par modélisation statistique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A frequency-domain model to predict surface soil moisture, root zone soil moisture and aquifer recharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoob Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amen Al-Yaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IGCS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558685v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling soil moisture in remote sensing: perspectives from the STEROPES project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Mapping soil organic carbon content in two contrasted pedoclimatic regions by combining time series of Sentinel-2 and Sentinel-1 with Vis-NIR laboratory spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Nino</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Kassouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJP Soil Webinar Soil Sensing – handling soil moisture in proximal and remote sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EJP-SOIL / SLU, Nov 2024, Skara, Sweden</w:t>
+              <w:t xml:space="preserve">ESA Symposium on Earth Observation for Soil Protection and Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA-ESRIN, Mar 2024, Frascati (Rome), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826983v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency-domain model to predict surface soil moisture, root zone soil moisture and aquifer recharge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cartographie de la teneur en CO du sol par combinaison des séries temporelles Sentinel-2 et Sentinel-1 et des spectres de laboratoire Vis-NIR - Application à un site d'étude en Bretagne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9. Colloque du Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection, May 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512740v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil organic carbon content in two contrasted pedoclimatic regions by combining time series of Sentinel-2 and Sentinel-1 with Vis-NIR laboratory spectra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zeineb Kassouk</w:t>
+                <w:t xml:space="preserve">Un projet de formation francophone en télédétection et cartographie des sols par modélisation statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bialkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Symposium on Earth Observation for Soil Protection and Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA-ESRIN, Mar 2024, Frascati (Rome), Italy</w:t>
+              <w:t xml:space="preserve">Séminaire IGCS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPenIG; UMR LISAH, Apr 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811883v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving SOC content from space at fine scales: the STEROPES project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Handling soil moisture in remote sensing: perspectives from the STEROPES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Wetterlind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diego Urbina-Salazar</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Nino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Science Days 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EJP SOIL / University of Latvia, Jun 2023, Riga (Latvia), Latvia. https://ejpsoil.eu/fileadmin/projects/ejpsoil/Science_Days/ASD_and_GM_2023/Book_of_abstracts/ASD_2023_Book_of_Abstracts_FULL_Update22062320.pdf</w:t>
+              <w:t xml:space="preserve">EJP Soil Webinar Soil Sensing – handling soil moisture in proximal and remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJP-SOIL / SLU, Nov 2024, Skara, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189544v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of C-Band Sentinel-1 Data for Estimating Soil Moisture and Surface Roughness in a Watershed in Western France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Kassouk</w:t>
+                <w:t xml:space="preserve">Retrieving SOC content from space at fine scales: the STEROPES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Wetterlind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luboš Borůvka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Kobina Mensah Biney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Urbina-Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Science Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJP SOIL / University of Latvia, Jun 2023, Riga (Latvia), Latvia. https://ejpsoil.eu/fileadmin/projects/ejpsoil/Science_Days/ASD_and_GM_2023/Book_of_abstracts/ASD_2023_Book_of_Abstracts_FULL_Update22062320.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836144v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving SOC content from space at the detailed scales of small regions: purposes and first results of the EJP-STEROPES project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Urbina-Salazar</w:t>
+                <w:t xml:space="preserve">Potential of C-Band Sentinel-1 Data for Estimating Soil Moisture and Surface Roughness in a Watershed in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Kassouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Science Days 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2022, Kuala Lumpur, Malaysia. pp.6104-6107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189593v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Morvan</w:t>
+                <w:t xml:space="preserve">Retrieving SOC content from space at the detailed scales of small regions: purposes and first results of the EJP-STEROPES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Wetterlind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luboš Borůvka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Kobina Mensah Biney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Urbina-Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
+              <w:t xml:space="preserve">Annual Science Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJP SOIL/ Univ. Palermo, Jun 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223430v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Peluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne (Online), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Slake mobile app at the local scale to explore the spatial variability of soil structural stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633961v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does digital soil information source affect soil ecosystem services assessment?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Testing the Slake mobile app at the local scale to explore the spatial variability of soil structural stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-17159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160637v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation at regional scale of soil property maps derived from spatial disaggregation of large scale legacy soil maps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How does digital soil information source affect soil ecosystem services assessment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EGU 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160645v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape patterns and soil organic carbon stocks in agricultural bocage landscapes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Validation at regional scale of soil property maps derived from spatial disaggregation of large scale legacy soil maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209237v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Landscape patterns and soil organic carbon stocks in agricultural bocage landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t>
+              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190055v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedometrics 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t>
+              <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744647v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des TCSL sur la circulation de l'eau</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex B Mcbratney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum AGROFUTUR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Pontivy (FR), France</w:t>
+              <w:t xml:space="preserve">Pedometrics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729181v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical resistivity tomography monitoring of water deficit along pedological toposequence related to hedgerow.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effet des TCSL sur la circulation de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zahra Thomas</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSOIL 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">Forum AGROFUTUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Pontivy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729127v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil electrical resistivity to characterize 3D soil organization with a complex agricultural landscape.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrical resistivity tomography monitoring of water deficit along pedological toposequence related to hedgerow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghazavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">EUROSOIL 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729804v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsaturated soil water movement monitoring using electrical imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Soil electrical resistivity to characterize 3D soil organization with a complex agricultural landscape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. King</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761970v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la méthode électrique multiélectrode pour le suivi spatial et temporel du profil hydrique du sol. Une application en Beauce sous culture de maïs irriguée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unsaturated soil water movement monitoring using electrical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Orléans, France</w:t>
+              <w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764227v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision irrigation management: use of microtopography and electric tomography for the study of water penetration in the soil following sprinkler irrigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la méthode électrique multiélectrode pour le suivi spatial et temporel du profil hydrique du sol. Une application en Beauce sous culture de maïs irriguée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. King</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European conference on precision agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3. Colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758806v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELEM08 : spatial and temporal monitoring of soil water flow and drying induced by corn roots using electrical resistivity tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Precision irrigation management: use of microtopography and electric tomography for the study of water penetration in the soil following sprinkler irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Meeting environmental and engineering geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">3. European conference on precision agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761184v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a field experiment for assessing soil and crop spatial variability and defining site-specific management strategies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ELEM08 : spatial and temporal monitoring of soil water flow and drying induced by corn roots using electrical resistivity tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. ECPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7. Meeting environmental and engineering geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761526v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision irrigation management: determination of water flow direction and corn roots induced drying using electrical resistivity measurements</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Designing a field experiment for assessing soil and crop spatial variability and defining site-specific management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Houlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European conference on precision agriculture</w:t>
+              <w:t xml:space="preserve">3. ECPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759264v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du toit de la nappe de Beauce à Villamblain par résistivité électrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Precision irrigation management: determination of water flow direction and corn roots induced drying using electrical resistivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Albouy</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. colloque GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Orléans, France</w:t>
+              <w:t xml:space="preserve">3. European conference on precision agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769932v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie géophysique des sols et des formations superficielles. Cas de la forêt de Fréteval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etude du toit de la nappe de Beauce à Villamblain par résistivité électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771646v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cartographie géophysique des sols et des formations superficielles. Cas de la forêt de Fréteval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Panissod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartographie géophysique des sols et des formations superficielles. Cas du &amp;quot;Grison&amp;quot; en forêt de Fréteval (Loir et Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Panissod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Bondy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11781,265 +12267,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Peluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on 1 DSMART algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Philip Malone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budiman Minasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12049,770 +12535,770 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal soil salinity monitoring in oasis ecosystems by EM conductivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High resolution 3D mapping for soil organic carbon assessment in a rural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Soil Assessments and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2012, 978-0-415-62155-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209146v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 3D mapping for soil organic carbon assessment in a rural landscape</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Seasonal soil salinity monitoring in oasis ecosystems by EM conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaiel Berkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Soil Assessments and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2012, 978-0-415-62155-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209145v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des méthodes géophysiques à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Bourennane</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture de précision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Versailles : Editions Quae, pp.59-77, 2007, Update sciences &amp; technologies, ISSN 1773-7923</w:t>
+              <w:t xml:space="preserve"> Agriculture de précision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Update Sciences and Technologies, 978-2-7592-0019-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00718343v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apport des méthodes géophysiques à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Guérif, Dominique King. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture de Précision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.43-58, 2007, update sciences &amp; technologies</w:t>
+              <w:t xml:space="preserve">Agriculture de précision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Versailles : Editions Quae, pp.59-77, 2007, Update sciences &amp; technologies, ISSN 1773-7923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933820v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00718343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. King</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Agriculture de précision</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Update Sciences and Technologies, 978-2-7592-0019-1</w:t>
+              <w:t xml:space="preserve">Agriculture de Précision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.43-58, 2007, update sciences &amp; technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824343v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols du site de Pleine-Fougères: leurs caractéristiques, leur organisation, Ieurs stocks de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12822,114 +13308,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la géophysique de subsurface et de la télédétection multispectrale pour la cartographie des sols et le suivi de leur fonctionnement hydrique à l'échelle intraparcellaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02834136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId318"/>
+      <w:footerReference w:type="default" r:id="rId331"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13076,51 +13562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukarkar Fatiha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkal Ismaiel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07660-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zayani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117513" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Soltani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117175" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambouta Karimou Harouna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Gado Fanna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Gu&#233;ro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2024.1512077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2024.16769" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moussa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04185945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09670335231193113" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174264" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00704" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12851" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6010004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zarai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Montoroi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachicha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40333-022-0052-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Moussa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2021.26719" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107211" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarai Besma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montoroi Jean Pierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachicha Mohamed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-06557-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Moussa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam Boukary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203399" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961668v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00342" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182274v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104690" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Philip Malone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/SOIL-6-371-2020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili Bargaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113907" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083278v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dan Lamso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3853-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichelin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.104345" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Br&#233;ger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dubois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12725" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280194v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomaou Dan Lamso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524318v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos Moreira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12420" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507700v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.02.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaiel Berkal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Idder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Idder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Djili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21506/j.ponte.2017.9.32" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686648v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-241-2016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461122v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Soubeiga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.07.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00480-16" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011120v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brillante" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.052" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9HVHVH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209247v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13305" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.05.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58Q570FG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849168v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soubega" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moussa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.01.017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCR1HW69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001294v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Rouxel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane G. Chiri&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0076" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benderitter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001581" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z4Q14Z20-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676664v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benderitter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678464v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panissod" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677194v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673057v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00959395v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorigny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Albouy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Merlet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scriban" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281103v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Marques Perez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Emilio Herranz-Luque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285648v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chabrillat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Milewski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811651v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352914v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wetterlind" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kobina Mensah Biney" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina-Salazar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485788v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeideh Maleki-Najafabadi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285601v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285538v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Adamu Abubakar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Aichi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085278v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826983v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512740v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoob Karami" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-168" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811883v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189544v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836144v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zribi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ayari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kassouk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883957" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189593v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160637v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729181v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729127v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghazavi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729804v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761970v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764227v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758806v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761184v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761526v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houl&#232;s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Machet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759264v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769932v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771646v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768885v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235053v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02362155v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209146v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718343v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoullaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933820v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461111v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834136v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05569492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2026.e01076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukarkar Fatiha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkal Ismaiel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07660-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zayani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117513" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Soltani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117175" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Gu&#233;ro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2024.16769" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambouta Karimou Harouna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Gado Fanna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2024.1512077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moussa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12851" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04185945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09670335231193113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174264" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190037v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00704" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6010004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zarai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Montoroi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachicha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40333-022-0052-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarai Besma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montoroi Jean Pierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachicha Mohamed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-06557-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107211" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Moussa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2021.26719" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Philip Malone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/SOIL-6-371-2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00342" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Moussa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam Boukary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203399" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182274v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104690" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Br&#233;ger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dubois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12725" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dan Lamso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3853-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili Bargaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113907" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.104345" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomaou Dan Lamso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos Moreira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12420" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.02.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaiel Berkal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Idder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Idder" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Djili" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21506/j.ponte.2017.9.32" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-241-2016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00480-16" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461122v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Soubeiga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.07.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13305" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8S98H3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011120v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brillante" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.052" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9HVHVH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209140v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.05.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58Q570FG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soubega" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moussa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.01.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCR1HW69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Rouxel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane G. Chiri&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0076" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110481v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benderitter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001581" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z4Q14Z20-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benderitter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678464v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panissod" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677194v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673057v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00959395v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorigny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Albouy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281103v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Marques Perez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Emilio Herranz-Luque" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066058v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Merlet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scriban" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285648v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chabrillat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Milewski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189594v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wetterlind" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kobina Mensah Biney" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina-Salazar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485788v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05518804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281203v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeideh Maleki-Najafabadi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285601v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285538v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Adamu Abubakar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Aichi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512740v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoob Karami" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-168" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085278v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826983v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189544v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836144v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zribi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ayari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kassouk" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883957" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189593v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160637v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160645v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729181v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729127v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghazavi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729804v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761970v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764227v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758806v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761184v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761526v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houl&#232;s" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Machet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759264v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769932v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771646v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768885v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235053v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02362155v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209146v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoullaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933820v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461111v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834136v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>