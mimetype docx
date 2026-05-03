--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -66,12204 +66,12204 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le groupe d’experts Cartographie Numérique des Sols” du Consortium d’expertise scientifique (CES) Végétation, Sols &amp; Agrosystèmes de Theia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bialkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée générale du pôle THEIA de l'IR Data Terra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Villefranche-sur-mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the potential of Sentinel-2 data to assess the coarse fragment cover of the soil surface within a Spanish vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Marques Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Emilio Herranz-Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. EUROSOIL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sevilla, Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the impact of incorporating soil moisture and roughness as co-variables to improve soil organic carbon content prediction from hyperspectral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Scriban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd EnMAP User Workshop 2025 – From Hyperspectral Data to Environmental Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral models learn the context, not the soil: rethinking soc prediction from lab to drone measurements under field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chabrillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Milewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII EUROSOIL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Seville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of soil management practices in Vineyards using Sentinel-2: Challenges in enhancing soil organic carbon content prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TERRAenVision 4, Nature-based solutions to facilitate the transitions for living within the planetary boundaries.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Valencia, Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining time-series of Sentinel-1 and Sentinel-2 for soil organic carbon estimation and mapping. Application to agricultural soils of a catchment area in Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Bardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bialkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Orléans, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrieving SOC content from space at the detailed scales of small regions: purposes and first results of the EJP-STEROPES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Wetterlind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luboš Borůvka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Kobina Mensah Biney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Urbina-Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Living Planet ESA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National scale test of a soil structural stability measurement by image analysis via a mobile phone application (Slakes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of SLAKES, a new smartphone technology for measuring aggregate stability: a case study in silty loam soils with contrasted managements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Peluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedometrics Webinar 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape-scale modelling of soil carbon dynamics under land use and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. , Geophysical Research Abstracts, 2013, Geophysical Research Abstracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatio-temporal modeling of soil erosion and soil carbon content at the landscape scale in the context of global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurosoil 2012 - Soil Science For The Benefit of Mankind and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex B Mcbratney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application conjointe de méthodes de datation isotopique et de modélisation distribuée pour estimer les taux d’érosion des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On line soil science course : a tool for professional certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurosoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Freiburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and quantifying carbon stock in soil and tree biomass in a heterogeneous urban-rural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Amelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma Régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">, 2026, 45 (Juin 2026), pp.e01076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geodrs.2026.e01076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition rates of Tea Bags in two agricultural systems under the climatic conditions of the Algerian Sahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukarkar Fatiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berkal Ismaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-025-07660-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping soil carbon content in two contrasting pedoclimatic regions using a deep learning approach with remote sensing imagery and laboratory spectral datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayfa Zayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Kassouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 462, pp.117513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using near-infrared spectroscopy to estimate soil water retention curves with the van Genuchten model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 454, pp.117175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt and water dynamics of irrigated vertisols cultivated with fodder crop of Echinochloa stagnina in Niger River valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadji Guéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, BA90CB372638, 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5897/AJAR2024.16769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Fertilizer Application and Saline Water Irrigation in Semi-Arid Region: Effect on Onion (&amp;lt;i&amp;gt;Allium cepa&amp;lt;/i&amp;gt; L.) Crops Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambouta Karimou Harouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Gado Fanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadji Guéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.1404 - 1421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/as.2024.1512077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la télédétection multi-temporelle à l’identification de zones potentiellement salées dans les périmètres irrigués du Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, pp.103-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End‐user‐oriented pedotransfer functions to estimate soil bulk density and available water capacity at horizon and profile scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (1), pp.270-285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sum.12851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting the temporal trend of cultivated soil organic carbon content using visible near infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayfa Zayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Kassouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Lili-Chabaane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/09670335231193113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Machine-Learning Algorithms to Predict Soil Organic Carbon Content from Combined Remote Sensing Imagery and Laboratory Vis-NIR Spectral Datasets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+                <w:t xml:space="preserve">The accuracy of soil information influences assessment of soil ecosystem services in Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Selim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15174264⟩</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.e00704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283669v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The accuracy of soil information influences assessment of soil ecosystem services in Brittany, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sameh Selim</w:t>
+                <w:t xml:space="preserve">Using Machine-Learning Algorithms to Predict Soil Organic Carbon Content from Combined Remote Sensing Imagery and Laboratory Vis-NIR Spectral Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Kassouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00704⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Remote Sensing, 15 (17), pp.4264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15174264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190037v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Theia “Digital Soil Mapping” Scientific Expertise Centre of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bialkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46, pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and Modeling of Saline-Sodic Vertisol Reclamation by Echinochloa stagnina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadji Guero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/soilsystems6010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating multiple electromagnetic data to map spatiotemporal variability of soil salinity in Kairouan region, Central Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Zarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Montoroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hachicha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Arid Land</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (2), pp.186-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40333-022-0052-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil salinization monitoring method evolution at various spatial and temporal scales in arid context: a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessment of six soil ecosystem services by coupling simulation modelling and field measurement of soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hachicha Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12517-021-06557-x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.107211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03318283v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of six soil ecosystem services by coupling simulation modelling and field measurement of soil properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of electromagnetic treatment of treated wastewater on soil and drainage water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hachicha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107211⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.177-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2021.26719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160523v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electromagnetic treatment of treated wastewater on soil and drainage water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Soil salinization monitoring method evolution at various spatial and temporal scales in arid context: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarai Besma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hachicha</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montoroi Jean Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachicha Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2021.26719⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-021-06557-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03318702v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on the Disaggregation and Harmonisation of Soil Map Units Through Resampled Classification Trees (DSMART) algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Mapping soil properties at multiple depths from disaggregated legacy soil maps in the Brittany region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/SOIL-6-371-2020⟩</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.e00342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970581v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil properties at multiple depths from disaggregated legacy soil maps in the Brittany region, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Soil Salinity Assessment in Irrigated Paddy Fields of the Niger Valley Using a Four-Year Time Series of Sentinel-2 Satellite Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issaka Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issifou Adam Boukary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00342⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (20), pp.3399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12203399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961668v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Salinity Assessment in Irrigated Paddy Fields of the Niger Valley Using a Four-Year Time Series of Sentinel-2 Satellite Images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Micro- and macrostructure changes of soil under irrigation with electromagnetically treated water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12203399⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.104690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2020.104690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182088v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- and macrostructure changes of soil under irrigation with electromagnetically treated water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on the Disaggregation and Harmonisation of Soil Map Units Through Resampled Classification Trees (DSMART) algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Philip Malone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2020.104690⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.371-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/SOIL-6-371-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182274v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A near infrared index to assess effects of soil texture and organic carbon content on soil water content</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Echinochloa stagnina improves soil structure and phytodesalinization of irrigated saline sodic Vertisols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régis Dubois</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dan Lamso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.12725⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 434 (1-2), pp.413-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3853-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962148v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil organic carbon stock change by soil monitoring and digital soil mapping at the landscape scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Validation of digital maps derived from spatial disaggregation of legacy soil maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P.A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 351, pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.005⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 356, pp.113907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280194v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinochloa stagnina improves soil structure and phytodesalinization of irrigated saline sodic Vertisols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Relevance of a near infrared spectral index for assessing tillage and fertilization effects on soil water retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3853-9⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194 (104345), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2019.104345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083278v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of digital maps derived from spatial disaggregation of legacy soil maps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mapping soil organic carbon stock change by soil monitoring and digital soil mapping at the landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 356, pp.113907. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113907⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 351, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283023v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of a near infrared spectral index for assessing tillage and fertilization effects on soil water retention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A near infrared index to assess effects of soil texture and organic carbon content on soil water content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bréger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2019.104345⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (1), pp.151-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279488v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echinochloa stagnina improves soil structure and phytodesalinization of irrigated saline sodic Vertisols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadji Guero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomaou Dan Lamso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High‐resolution mapping of soil phosphorus concentration in agricultural landscapes with readily available or detailed survey data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Matos Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (3), pp.281-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ejss.12420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tillage and fertilization practices affect soil aggregate stability in a Humic Cambisol of Northwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis A. Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 170, pp.14-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.still.2017.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVENTORY OF THE ALGERIAN SAHARA SOILS. SPATIAL DATABASE MANAGEMENT IN ORDER TO HELP MAKING DECISION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaiel Berkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Idder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Idder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaddour Djili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PONTE International Scientific Researchs Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21506/j.ponte.2017.9.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstationarity of the electrical resistivity and soil moisture relationship in a heterogeneous soil system: a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aggressiveness Changes in Populations of Didymella pinodes over Winter and Spring Pea Cropping Seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-2-241-2016⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (14), pp.4330 - 4339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00480-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686648v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressiveness Changes in Populations of Didymella pinodes over Winter and Spring Pea Cropping Seasons</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Phytodesalinization of irrigated saline Vertisols in the Niger Valley by Echinochloa stagnina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadji Guero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Soubeiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00480-16⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 177, pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2016.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400496v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytodesalinization of irrigated saline Vertisols in the Niger Valley by Echinochloa stagnina</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nonstationarity of the electrical resistivity and soil moisture relationship in a heterogeneous soil system: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issifou Adam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2016.07.024⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.241-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-2-241-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461122v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based evaluation of impact of soil redistribution on soil organic carbon stocks in a temperate hedgerow landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (11), pp.1536-1549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.3925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape-scale modelling of erosion processes and soil carbon dynamics under land-use and climate change in agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (4), pp.780 - 791. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ejss.12267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal monitoring of soil salinity by electromagnetic conductivity in irrigated sandy soils from a Saharan oasis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High resolution 3D mapping of soil organic carbon in a heterogeneous agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex B. Mcbratney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/SR13305⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 213, pp.296-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209247v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 3D mapping of soil organic carbon in a heterogeneous agricultural landscape</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Monitoring soil volume wetness in heterogeneous soils by electrical resistivity. A field-based pedotransfer function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Brillante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 516, pp.56-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209193v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring soil volume wetness in heterogeneous soils by electrical resistivity. A field-based pedotransfer function.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Combining 137Cs measurements and a spatially distributed erosion model to assess soil redistribution in a hedgerow landscape in northwestern France (1960–2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.01.052⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01011120v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 137Cs measurements and a spatially distributed erosion model to assess soil redistribution in a hedgerow landscape in northwestern France (1960–2010)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Seasonal monitoring of soil salinity by electromagnetic conductivity in irrigated sandy soils from a Saharan oasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaiel Berkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Djili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.004⟩</w:t>
+              <w:t xml:space="preserve">Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (8), pp.769-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/SR13305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209192v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital assessment of soil-salinity dynamics after a major flood in the Niger River valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issifou Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadji Guero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 207, pp.193-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting soil salinity changes in irrigated Vertisols by electrical resistivity prospection during a desalinisation experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soubega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agwat.2012.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Determination of Hydrodynamic Properties of Weathered Granite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane G. Chirié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (3), 10 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2136/vzj2011.0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal monitoring of soil water content with an irrigated corn crop cover using surface electrical resistivity tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2002WR001581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal monitoring of soil water content with an irrigated corn crop cover using surface electrical resistivity tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 39 (5), pp.SBH1-SBH14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of variations in soil electrical resistivity for assessing the volume affected by plant water uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Panissod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 7, pp.229-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence par résistivité électrique des écoulements préférentiels et de l'assèchement par le maïs d'un CALCISOL de Beauce irrigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 332, pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effectiveness of 2D electrical inversion results: an agricultural case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Panissod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49, pp.570-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du toit de la nappe de Beauce à Villamblain par résistivité électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Albouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pangea infos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 31/32, pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00959395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupe d’experts Cartographie Numérique des Sols” du Consortium d’expertise scientifique (CES) Végétation, Sols &amp; Agrosystèmes de Theia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Briottet</w:t>
+                <w:t xml:space="preserve">Detection of soil management practices using Sentinel-1 time series: the challenges raised by the diversified management sequences in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeideh Maleki-Najafabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du pôle THEIA de l'IR Data Terra</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05571009v1</w:t>
+              <w:t xml:space="preserve">7. EUROSOIL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Eespanola de la Cienca del Suelo; European Confederation of Soil Science Societies; Sociedade Portuguesa das Ciencias do solo, Sep 2025, Sevilla, Spain. 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the potential of Sentinel-2 data to assess the coarse fragment cover of the soil surface within a Spanish vineyard</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria José Marques Perez</w:t>
+                <w:t xml:space="preserve">Évolution de services écosystémiques des sols agricoles en réponse à des changements du climat et des modes de gestion des terres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Emilio Herranz-Luque</w:t>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EUROSOIL 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05281103v1</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of incorporating soil moisture and roughness as co-variables to improve soil organic carbon content prediction from hyperspectral data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Improving the prediction of soil organic carbon content using field-acquired hyperspectral data by accounting for soil moisture and surface roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Scriban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd EnMAP User Workshop 2025 – From Hyperspectral Data to Environmental Understanding</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05066058v1</w:t>
+              <w:t xml:space="preserve">VII EUROSOIL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Espanola de la Ciencia del Suelo (SECS); Sociedade Portuguesa das Ciencias do Solo; European Confederation of Soil Science Societies (ECSSS), Sep 2025, Seville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral models learn the context, not the soil: rethinking soc prediction from lab to drone measurements under field conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Spatial prediction of soil properties using Sentinel-2 temporal mosaics of non-vegetated soils in a semi-arid region: A comparative evaluation of Google Earth Engine and THEIA platforms in Sminja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Aichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Milewski</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII EUROSOIL 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Seville, Spain</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05285648v1</w:t>
+              <w:t xml:space="preserve">, Sociedad Espanola de la Ciencia del Suelo (SECS); Sociedade Portuguesa das Ciencias do Solo; European Confederation of Soil Science Societies (ECSSS), Sep 2025, Seville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of soil management practices in Vineyards using Sentinel-2: Challenges in enhancing soil organic carbon content prediction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+                <w:t xml:space="preserve">Un projet de formation francophone en télédétection et cartographie des sols par modélisation statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bialkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERRAenVision 4, Nature-based solutions to facilitate the transitions for living within the planetary boundaries.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04811651v1</w:t>
+              <w:t xml:space="preserve">Séminaire IGCS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPenIG; UMR LISAH, Apr 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+                <w:t xml:space="preserve">Cartographie de la teneur en CO du sol par combinaison des séries temporelles Sentinel-2 et Sentinel-1 et des spectres de laboratoire Vis-NIR - Application à un site d'étude en Bretagne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03982466v1</w:t>
+              <w:t xml:space="preserve">9. Colloque du Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection, May 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining time-series of Sentinel-1 and Sentinel-2 for soil organic carbon estimation and mapping. Application to agricultural soils of a catchment area in Brittany, France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Handling soil moisture in remote sensing: perspectives from the STEROPES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Wetterlind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Nino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04352914v1</w:t>
+              <w:t xml:space="preserve">EJP Soil Webinar Soil Sensing – handling soil moisture in proximal and remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJP-SOIL / SLU, Nov 2024, Skara, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving SOC content from space at the detailed scales of small regions: purposes and first results of the EJP-STEROPES project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Mapping soil organic carbon content in two contrasted pedoclimatic regions by combining time series of Sentinel-2 and Sentinel-1 with Vis-NIR laboratory spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Diego Urbina-Salazar</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Kassouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Planet ESA2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04189594v1</w:t>
+              <w:t xml:space="preserve">ESA Symposium on Earth Observation for Soil Protection and Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA-ESRIN, Mar 2024, Frascati (Rome), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National scale test of a soil structural stability measurement by image analysis via a mobile phone application (Slakes)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A frequency-domain model to predict surface soil moisture, root zone soil moisture and aquifer recharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoob Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amen Al-Yaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. World Congress of Soil Science</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04222723v1</w:t>
+              <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of SLAKES, a new smartphone technology for measuring aggregate stability: a case study in silty loam soils with contrasted managements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
+                <w:t xml:space="preserve">Retrieving SOC content from space at fine scales: the STEROPES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Wetterlind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luboš Borůvka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Kobina Mensah Biney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Urbina-Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedometrics Webinar 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04223437v1</w:t>
+              <w:t xml:space="preserve">Annual Science Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJP SOIL / University of Latvia, Jun 2023, Riga (Latvia), Latvia. https://ejpsoil.eu/fileadmin/projects/ejpsoil/Science_Days/ASD_and_GM_2023/Book_of_abstracts/ASD_2023_Book_of_Abstracts_FULL_Update22062320.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+                <w:t xml:space="preserve">Potential of C-Band Sentinel-1 Data for Estimating Soil Moisture and Surface Roughness in a Watershed in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Kassouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04223422v1</w:t>
+              <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2022, Kuala Lumpur, Malaysia. pp.6104-6107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
+                <w:t xml:space="preserve">Retrieving SOC content from space at the detailed scales of small regions: purposes and first results of the EJP-STEROPES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Wetterlind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luboš Borůvka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Kobina Mensah Biney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Urbina-Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01209275v1</w:t>
+              <w:t xml:space="preserve">Annual Science Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJP SOIL/ Univ. Palermo, Jun 2022, Palermo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape-scale modelling of soil carbon dynamics under land use and climate change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01209224v1</w:t>
+              <w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Peluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01209223v1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (Online), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal modeling of soil erosion and soil carbon content at the landscape scale in the context of global change</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Testing the Slake mobile app at the local scale to explore the spatial variability of soil structural stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2012 - Soil Science For The Benefit of Mankind and Environment</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01209222v1</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-17159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application conjointe de méthodes de datation isotopique et de modélisation distribuée pour estimer les taux d’érosion des sols</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How does digital soil information source affect soil ecosystem services assessment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01209225v1</w:t>
+              <w:t xml:space="preserve">EGU 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On line soil science course : a tool for professional certification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Validation at regional scale of soil property maps derived from spatial disaggregation of large scale legacy soil maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01485788v1</w:t>
+              <w:t xml:space="preserve">EGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape patterns and soil organic carbon stocks in agricultural bocage landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex B Mcbratney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedometrics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet des TCSL sur la circulation de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum AGROFUTUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Pontivy (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrical resistivity tomography monitoring of water deficit along pedological toposequence related to hedgerow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghazavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROSOIL 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vienne (AUT), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil electrical resistivity to characterize 3D soil organization with a complex agricultural landscape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne (AUT), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsaturated soil water movement monitoring using electrical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de la méthode électrique multiélectrode pour le suivi spatial et temporel du profil hydrique du sol. Une application en Beauce sous culture de maïs irriguée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision irrigation management: use of microtopography and electric tomography for the study of water penetration in the soil following sprinkler irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. European conference on precision agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ELEM08 : spatial and temporal monitoring of soil water flow and drying induced by corn roots using electrical resistivity tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Meeting environmental and engineering geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Birmingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing a field experiment for assessing soil and crop spatial variability and defining site-specific management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Houlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. ECPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision irrigation management: determination of water flow direction and corn roots induced drying using electrical resistivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. European conference on precision agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du toit de la nappe de Beauce à Villamblain par résistivité électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie géophysique des sols et des formations superficielles. Cas de la forêt de Fréteval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Panissod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie géophysique des sols et des formations superficielles. Cas du &amp;quot;Grison&amp;quot; en forêt de Fréteval (Loir et Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Panissod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Bondy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude spatialisée du fonctionnement du sol en appui à l’évaluation de sa qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des sols. Université de Rennes, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05518804v1</w:t>
-              </w:r>
-[...3823 lines deleted...]
-                <w:t xml:space="preserve">hal-02768885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12281,103 +12281,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Peluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12399,581 +12399,714 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on 1 DSMART algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Philip Malone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budiman Minasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sols du site de Pleine-Fougères: leurs caractéristiques, leur organisation, Ieurs stocks de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 3D mapping for soil organic carbon assessment in a rural landscape</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Seasonal soil salinity monitoring in oasis ecosystems by EM conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaiel Berkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Soil Assessments and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2012, 978-0-415-62155-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209145v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal soil salinity monitoring in oasis ecosystems by EM conductivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">High resolution 3D mapping for soil organic carbon assessment in a rural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Soil Assessments and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2012, 978-0-415-62155-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209146v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Agriculture de précision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture de Précision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.43-58, 2007, update sciences &amp; technologies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02824343v1</w:t>
+                <w:t xml:space="preserve">hal-02933820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des méthodes géophysiques à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13019,403 +13152,341 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture de Précision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.43-58, 2007, update sciences &amp; technologies</w:t>
+              <w:t xml:space="preserve"> Agriculture de précision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Update Sciences and Technologies, 978-2-7592-0019-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933820v1</w:t>
+                <w:t xml:space="preserve">hal-02824343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols du site de Pleine-Fougères: leurs caractéristiques, leur organisation, Ieurs stocks de carbone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intérêt de la géophysique de subsurface et de la télédétection multispectrale pour la cartographie des sols et le suivi de leur fonctionnement hydrique à l’échelle intraparcellaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-01461111v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'environnement. Université Paris VI - Pierre et Marie Curie, 2003. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05599980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...30 lines deleted...]
-      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la géophysique de subsurface et de la télédétection multispectrale pour la cartographie des sols et le suivi de leur fonctionnement hydrique à l'échelle intraparcellaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02834136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId331"/>
+      <w:footerReference w:type="default" r:id="rId332"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13562,51 +13633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05569492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2026.e01076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukarkar Fatiha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkal Ismaiel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07660-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zayani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117513" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Soltani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117175" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Gu&#233;ro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2024.16769" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambouta Karimou Harouna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Gado Fanna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2024.1512077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moussa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12851" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04185945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09670335231193113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174264" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190037v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00704" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6010004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zarai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Montoroi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachicha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40333-022-0052-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarai Besma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montoroi Jean Pierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachicha Mohamed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-06557-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107211" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Moussa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2021.26719" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Philip Malone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/SOIL-6-371-2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00342" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Moussa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam Boukary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203399" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182274v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104690" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Br&#233;ger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dubois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12725" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dan Lamso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3853-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili Bargaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113907" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.104345" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomaou Dan Lamso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos Moreira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12420" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.02.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaiel Berkal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Idder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Idder" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Djili" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21506/j.ponte.2017.9.32" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-241-2016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00480-16" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461122v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Soubeiga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.07.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13305" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8S98H3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011120v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brillante" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.052" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9HVHVH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209140v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.05.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58Q570FG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soubega" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moussa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.01.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCR1HW69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Rouxel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane G. Chiri&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0076" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110481v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benderitter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001581" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z4Q14Z20-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benderitter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678464v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panissod" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677194v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673057v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00959395v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorigny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Albouy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281103v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Marques Perez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Emilio Herranz-Luque" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066058v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Merlet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scriban" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285648v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chabrillat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Milewski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189594v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wetterlind" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kobina Mensah Biney" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina-Salazar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485788v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05518804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281203v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeideh Maleki-Najafabadi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285601v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285538v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Adamu Abubakar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Aichi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512740v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoob Karami" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-168" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085278v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826983v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189544v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836144v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zribi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ayari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kassouk" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883957" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189593v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160637v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160645v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729181v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729127v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghazavi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729804v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761970v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764227v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758806v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761184v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761526v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houl&#232;s" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Machet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759264v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769932v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771646v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768885v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235053v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02362155v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209146v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoullaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933820v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461111v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834136v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281103v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zayani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Marques Perez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Emilio Herranz-Luque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Merlet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scriban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chabrillat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Milewski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811651v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wetterlind" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kobina Mensah Biney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina-Salazar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05569492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2026.e01076" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukarkar Fatiha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkal Ismaiel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07660-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117513" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Soltani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117175" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Gu&#233;ro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2024.16769" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambouta Karimou Harouna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Gado Fanna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2024.1512077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merlet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moussa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12851" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04185945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09670335231193113" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00704" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174264" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6010004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zarai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Montoroi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachicha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40333-022-0052-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160523v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107211" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318702v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Moussa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2021.26719" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318283v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarai Besma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montoroi Jean Pierre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachicha Mohamed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-06557-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00342" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Moussa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam Boukary" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203399" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104690" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Philip Malone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/SOIL-6-371-2020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dan Lamso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3853-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283023v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili Bargaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113907" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichelin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.104345" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280194v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962148v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Br&#233;ger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dubois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12725" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomaou Dan Lamso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos Moreira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12420" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.02.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483729v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaiel Berkal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Idder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Idder" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Djili" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21506/j.ponte.2017.9.32" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400496v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00480-16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Soubeiga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.07.024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686648v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-241-2016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8S98H3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011120v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brillante" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.052" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9HVHVH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209247v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13305" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209140v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.05.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58Q570FG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849168v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soubega" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moussa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.01.017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCR1HW69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001294v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Rouxel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane G. Chiri&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0076" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benderitter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001581" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z4Q14Z20-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676664v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benderitter" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678464v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panissod" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677194v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673057v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00959395v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorigny" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Albouy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeideh Maleki-Najafabadi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285601v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285538v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Adamu Abubakar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Aichi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085278v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826983v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512740v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoob Karami" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-168" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189544v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836144v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zribi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ayari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kassouk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883957" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189593v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160637v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160645v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729181v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729127v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghazavi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729804v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761970v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764227v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758806v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761184v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761526v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houl&#232;s" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Machet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759264v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769932v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771646v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768885v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05518804v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235053v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02362155v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461111v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209146v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933820v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoullaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05599980v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834136v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>