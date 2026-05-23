--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,12104 +66,12774 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupe d’experts Cartographie Numérique des Sols” du Consortium d’expertise scientifique (CES) Végétation, Sols &amp; Agrosystèmes de Theia</w:t>
+                <w:t xml:space="preserve">Insights into the dynamics of soil organic carbon stocks in vineyards - A review article</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+                <w:t xml:space="preserve">Mukkaram Ejaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+                <w:t xml:space="preserve">Natalia Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bialkowski</w:t>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+                <w:t xml:space="preserve">Carral Gonzalez Pillar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Briottet</w:t>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du pôle THEIA de l'IR Data Terra</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 409, pp.110528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2026.110528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571009v1</w:t>
+                <w:t xml:space="preserve">hal-05627539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the potential of Sentinel-2 data to assess the coarse fragment cover of the soil surface within a Spanish vineyard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping and quantifying carbon stock in soil and tree biomass in a heterogeneous urban-rural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+                <w:t xml:space="preserve">Julien Amelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria José Marques Perez</w:t>
+                <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+                <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Emilio Herranz-Luque</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EUROSOIL 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05281103v1</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 45 (Juin 2026), pp.e01076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2026.e01076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of incorporating soil moisture and roughness as co-variables to improve soil organic carbon content prediction from hyperspectral data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decomposition rates of Tea Bags in two agricultural systems under the climatic conditions of the Algerian Sahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boukarkar Fatiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berkal Ismaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd EnMAP User Workshop 2025 – From Hyperspectral Data to Environmental Understanding</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05066058v1</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-025-07660-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral models learn the context, not the soil: rethinking soc prediction from lab to drone measurements under field conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mapping soil carbon content in two contrasting pedoclimatic regions using a deep learning approach with remote sensing imagery and laboratory spectral datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Milewski</w:t>
+                <w:t xml:space="preserve">Zeineb Kassouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII EUROSOIL 2025</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 462, pp.117513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285648v1</w:t>
+                <w:t xml:space="preserve">hal-05290570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of soil management practices in Vineyards using Sentinel-2: Challenges in enhancing soil organic carbon content prediction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Using near-infrared spectroscopy to estimate soil water retention curves with the van Genuchten model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERRAenVision 4, Nature-based solutions to facilitate the transitions for living within the planetary boundaries.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04811651v1</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 454, pp.117175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining time-series of Sentinel-1 and Sentinel-2 for soil organic carbon estimation and mapping. Application to agricultural soils of a catchment area in Brittany, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Salt and water dynamics of irrigated vertisols cultivated with fodder crop of Echinochloa stagnina in Niger River valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadji Guéro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04352914v1</w:t>
+              <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, BA90CB372638, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/AJAR2024.16769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic Fertilizer Application and Saline Water Irrigation in Semi-Arid Region: Effect on Onion (&amp;lt;i&amp;gt;Allium cepa&amp;lt;/i&amp;gt; L.) Crops Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Arrouays</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambouta Karimou Harouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Gado Fanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadji Guéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03982466v1</w:t>
+              <w:t xml:space="preserve">Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1404 - 1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/as.2024.1512077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving SOC content from space at the detailed scales of small regions: purposes and first results of the EJP-STEROPES project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Urbina-Salazar</w:t>
+                <w:t xml:space="preserve">Apport de la télédétection multi-temporelle à l’identification de zones potentiellement salées dans les périmètres irrigués du Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Planet ESA2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04189594v1</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.103-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National scale test of a soil structural stability measurement by image analysis via a mobile phone application (Slakes)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">End‐user‐oriented pedotransfer functions to estimate soil bulk density and available water capacity at horizon and profile scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. World Congress of Soil Science</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04222723v1</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.270-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Detecting the temporal trend of cultivated soil organic carbon content using visible near infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Kassouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Lili-Chabaane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04223422v1</w:t>
+              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09670335231193113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of SLAKES, a new smartphone technology for measuring aggregate stability: a case study in silty loam soils with contrasted managements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
+                <w:t xml:space="preserve">Using Machine-Learning Algorithms to Predict Soil Organic Carbon Content from Combined Remote Sensing Imagery and Laboratory Vis-NIR Spectral Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Kassouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedometrics Webinar 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04223437v1</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Remote Sensing, 15 (17), pp.4264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15174264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">The accuracy of soil information influences assessment of soil ecosystem services in Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Selim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01209275v1</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.e00704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape-scale modelling of soil carbon dynamics under land use and climate change</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Theia “Digital Soil Mapping” Scientific Expertise Centre of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bialkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01209224v1</w:t>
+              <w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.4-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal modeling of soil erosion and soil carbon content at the landscape scale in the context of global change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Monitoring and Modeling of Saline-Sodic Vertisol Reclamation by Echinochloa stagnina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadji Guero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2012 - Soil Science For The Benefit of Mankind and Environment</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01209222v1</w:t>
+              <w:t xml:space="preserve">Soil Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/soilsystems6010004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Integrating multiple electromagnetic data to map spatiotemporal variability of soil salinity in Kairouan region, Central Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Zarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Montoroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01209223v1</w:t>
+              <w:t xml:space="preserve">Journal of Arid Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.186-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40333-022-0052-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application conjointe de méthodes de datation isotopique et de modélisation distribuée pour estimer les taux d’érosion des sols</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Soil salinization monitoring method evolution at various spatial and temporal scales in arid context: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarai Besma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montoroi Jean Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachicha Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01209225v1</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-021-06557-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On line soil science course : a tool for professional certification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Assessment of six soil ecosystem services by coupling simulation modelling and field measurement of soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01485788v1</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.107211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of electromagnetic treatment of treated wastewater on soil and drainage water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.177-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2021.26719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on the Disaggregation and Harmonisation of Soil Map Units Through Resampled Classification Trees (DSMART) algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Philip Malone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.371-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/SOIL-6-371-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping soil properties at multiple depths from disaggregated legacy soil maps in the Brittany region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.e00342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil Salinity Assessment in Irrigated Paddy Fields of the Niger Valley Using a Four-Year Time Series of Sentinel-2 Satellite Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issaka Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issifou Adam Boukary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (20), pp.3399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12203399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micro- and macrostructure changes of soil under irrigation with electromagnetically treated water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.104690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2020.104690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A near infrared index to assess effects of soil texture and organic carbon content on soil water content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bréger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (1), pp.151-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping soil organic carbon stock change by soil monitoring and digital soil mapping at the landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echinochloa stagnina improves soil structure and phytodesalinization of irrigated saline sodic Vertisols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dan Lamso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 434 (1-2), pp.413-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3853-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of digital maps derived from spatial disaggregation of legacy soil maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P.A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 356, pp.113907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relevance of a near infrared spectral index for assessing tillage and fertilization effects on soil water retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194 (104345), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2019.104345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echinochloa stagnina improves soil structure and phytodesalinization of irrigated saline sodic Vertisols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadji Guero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomaou Dan Lamso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High‐resolution mapping of soil phosphorus concentration in agricultural landscapes with readily available or detailed survey data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Matos Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (3), pp.281-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tillage and fertilization practices affect soil aggregate stability in a Humic Cambisol of Northwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis A. Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 170, pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2017.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INVENTORY OF THE ALGERIAN SAHARA SOILS. SPATIAL DATABASE MANAGEMENT IN ORDER TO HELP MAKING DECISION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaiel Berkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Idder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Idder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Djili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PONTE International Scientific Researchs Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21506/j.ponte.2017.9.32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggressiveness Changes in Populations of Didymella pinodes over Winter and Spring Pea Cropping Seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (14), pp.4330 - 4339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00480-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phytodesalinization of irrigated saline Vertisols in the Niger Valley by Echinochloa stagnina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadji Guero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Soubeiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 177, pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2016.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonstationarity of the electrical resistivity and soil moisture relationship in a heterogeneous soil system: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issifou Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.241-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-2-241-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model-based evaluation of impact of soil redistribution on soil organic carbon stocks in a temperate hedgerow landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (11), pp.1536-1549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape-scale modelling of erosion processes and soil carbon dynamics under land-use and climate change in agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (4), pp.780 - 791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonal monitoring of soil salinity by electromagnetic conductivity in irrigated sandy soils from a Saharan oasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaiel Berkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Djili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (8), pp.769-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/SR13305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High resolution 3D mapping of soil organic carbon in a heterogeneous agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex B. Mcbratney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 213, pp.296-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring soil volume wetness in heterogeneous soils by electrical resistivity. A field-based pedotransfer function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Brillante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 516, pp.56-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.01.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining 137Cs measurements and a spatially distributed erosion model to assess soil redistribution in a hedgerow landscape in northwestern France (1960–2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital assessment of soil-salinity dynamics after a major flood in the Niger River valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issifou Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadji Guero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 207, pp.193-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detecting soil salinity changes in irrigated Vertisols by electrical resistivity prospection during a desalinisation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soubega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2012.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Determination of Hydrodynamic Properties of Weathered Granite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtane G. Chirié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (3), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2011.0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial and temporal monitoring of soil water content with an irrigated corn crop cover using surface electrical resistivity tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002WR001581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial and temporal monitoring of soil water content with an irrigated corn crop cover using surface electrical resistivity tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39 (5), pp.SBH1-SBH14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of variations in soil electrical resistivity for assessing the volume affected by plant water uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Panissod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 7, pp.229-237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en évidence par résistivité électrique des écoulements préférentiels et de l'assèchement par le maïs d'un CALCISOL de Beauce irrigué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 332, pp.29-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the effectiveness of 2D electrical inversion results: an agricultural case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Panissod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49, pp.570-576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du toit de la nappe de Beauce à Villamblain par résistivité électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pangea infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31/32, pp.36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00959395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and quantifying carbon stock in soil and tree biomass in a heterogeneous urban-rural landscape</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le groupe d’experts Cartographie Numérique des Sols” du Consortium d’expertise scientifique (CES) Végétation, Sols &amp; Agrosystèmes de Theia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bialkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05569492v1</w:t>
+              <w:t xml:space="preserve">Assemblée générale du pôle THEIA de l'IR Data Terra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Villefranche-sur-mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition rates of Tea Bags in two agricultural systems under the climatic conditions of the Algerian Sahara</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Soil organic carbon dynamics under land-use and management scenarios in a metropolitan urban–rural territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Amelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leproust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05147637v1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-13707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil carbon content in two contrasting pedoclimatic regions using a deep learning approach with remote sensing imagery and laboratory spectral datasets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Improved mapping of dynamic soil properties by comparing date-specific vs. temporal mosaicking strategies on bare agricultural soils using Sentinel-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhtar Abubakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Aïchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05290570v1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. pp.EGU26-10255, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-10255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using near-infrared spectroscopy to estimate soil water retention curves with the van Genuchten model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Assessment of Reflectance Metrics and PLSR Modeling for Soil Organic Matter Prediction Using VIS–NIR–SWIR Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Carral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Emilio Herranz-Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Almendros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05057880v1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-21912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt and water dynamics of irrigated vertisols cultivated with fodder crop of Echinochloa stagnina in Niger River valley</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluating the potential of Sentinel-2 data to assess the coarse fragment cover of the soil surface within a Spanish vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Marques Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Emilio Herranz-Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04745736v1</w:t>
+              <w:t xml:space="preserve">7. EUROSOIL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sevilla, Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Fertilizer Application and Saline Water Irrigation in Semi-Arid Region: Effect on Onion (&amp;lt;i&amp;gt;Allium cepa&amp;lt;/i&amp;gt; L.) Crops Production</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Assessing the impact of incorporating soil moisture and roughness as co-variables to improve soil organic carbon content prediction from hyperspectral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Scriban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04829225v1</w:t>
+              <w:t xml:space="preserve">2nd EnMAP User Workshop 2025 – From Hyperspectral Data to Environmental Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la télédétection multi-temporelle à l’identification de zones potentiellement salées dans les périmètres irrigués du Niger</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Spectral models learn the context, not the soil: rethinking soc prediction from lab to drone measurements under field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chabrillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Milewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04748840v1</w:t>
+              <w:t xml:space="preserve">VII EUROSOIL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Seville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End‐user‐oriented pedotransfer functions to estimate soil bulk density and available water capacity at horizon and profile scales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Assessment of soil management practices in Vineyards using Sentinel-2: Challenges in enhancing soil organic carbon content prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Rémy</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04047817v1</w:t>
+              <w:t xml:space="preserve">TERRAenVision 4, Nature-based solutions to facilitate the transitions for living within the planetary boundaries.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Valencia, Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the temporal trend of cultivated soil organic carbon content using visible near infrared spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Combining time-series of Sentinel-1 and Sentinel-2 for soil organic carbon estimation and mapping. Application to agricultural soils of a catchment area in Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zohra Lili-Chabaane</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Bardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04185945v1</w:t>
+              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The accuracy of soil information influences assessment of soil ecosystem services in Brittany, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sameh Selim</w:t>
+                <w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bialkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04190037v1</w:t>
+              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Orléans, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Machine-Learning Algorithms to Predict Soil Organic Carbon Content from Combined Remote Sensing Imagery and Laboratory Vis-NIR Spectral Datasets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+                <w:t xml:space="preserve">Retrieving SOC content from space at the detailed scales of small regions: purposes and first results of the EJP-STEROPES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Wetterlind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luboš Borůvka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Kobina Mensah Biney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Urbina-Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04283669v1</w:t>
+              <w:t xml:space="preserve">Living Planet ESA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Theia “Digital Soil Mapping” Scientific Expertise Centre of France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+                <w:t xml:space="preserve">National scale test of a soil structural stability measurement by image analysis via a mobile phone application (Slakes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03807808v1</w:t>
+              <w:t xml:space="preserve">22. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and Modeling of Saline-Sodic Vertisol Reclamation by Echinochloa stagnina</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of SLAKES, a new smartphone technology for measuring aggregate stability: a case study in silty loam soils with contrasted managements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Peluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Systems</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03601896v1</w:t>
+              <w:t xml:space="preserve">Pedometrics Webinar 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating multiple electromagnetic data to map spatiotemporal variability of soil salinity in Kairouan region, Central Tunisia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Land</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03763655v1</w:t>
+              <w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of six soil ecosystem services by coupling simulation modelling and field measurement of soil properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03160523v1</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electromagnetic treatment of treated wastewater on soil and drainage water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Landscape-scale modelling of soil carbon dynamics under land use and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hachicha</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03318702v1</w:t>
+              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. , Geophysical Research Abstracts, 2013, Geophysical Research Abstracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil salinization monitoring method evolution at various spatial and temporal scales in arid context: a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal modeling of soil erosion and soil carbon content at the landscape scale in the context of global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hachicha Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03318283v1</w:t>
+              <w:t xml:space="preserve">Eurosoil 2012 - Soil Science For The Benefit of Mankind and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil properties at multiple depths from disaggregated legacy soil maps in the Brittany region, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex B Mcbratney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02961668v1</w:t>
+              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Salinity Assessment in Irrigated Paddy Fields of the Niger Valley Using a Four-Year Time Series of Sentinel-2 Satellite Images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Application conjointe de méthodes de datation isotopique et de modélisation distribuée pour estimer les taux d’érosion des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03182088v1</w:t>
+              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- and macrostructure changes of soil under irrigation with electromagnetically treated water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On line soil science course : a tool for professional certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3617 lines deleted...]
-                <w:t xml:space="preserve">insu-00959395v1</w:t>
+              <w:t xml:space="preserve">Eurosoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Freiburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of soil management practices using Sentinel-1 time series: the challenges raised by the diversified management sequences in vineyards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Site dominance and the role of soil organic matter and clays in controlling plant-available water in Mediterranean perennial cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Emilio Herranz-Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayfa Zayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ruiz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EUROSOIL 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281203v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de services écosystémiques des sols agricoles en réponse à des changements du climat et des modes de gestion des terres</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Detection of soil management practices using Sentinel-1 time series: the challenges raised by the diversified management sequences in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeideh Maleki-Najafabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">7. EUROSOIL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Eespanola de la Cienca del Suelo; European Confederation of Soil Science Societies; Sociedade Portuguesa das Ciencias do solo, Sep 2025, Sevilla, Spain. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570267v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the prediction of soil organic carbon content using field-acquired hyperspectral data by accounting for soil moisture and surface roughness</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Évolution de services écosystémiques des sols agricoles en réponse à des changements du climat et des modes de gestion des terres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arthur Scriban</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII EUROSOIL 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedad Espanola de la Ciencia del Suelo (SECS); Sociedade Portuguesa das Ciencias do Solo; European Confederation of Soil Science Societies (ECSSS), Sep 2025, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Journées d'Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285601v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial prediction of soil properties using Sentinel-2 temporal mosaics of non-vegetated soils in a semi-arid region: A comparative evaluation of Google Earth Engine and THEIA platforms in Sminja</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Improving the prediction of soil organic carbon content using field-acquired hyperspectral data by accounting for soil moisture and surface roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Scriban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII EUROSOIL 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedad Espanola de la Ciencia del Suelo (SECS); Sociedade Portuguesa das Ciencias do Solo; European Confederation of Soil Science Societies (ECSSS), Sep 2025, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285538v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet de formation francophone en télédétection et cartographie des sols par modélisation statistique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+                <w:t xml:space="preserve">Spatial prediction of soil properties using Sentinel-2 temporal mosaics of non-vegetated soils in a semi-arid region: A comparative evaluation of Google Earth Engine and THEIA platforms in Sminja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Aichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IGCS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OPenIG; UMR LISAH, Apr 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">VII EUROSOIL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Espanola de la Ciencia del Suelo (SECS); Sociedade Portuguesa das Ciencias do Solo; European Confederation of Soil Science Societies (ECSSS), Sep 2025, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558685v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la teneur en CO du sol par combinaison des séries temporelles Sentinel-2 et Sentinel-1 et des spectres de laboratoire Vis-NIR - Application à un site d'étude en Bretagne (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mapping soil organic carbon content in two contrasted pedoclimatic regions by combining time series of Sentinel-2 and Sentinel-1 with Vis-NIR laboratory spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Kassouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque du Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection, May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">ESA Symposium on Earth Observation for Soil Protection and Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA-ESRIN, Mar 2024, Frascati (Rome), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085278v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling soil moisture in remote sensing: perspectives from the STEROPES project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A frequency-domain model to predict surface soil moisture, root zone soil moisture and aquifer recharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoob Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amen Al-Yaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJP Soil Webinar Soil Sensing – handling soil moisture in proximal and remote sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826983v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil organic carbon content in two contrasted pedoclimatic regions by combining time series of Sentinel-2 and Sentinel-1 with Vis-NIR laboratory spectra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zeineb Kassouk</w:t>
+                <w:t xml:space="preserve">Un projet de formation francophone en télédétection et cartographie des sols par modélisation statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bialkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Symposium on Earth Observation for Soil Protection and Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA-ESRIN, Mar 2024, Frascati (Rome), Italy</w:t>
+              <w:t xml:space="preserve">Séminaire IGCS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPenIG; UMR LISAH, Apr 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811883v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency-domain model to predict surface soil moisture, root zone soil moisture and aquifer recharge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cartographie de la teneur en CO du sol par combinaison des séries temporelles Sentinel-2 et Sentinel-1 et des spectres de laboratoire Vis-NIR - Application à un site d'étude en Bretagne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9. Colloque du Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection, May 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512740v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving SOC content from space at fine scales: the STEROPES project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Handling soil moisture in remote sensing: perspectives from the STEROPES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Wetterlind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diego Urbina-Salazar</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Nino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Science Days 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EJP SOIL / University of Latvia, Jun 2023, Riga (Latvia), Latvia. https://ejpsoil.eu/fileadmin/projects/ejpsoil/Science_Days/ASD_and_GM_2023/Book_of_abstracts/ASD_2023_Book_of_Abstracts_FULL_Update22062320.pdf</w:t>
+              <w:t xml:space="preserve">EJP Soil Webinar Soil Sensing – handling soil moisture in proximal and remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJP-SOIL / SLU, Nov 2024, Skara, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189544v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of C-Band Sentinel-1 Data for Estimating Soil Moisture and Surface Roughness in a Watershed in Western France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Kassouk</w:t>
+                <w:t xml:space="preserve">Retrieving SOC content from space at fine scales: the STEROPES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Wetterlind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luboš Borůvka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Kobina Mensah Biney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Urbina-Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Science Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJP SOIL / University of Latvia, Jun 2023, Riga (Latvia), Latvia. https://ejpsoil.eu/fileadmin/projects/ejpsoil/Science_Days/ASD_and_GM_2023/Book_of_abstracts/ASD_2023_Book_of_Abstracts_FULL_Update22062320.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836144v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving SOC content from space at the detailed scales of small regions: purposes and first results of the EJP-STEROPES project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Urbina-Salazar</w:t>
+                <w:t xml:space="preserve">Potential of C-Band Sentinel-1 Data for Estimating Soil Moisture and Surface Roughness in a Watershed in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Kassouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Science Days 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2022, Kuala Lumpur, Malaysia. pp.6104-6107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189593v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Morvan</w:t>
+                <w:t xml:space="preserve">Retrieving SOC content from space at the detailed scales of small regions: purposes and first results of the EJP-STEROPES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Wetterlind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luboš Borůvka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Kobina Mensah Biney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Urbina-Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
+              <w:t xml:space="preserve">Annual Science Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJP SOIL/ Univ. Palermo, Jun 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223430v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Peluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne (Online), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Slake mobile app at the local scale to explore the spatial variability of soil structural stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633961v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does digital soil information source affect soil ecosystem services assessment?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Testing the Slake mobile app at the local scale to explore the spatial variability of soil structural stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-17159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160637v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation at regional scale of soil property maps derived from spatial disaggregation of large scale legacy soil maps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">How does digital soil information source affect soil ecosystem services assessment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EGU 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160645v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape patterns and soil organic carbon stocks in agricultural bocage landscapes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Validation at regional scale of soil property maps derived from spatial disaggregation of large scale legacy soil maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209237v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Landscape patterns and soil organic carbon stocks in agricultural bocage landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t>
+              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190055v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedometrics 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t>
+              <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744647v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des TCSL sur la circulation de l'eau</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex B Mcbratney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum AGROFUTUR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Pontivy (FR), France</w:t>
+              <w:t xml:space="preserve">Pedometrics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729181v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical resistivity tomography monitoring of water deficit along pedological toposequence related to hedgerow.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effet des TCSL sur la circulation de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zahra Thomas</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSOIL 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">Forum AGROFUTUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Pontivy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729127v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil electrical resistivity to characterize 3D soil organization with a complex agricultural landscape.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Electrical resistivity tomography monitoring of water deficit along pedological toposequence related to hedgerow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghazavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">EUROSOIL 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729804v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsaturated soil water movement monitoring using electrical imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Soil electrical resistivity to characterize 3D soil organization with a complex agricultural landscape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. King</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761970v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la méthode électrique multiélectrode pour le suivi spatial et temporel du profil hydrique du sol. Une application en Beauce sous culture de maïs irriguée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Unsaturated soil water movement monitoring using electrical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Orléans, France</w:t>
+              <w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764227v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision irrigation management: use of microtopography and electric tomography for the study of water penetration in the soil following sprinkler irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European conference on precision agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELEM08 : spatial and temporal monitoring of soil water flow and drying induced by corn roots using electrical resistivity tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la méthode électrique multiélectrode pour le suivi spatial et temporel du profil hydrique du sol. Une application en Beauce sous culture de maïs irriguée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Meeting environmental and engineering geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">3. Colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761184v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a field experiment for assessing soil and crop spatial variability and defining site-specific management strategies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ELEM08 : spatial and temporal monitoring of soil water flow and drying induced by corn roots using electrical resistivity tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. ECPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7. Meeting environmental and engineering geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761526v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision irrigation management: determination of water flow direction and corn roots induced drying using electrical resistivity measurements</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Designing a field experiment for assessing soil and crop spatial variability and defining site-specific management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Houlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European conference on precision agriculture</w:t>
+              <w:t xml:space="preserve">3. ECPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759264v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du toit de la nappe de Beauce à Villamblain par résistivité électrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Precision irrigation management: determination of water flow direction and corn roots induced drying using electrical resistivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Albouy</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. colloque GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Orléans, France</w:t>
+              <w:t xml:space="preserve">3. European conference on precision agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769932v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie géophysique des sols et des formations superficielles. Cas de la forêt de Fréteval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Etude du toit de la nappe de Beauce à Villamblain par résistivité électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771646v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cartographie géophysique des sols et des formations superficielles. Cas de la forêt de Fréteval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Panissod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartographie géophysique des sols et des formations superficielles. Cas du &amp;quot;Grison&amp;quot; en forêt de Fréteval (Loir et Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Panissod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Bondy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12173,91 +12843,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude spatialisée du fonctionnement du sol en appui à l’évaluation de sa qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des sols. Université de Rennes, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05518804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12267,1226 +12937,1226 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Peluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on 1 DSMART algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Philip Malone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budiman Minasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High resolution 3D mapping for soil organic carbon assessment in a rural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Soil Assessments and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, 2012, 978-0-415-62155-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonal soil salinity monitoring in oasis ecosystems by EM conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaiel Berkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Soil Assessments and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, 2012, 978-0-415-62155-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Agriculture de précision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Update Sciences and Technologies, 978-2-7592-0019-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture de Précision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.43-58, 2007, update sciences &amp; technologies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des méthodes géophysiques à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Guérif, Dominique King. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture de précision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Versailles : Editions Quae, pp.59-77, 2007, Update sciences &amp; technologies, ISSN 1773-7923</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00718343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols du site de Pleine-Fougères: leurs caractéristiques, leur organisation, Ieurs stocks de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461111v1</w:t>
-              </w:r>
-[...625 lines deleted...]
-                <w:t xml:space="preserve">hal-02824343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la géophysique de subsurface et de la télédétection multispectrale pour la cartographie des sols et le suivi de leur fonctionnement hydrique à l’échelle intraparcellaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Intérêt de la géophysique de subsurface et de la télédétection multispectrale pour la cartographie des sols et le suivi de leur fonctionnement hydrique à l'échelle intraparcellaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'environnement. Université Paris VI - Pierre et Marie Curie, 2003. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2003. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-05599980v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02834136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la géophysique de subsurface et de la télédétection multispectrale pour la cartographie des sols et le suivi de leur fonctionnement hydrique à l'échelle intraparcellaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Intérêt de la géophysique de subsurface et de la télédétection multispectrale pour la cartographie des sols et le suivi de leur fonctionnement hydrique à l’échelle intraparcellaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2003. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+              <w:t xml:space="preserve">Sciences de l'environnement. Université Paris VI - Pierre et Marie Curie, 2003. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02834136v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05599980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId332"/>
+      <w:footerReference w:type="default" r:id="rId352"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13633,51 +14303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281103v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zayani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Marques Perez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Emilio Herranz-Luque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Merlet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scriban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chabrillat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Milewski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811651v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wetterlind" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kobina Mensah Biney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina-Salazar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05569492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2026.e01076" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukarkar Fatiha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkal Ismaiel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07660-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117513" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Soltani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117175" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Gu&#233;ro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2024.16769" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambouta Karimou Harouna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Gado Fanna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2024.1512077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merlet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moussa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12851" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04185945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09670335231193113" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00704" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174264" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6010004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zarai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Montoroi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachicha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40333-022-0052-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160523v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107211" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318702v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Moussa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2021.26719" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318283v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarai Besma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montoroi Jean Pierre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachicha Mohamed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-06557-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00342" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Moussa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam Boukary" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203399" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104690" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Philip Malone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/SOIL-6-371-2020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dan Lamso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3853-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283023v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili Bargaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113907" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichelin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.104345" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280194v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962148v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Br&#233;ger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dubois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12725" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomaou Dan Lamso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos Moreira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12420" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.02.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483729v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaiel Berkal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Idder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Idder" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Djili" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21506/j.ponte.2017.9.32" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400496v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00480-16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Soubeiga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.07.024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686648v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-241-2016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8S98H3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011120v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brillante" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.052" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9HVHVH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209247v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13305" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209140v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.05.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58Q570FG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849168v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soubega" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moussa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.01.017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCR1HW69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001294v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Rouxel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane G. Chiri&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0076" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benderitter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001581" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z4Q14Z20-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676664v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benderitter" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678464v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panissod" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677194v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673057v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00959395v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorigny" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Albouy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeideh Maleki-Najafabadi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285601v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285538v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Adamu Abubakar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Aichi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085278v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826983v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512740v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoob Karami" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-168" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189544v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836144v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zribi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ayari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kassouk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883957" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189593v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160637v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160645v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729181v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729127v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghazavi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729804v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761970v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764227v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758806v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761184v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761526v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houl&#232;s" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Machet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759264v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769932v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771646v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768885v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05518804v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235053v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02362155v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461111v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209146v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933820v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoullaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05599980v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834136v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukkaram Ejaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carral Gonzalez Pillar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110528" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05569492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2026.e01076" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukarkar Fatiha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkal Ismaiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07660-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290570v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zayani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117513" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Soltani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117175" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Gu&#233;ro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2024.16769" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambouta Karimou Harouna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Gado Fanna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2024.1512077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748840v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merlet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moussa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12851" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04185945v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09670335231193113" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174264" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00704" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6010004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zarai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Montoroi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachicha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40333-022-0052-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarai Besma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montoroi Jean Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachicha Mohamed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-06557-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107211" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Moussa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2021.26719" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Philip Malone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/SOIL-6-371-2020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00342" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182088v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Moussa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam Boukary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203399" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104690" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Br&#233;ger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dubois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12725" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083278v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dan Lamso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3853-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili Bargaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113907" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.104345" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomaou Dan Lamso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos Moreira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12420" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507700v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.02.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483729v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaiel Berkal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Idder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Idder" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Djili" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21506/j.ponte.2017.9.32" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00480-16" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Soubeiga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.07.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686648v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-241-2016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209247v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13305" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8S98H3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011120v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brillante" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.052" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9HVHVH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209140v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.05.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58Q570FG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849168v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soubega" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moussa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.01.017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCR1HW69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Rouxel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane G. Chiri&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0076" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110481v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benderitter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001581" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z4Q14Z20-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676664v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benderitter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678464v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panissod" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677194v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673057v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00959395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorigny" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Albouy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625532v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leproust" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-13707" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625534v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Abubakar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda A&#239;chi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10255" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625505v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Carral" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Emilio Herranz-Luque" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Almendros" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-21912" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281103v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Marques Perez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066058v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Merlet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scriban" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285648v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chabrillat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Milewski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811651v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352914v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189594v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wetterlind" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kobina Mensah Biney" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina-Salazar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485788v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625495v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ruiz-S&#225;nchez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20713" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281203v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeideh Maleki-Najafabadi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285601v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285538v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Adamu Abubakar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Aichi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811883v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512740v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoob Karami" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-168" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085278v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826983v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189544v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836144v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zribi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ayari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kassouk" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883957" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189593v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160637v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160645v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729181v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729127v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghazavi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729804v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761970v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758806v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764227v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761184v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761526v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houl&#232;s" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Machet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759264v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769932v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771646v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768885v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05518804v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235053v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02362155v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209146v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933820v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718343v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoullaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461111v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834136v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05599980v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>