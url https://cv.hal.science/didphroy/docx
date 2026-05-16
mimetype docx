--- v0 (2026-03-13)
+++ v1 (2026-05-16)
@@ -725,423 +725,419 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport combiné de deux algorithmes d’IA à l’optimisation des parcours d’apprentissage dans le projet Adaptiv'Math</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Conception d'un Système Tutoriel Intelligent (STI) basé sur les progrès d'apprentissage : des étapes formelles aux étapes d'expérimentations chez les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème colloque de la COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France. pp.855-868</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.20-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625573v1</w:t>
+                <w:t xml:space="preserve">hal-03293081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de la pensée informatique : de la formation des enseignant·e·s à la formation de tou·te·s les citoyen·ne·s</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’apport combiné de deux algorithmes d’IA à l’optimisation des parcours d’apprentissage dans le projet Adaptiv'Math</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH Wokshop 2019 - Apprentissage de la pensée informatique de la maternelle à l’Université : retours d’expériences et passage à l’échelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">47ème colloque de la COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France. pp.855-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145480v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poppy Ergo Jr : un kit robotique au coeur du dispositif Poppy Éducation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Roy</w:t>
+                <w:t xml:space="preserve">Apprentissage de la pensée informatique : de la formation des enseignant·e·s à la formation de tou·te·s les citoyen·ne·s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Banus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Blandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 7 2018 - DidaSTIC Colloque de didactique de l’informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse. pp.1-6</w:t>
+              <w:t xml:space="preserve">EIAH Wokshop 2019 - Apprentissage de la pensée informatique de la maternelle à l’Université : retours d’expériences et passage à l’échelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753111v2</w:t>
+                <w:t xml:space="preserve">hal-02145480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les kits pédagogiques Thymio et ErgoJr. Étude de cas lors d’une journée de formation pour un public adulte et novice en robotique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1156,540 +1152,557 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH'2019 - Atelier IHM pour l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poppy Education : un dispositif robotique open source pour l'enseignement de l'informatique et de la robotique</w:t>
+                <w:t xml:space="preserve">Poppy Ergo Jr : un kit robotique au coeur du dispositif Poppy Éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thibault Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirpoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2017 - Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.8</w:t>
+              <w:t xml:space="preserve">Didapro 7 2018 - DidaSTIC Colloque de didactique de l’informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517941v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753111v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When sharing computer science with everyone also helps avoiding digital prejudices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
+                <w:t xml:space="preserve">Poppy Education : un dispositif robotique open source pour l'enseignement de l'informatique et de la robotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Noirpoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Vaubourg</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCRATCH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">EIAH 2017 - Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154767v1</w:t>
+                <w:t xml:space="preserve">hal-01517941v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IniRobot : a pedagogical kit to initiate children to concepts of robotics and computer science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When sharing computer science with everyone also helps avoiding digital prejudices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Morgane Chevalier</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Yverdon-Les-Bains, Switzerland</w:t>
+              <w:t xml:space="preserve">SCRATCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144435v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Optimization of Teaching Sequences with Multi-Armed Bandits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IniRobot : a pedagogical kit to initiate children to concepts of robotics and computer science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Magnenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Riedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">RIE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Yverdon-Les-Bains, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016428v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Optimization and Personalization of Teaching Sequences</w:t>
               </w:r>
@@ -1777,50 +1790,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Online Optimization of Teaching Sequences with Multi-Armed Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Developmental Learning for Intelligent Tutoring Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1855,51 +1976,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICDL-Epirob - The Fourth Joint IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061195v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1909,301 +2030,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et évaluation de kits robotiques pédagogiques: Analyse écologique et expérimentale des utilisations de la robotique à l’école en termes de connaissances et de représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirpoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'EDMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et évaluation de kits robotiques pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirpoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque e-Fran, Territoires éducatifs d'innovation numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IniRobot et Poppy Éducation : deux kits robotiques libres pour l'enseignement de l'informatique et de la robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2219,73 +2340,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Didapro-Didastic 6e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et Personnalisation automatiques des parcours d’apprentissage dans les Systèmes Tutoriels Intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2327,51 +2448,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Beziers, France. Actes de la 9eme conférence des Technologies de l’Information et de la Communication pour l’Enseignement (TICE 2014)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2381,456 +2502,456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education numérique - Manuel Cycle 1 (3-4°) - Collection Décodage 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Sbaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education numérique - Manuel Cycle 2 (7-8°) - Collection Décodage 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education numérique - Manuel Cycle 2 (5-6°) - Collection Décodage 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Muser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Collection Décodage, Nathalie Jaccard (DGEO)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education numérique - Manuel Cycle 1 (1-2°) - Collection Décodage 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473075v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et numérique, Défis et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Viéville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137, 2020, Livre Blanc Inria N° 04</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051329v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2840,51 +2961,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet KidLearn : Vers une personnalisation motivante des parcours d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2926,332 +3047,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.51-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inirobot et Poppy Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livret pédagogique : Apprendre à programmer Poppy Ergo Jr en Snap!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Noirpoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IniRobot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3261,51 +3382,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved performances and motivation in intelligent tutoring systems: combining machine learning and learner choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3340,113 +3461,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kidlearn : optimisation et personnalisation des apprentissages dans les Systèmes Tutoriels Intelligents (STI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3456,51 +3577,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Performances and Motivation in Intelligent Tutoring Systems: Combining Machine Learning and Learner Choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3535,418 +3656,489 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Bordeaux Sud-Ouest. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique final du projet E-Fran PERSEVERONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Train</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Bordeaux. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalisation automatique des parcours d’apprentissage dans les Systèmes Tuteurs Intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inria Bordeaux Sud-Ouest. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144515v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage d'un robot pour la remédiation en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des parcours d’apprentissage à l’aide des technologies numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. CNAM, Paris, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">tel-01252695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation et personnalisation des parcours d'apprentissage à l'aide des technologies numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Education. Conservatoire national des arts et metiers - CNAM, 2015. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015CNAM1017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01252695v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01329193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4093,51 +4285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-11129-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465477v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Ceha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Law" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kuli&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00820-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila El-Hamamsy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chessel-Lazzarotto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bruno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Cahlikova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10355-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Atlan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blandeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145480v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753111v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desprez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Noirpoudre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Segonds" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caselli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517941v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Gerber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Magnenat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riedo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061195v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04473676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nicole" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Sbaraglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Muser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473075v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03051329v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giraudon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medsci-sites.inria.fr/education-et-numerique" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noirpoudre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demangeat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412928v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guitard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04433127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144515v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-11129-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465477v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Ceha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Law" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kuli&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00820-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila El-Hamamsy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chessel-Lazzarotto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bruno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Cahlikova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10355-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Atlan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blandeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desprez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753111v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Noirpoudre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Segonds" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caselli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517941v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Gerber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Magnenat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riedo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061195v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04473676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nicole" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Sbaraglia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Muser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473075v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03051329v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giraudon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medsci-sites.inria.fr/education-et-numerique" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noirpoudre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demangeat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guitard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04433127v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144515v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921444v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01329193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CNAM1017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>