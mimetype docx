--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -106,295 +106,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and malaria control: a call to urgent action from Africa’s frontlines</w:t>
+                <w:t xml:space="preserve">Dengue virus susceptibility in Aedes aegypti linked to natural cytochrome P450 promoter variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Caminade</w:t>
+                <w:t xml:space="preserve">Sarah H Merkling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Ayala</w:t>
+                <w:t xml:space="preserve">Elodie Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud de Chevigny</w:t>
+                <w:t xml:space="preserve">Anna B Crist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Ngou</w:t>
+                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Tchouatieu</w:t>
+                <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, pp.179. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.7468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-025-05431-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-62693-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199091v1</w:t>
+                <w:t xml:space="preserve">pasteur-05212693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal Inversions and Their Potential Impact on the Evolution of Arboviral Vector Aedes aegypti</w:t>
+                <w:t xml:space="preserve">Molecular detection of Ehrlichia ruminantium in ticks from ruminants during the 2021 Rift Valley fever outbreak in Mananjary, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiangtao Liang</w:t>
+                <w:t xml:space="preserve">Mamitina Alain Noah Rabenandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah Rose</w:t>
+                <w:t xml:space="preserve">Azimdine Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Brusentsov</w:t>
+                <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varvara Lukyanchikova</w:t>
+                <w:t xml:space="preserve">Valérie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitriy Karagodin</w:t>
+                <w:t xml:space="preserve">Aina Nirina Harimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (7), pp.evaf118. </w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 124 (8), pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evaf118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00436-025-08508-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199094v1</w:t>
+                <w:t xml:space="preserve">pasteur-05315634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From macro to micro: De novo genomes of Aedes mosquitoes enable comparative genomics among close and distant relatives</w:t>
               </w:r>
@@ -508,295 +508,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dengue virus susceptibility in Aedes aegypti linked to natural cytochrome P450 promoter variants</w:t>
+                <w:t xml:space="preserve">Climate change and malaria control: a call to urgent action from Africa’s frontlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah H Merkling</w:t>
+                <w:t xml:space="preserve">Cyril Caminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Couderc</w:t>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna B Crist</w:t>
+                <w:t xml:space="preserve">Thibaud de Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
+                <w:t xml:space="preserve">Olivia Ngou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josquin Daron</w:t>
+                <w:t xml:space="preserve">André Tchouatieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.7468. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-62693-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-025-05431-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05212693v1</w:t>
+                <w:t xml:space="preserve">hal-05199091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular detection of Ehrlichia ruminantium in ticks from ruminants during the 2021 Rift Valley fever outbreak in Mananjary, Madagascar</w:t>
+                <w:t xml:space="preserve">Chromosomal Inversions and Their Potential Impact on the Evolution of Arboviral Vector Aedes aegypti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamitina Alain Noah Rabenandrasana</w:t>
+                <w:t xml:space="preserve">Jiangtao Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimdine Habib</w:t>
+                <w:t xml:space="preserve">Noah Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
+                <w:t xml:space="preserve">Ilya Brusentsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Rodrigues</w:t>
+                <w:t xml:space="preserve">Varvara Lukyanchikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aina Nirina Harimanana</w:t>
+                <w:t xml:space="preserve">Dmitriy Karagodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 124 (8), pp.96. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (7), pp.evaf118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-025-08508-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaf118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05315634v1</w:t>
+                <w:t xml:space="preserve">hal-05199094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and challenges for plague vector control in Madagascar</w:t>
               </w:r>
@@ -910,965 +910,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive variation and strain-specificity in dengue virus susceptibility among African Aedes aegypti populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A chromosomal reference genome sequence for the malaria mosquito, Anopheles nili, Theobald, 1904</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Henrion-Lacritick</w:t>
+                <w:t xml:space="preserve">Sandrine Eveline Nsango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Lecuyer</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Agbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jiolle</w:t>
+                <w:t xml:space="preserve">Harriet Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Paupy</w:t>
+                <w:t xml:space="preserve">Haynes Heaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (3), pp.e0011862. </w:t>
+              <w:t xml:space="preserve">Wellcome Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.23198.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04570611v1</w:t>
+                <w:t xml:space="preserve">hal-05199081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host preference patterns in domestic and wild settings: Insights into Anopheles feeding behavior</w:t>
+                <w:t xml:space="preserve">Improved species assignments across the entire Anopheles genus using targeted sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemonde Bouafou</w:t>
+                <w:t xml:space="preserve">Marilou Boddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris K Makanga</w:t>
+                <w:t xml:space="preserve">Alex Makunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nil Rahola</w:t>
+                <w:t xml:space="preserve">Fiona Teltscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilou Boddé</w:t>
+                <w:t xml:space="preserve">Jewelna Akorli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ngangué</w:t>
+                <w:t xml:space="preserve">Nana Efua Andoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (6), pp.e13693. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1456644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2024.1456644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809261v1</w:t>
+                <w:t xml:space="preserve">hal-04939049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved species assignments across the entire Anopheles genus using targeted sequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A chromosomal reference genome sequence for the malaria mosquito, Anopheles maculipalpis, Giles, 1902</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Makunin</w:t>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Teltscher</w:t>
+                <w:t xml:space="preserve">Lemonde B A Bouafou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jewelna Akorli</w:t>
+                <w:t xml:space="preserve">Boris K Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nana Efua Andoh</w:t>
+                <w:t xml:space="preserve">Harriet F Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.1456644. </w:t>
+              <w:t xml:space="preserve">Wellcome Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2024.1456644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.22988.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939049v1</w:t>
+                <w:t xml:space="preserve">hal-05199084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromosomal reference genome sequence for the malaria mosquito, Anopheles nili, Theobald, 1904</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A chromosomal reference genome sequence for the malaria mosquito, Anopheles marshallii, Theobald, 1903</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris K Makanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Haynes Heaton</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemonde B A Bouafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet F Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wellcome Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9, pp.599. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.23198.1⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 9, pp.554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.22989.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199081v1</w:t>
+                <w:t xml:space="preserve">hal-05199088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromosomal reference genome sequence for the malaria mosquito, Anopheles marshallii, Theobald, 1903</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Chromosomal reference genome sequences for the malaria mosquito, Anopheles coustani, Laveran, 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemonde B A Bouafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris K Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet F Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wellcome Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9, pp.554. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.22989.1⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 9, pp.551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.22983.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199088v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal reference genome sequences for the malaria mosquito, Anopheles coustani, Laveran, 1900</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extensive variation and strain-specificity in dengue virus susceptibility among African Aedes aegypti populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Henrion-Lacritick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemonde B A Bouafou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nil Rahola</w:t>
+                <w:t xml:space="preserve">D. Jiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harriet F Johnson</w:t>
+                <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellcome Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.22983.1⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.e0011862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199087v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04570611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromosomal reference genome sequence for the malaria mosquito, Anopheles maculipalpis, Giles, 1902</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Host preference patterns in domestic and wild settings: Insights into Anopheles feeding behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemonde Bouafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris K Makanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Harriet F Johnson</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Boddé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ngangué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellcome Open Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9, pp.553. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (6), pp.e13693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.22988.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199084v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the invasion of wild and rural forested areas in Gabon (Central Africa) by the Asian tiger mosquito Aedes albopictus: Potential risks from the one health perspective</w:t>
               </w:r>
@@ -1906,51 +1906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Flaubert Ngangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (8), pp.e0011501. </w:t>
@@ -2139,90 +2139,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chromosomal reference genome sequence for the malaria mosquito, Anopheles moucheti, Evans, 1925</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine N Nsango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Agbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet F Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haynes Heaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wellcome Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, pp.507. </w:t>
@@ -2299,64 +2299,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (12), pp.1999 - 2006. </w:t>
@@ -2388,230 +2388,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Wagman et al.: Data-driven assessments should establish the landscape of what is “within reach” of malaria transmission control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Larval habitat determines the bacterial and fungal microbiota of the mosquito vector Aedes aegypti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Chandre</w:t>
+                <w:t xml:space="preserve">Karima Zouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Corbel</w:t>
+                <w:t xml:space="preserve">Edwige Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moiroux</w:t>
+                <w:t xml:space="preserve">Marc Gangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Simard</w:t>
+                <w:t xml:space="preserve">Guillaume Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (38), </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2211931119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiac016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775827v1</w:t>
+                <w:t xml:space="preserve">hal-03690756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution species assignment of Anopheles mosquitoes using k-mer distances on targeted sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Boddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Makunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemonde Bouafou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Diabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2656,511 +2656,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval habitat determines the bacterial and fungal microbiota of the mosquito vector Aedes aegypti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a pupal exuvia to designate the undamaged neotype of a species belonging to a complex of sibling species – the case of Aedes coluzzii (Diptera, Culicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Zouache</w:t>
+                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Philippe Boussès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gangue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Minard</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiac016⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (19), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690756v1</w:t>
+                <w:t xml:space="preserve">hal-03623918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal biting of malaria mosquitoes in the Central African Republic indicates residual transmission may be “out of control”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sangbakembi-Ngounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Sangbakembi-Ngounou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlo Costantini</w:t>
+                <w:t xml:space="preserve">Neil Michel Longo-Pendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Michel Longo-Pendy</w:t>
+                <w:t xml:space="preserve">Carine Ngoagouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 119 (21), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2104282119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a pupal exuvia to designate the undamaged neotype of a species belonging to a complex of sibling species – the case of Aedes coluzzii (Diptera, Culicidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audric Berger</w:t>
+                <w:t xml:space="preserve">Transposable element variants and their potential adaptive impact in urban populations of the malaria vector Anopheles coluzzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
+                <w:t xml:space="preserve">Neil Michel Longo Pendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boussès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nil Rahola</w:t>
+                <w:t xml:space="preserve">Sandrine E Nsango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ferré</w:t>
+                <w:t xml:space="preserve">Laura Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (19), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.189-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.275761.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623918v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome sequence of the malaria mosquito, Anopheles funestus, Giles, 1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haynes Heaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wellcome Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7, pp.287. </w:t>
@@ -3192,965 +3192,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element variants and their potential adaptive impact in urban populations of the malaria vector Anopheles coluzzii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Ayala</w:t>
+                <w:t xml:space="preserve">Temporal and biting dynamics of the chromosomal inversion 2La in the malaria vectors Anopheles gambiae and Anopheles coluzzii in Bangui, Central African Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sangbakembi-Ngounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ngoagouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.275761.121⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.986925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487413v1</w:t>
+                <w:t xml:space="preserve">hal-04487404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A targeted amplicon sequencing panel to simultaneously identify mosquito species and Plasmodium presence across the entire Anopheles genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Makunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Korlević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Goodwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert M Waterhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.28-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.13436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and biting dynamics of the chromosomal inversion 2La in the malaria vectors Anopheles gambiae and Anopheles coluzzii in Bangui, Central African Republic</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to Wagman et al.: Data-driven assessments should establish the landscape of what is “within reach” of malaria transmission control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (38), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.986925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2211931119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487404v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion breakpoints and the evolution of supergenes</w:t>
+                <w:t xml:space="preserve">Larval sites of the mosquito &amp;lt;i&amp;gt;Aedes aegypti formosus&amp;lt;/i&amp;gt; in forest and domestic habitats in Africa and the potential association with oviposition evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Villoutreix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diego Ayala</w:t>
+                <w:t xml:space="preserve">Siyang Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Joron</w:t>
+                <w:t xml:space="preserve">Hany K M Dweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachariah Gompert</w:t>
+                <w:t xml:space="preserve">Joel Lutomiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey L Feder</w:t>
+                <w:t xml:space="preserve">Rosemary Sang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn S Mcbride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15907⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (22), pp.16327 - 16343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424522v1</w:t>
+                <w:t xml:space="preserve">hal-04489195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific Transcriptome Variation and Sex-Biased Expression in &amp;lt;i&amp;gt;Anopheles arabiensis&amp;lt;/i&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of Ongoing Selective Sweeps within Anopheles Mosquito Populations Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Ndo</w:t>
+                <w:t xml:space="preserve">Alexander Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsiu-Ching Ma</w:t>
+                <w:t xml:space="preserve">Daniel Schrider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan D Clifton</w:t>
+                <w:t xml:space="preserve">Andrew Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Pombi</w:t>
+                <w:t xml:space="preserve">Alessandra Della Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beniamino Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab199⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (3), pp.1168-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487409v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval sites of the mosquito &amp;lt;i&amp;gt;Aedes aegypti formosus&amp;lt;/i&amp;gt; in forest and domestic habitats in Africa and the potential association with oviposition evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intraspecific Transcriptome Variation and Sex-Biased Expression in &amp;lt;i&amp;gt;Anopheles arabiensis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hany K M Dweck</w:t>
+                <w:t xml:space="preserve">Vivek Jayaswal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Lutomiah</w:t>
+                <w:t xml:space="preserve">Cyrille Ndo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosemary Sang</w:t>
+                <w:t xml:space="preserve">Hsiu-Ching Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn S Mcbride</w:t>
+                <w:t xml:space="preserve">Bryan D Clifton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.8332⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489195v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Ongoing Selective Sweeps within Anopheles Mosquito Populations Using Deep Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inversion breakpoints and the evolution of supergenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Schrider</w:t>
+                <w:t xml:space="preserve">Romain Villoutreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Kern</w:t>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Della Torre</w:t>
+                <w:t xml:space="preserve">Zachariah Gompert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beniamino Caputo</w:t>
+                <w:t xml:space="preserve">Jeffrey L Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (3), pp.1168-1183. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (12), pp.2738-2755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420515v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics in the arboviral vector Aedes aegypti reveals the genomic architecture and evolution of endogenous viral elements</w:t>
               </w:r>
@@ -4398,295 +4398,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental infections with Zika virus strains reveal high vector competence of Aedes albopictus and Aedes aegypti populations from Gabon (Central Africa) for the African virus lineage</w:t>
+                <w:t xml:space="preserve">Ecological plasticity to ions concentration determines genetic response and dominance of Anopheles coluzzii larvae in urban coastal habitats of Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Jiolle</w:t>
+                <w:t xml:space="preserve">Neil M. Longo-Pendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Moltini-Conclois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
+                <w:t xml:space="preserve">Billy Tene-Fossog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Yangari</w:t>
+                <w:t xml:space="preserve">Robert E. Tawedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Porciani</w:t>
+                <w:t xml:space="preserve">Céline Toty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1), pp.1244-1253. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/22221751.2021.1939167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94258-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03323225v1</w:t>
+                <w:t xml:space="preserve">pasteur-03516004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological plasticity to ions concentration determines genetic response and dominance of Anopheles coluzzii larvae in urban coastal habitats of Central Africa</w:t>
+                <w:t xml:space="preserve">Experimental infections with Zika virus strains reveal high vector competence of Aedes albopictus and Aedes aegypti populations from Gabon (Central Africa) for the African virus lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil M. Longo-Pendy</w:t>
+                <w:t xml:space="preserve">Davy Jiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billy Tene-Fossog</w:t>
+                <w:t xml:space="preserve">Isabelle Moltini-Conclois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert E. Tawedi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
+                <w:t xml:space="preserve">Patrick Yangari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Toty</w:t>
+                <w:t xml:space="preserve">Angélique Porciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.15781. </w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.1244-1253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94258-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2021.1939167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03516004v1</w:t>
+                <w:t xml:space="preserve">pasteur-03323225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community structure reveals instability of nutritional symbiosis during the evolutionary radiation of Amblyomma ticks</w:t>
               </w:r>
@@ -4858,51 +4858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ghozlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Jiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (5), pp.e1008794. </w:t>
@@ -4940,90 +4940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of the mosquito Aedes aegypti in local forest and domestic habitats in Gabon and Kenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyang Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano V Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lutomiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Sang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F Ngangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5068,351 +5068,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome variation and population structure among 1,142 mosquitoes of the African malaria vector species Anopheles gambiae and Anopheles coluzzii</w:t>
+                <w:t xml:space="preserve">Climate and Urbanization Drive Mosquito Preference for Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris C.S. Clarkson</w:t>
+                <w:t xml:space="preserve">Noah H Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alistair Miles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C J Battey</w:t>
+                <w:t xml:space="preserve">Massamba Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Badolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lutomiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.262790.120⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.3570 - 3579.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.06.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446284v1</w:t>
+                <w:t xml:space="preserve">hal-03051617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and Urbanization Drive Mosquito Preference for Humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome variation and population structure among 1,142 mosquitoes of the African malaria vector species Anopheles gambiae and Anopheles coluzzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris C.S. Clarkson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Miles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah H Rose</w:t>
+                <w:t xml:space="preserve">Eric R Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massamba Sylla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Diego Ayala</w:t>
+                <w:t xml:space="preserve">C J Battey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30, pp.3570 - 3579.e6. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (10), pp.1533-1546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.06.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.262790.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051617v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Wolbachia infections are common in the major malaria vectors in Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousman Akone‐ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5489,77 +5489,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new species in the major malaria vector complex sheds light on reticulated species evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Barrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ngangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5610,51 +5610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association mapping desiccation resistance within chromosomal inversions in the African malaria vector Anopheles gambiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5796,51 +5796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Blondeau-Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (10), pp.e02783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6002,563 +6002,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting functional components of reproductive isolation among closely related sympatric species of the Anopheles gambiae complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kengne</w:t>
+                <w:t xml:space="preserve">Genetic diversity of the African malaria vector Anopheles gambiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Gimonneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diego Ayala</w:t>
+                <w:t xml:space="preserve">Mara K. N. Lawniczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J Donnelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic P Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12517⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 552 (7683), pp.96-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature24995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013848v1</w:t>
+                <w:t xml:space="preserve">hal-02915878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carryover effects of larval exposure to different environmental bacteria drive adult trait variation in a mosquito vector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stevenn Volant</w:t>
+                <w:t xml:space="preserve">Tracking zoonotic pathogens using blood-sucking flies as 'flying syringes'.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Yannick Bitome-Essono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ollomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnathau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durand Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Diamella Mokoudoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.e22069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.22069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1700585⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01580399v1</w:t>
+                <w:t xml:space="preserve">hal-01528044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of the African malaria vector Anopheles gambiae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicholas J Harding</w:t>
+                <w:t xml:space="preserve">Carryover effects of larval exposure to different environmental bacteria drive adult trait variation in a mosquito vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura B Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Jiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moltini-Conclois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevenn Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature24995⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (8), pp.e1700585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1700585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915878v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking zoonotic pathogens using blood-sucking flies as 'flying syringes'.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Durand Patrick</w:t>
+                <w:t xml:space="preserve">Dissecting functional components of reproductive isolation among closely related sympatric species of the Anopheles gambiae complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Diamella Mokoudoum</w:t>
+                <w:t xml:space="preserve">Geoffrey Gimonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Tene-Fossog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.e22069. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (10), pp.1102-1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.22069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528044v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Show me which parasites you carry and I will tell you what you eat”, or how to infer the trophic behavior of hematophagous arthropods feeding on wildlife</w:t>
               </w:r>
@@ -6570,64 +6570,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Yangari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6678,77 +6678,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome inversions and ecological plasticity in the main African malaria mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelayo Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6825,90 +6825,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the diversity of blood-sucking Diptera in caves of Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Yangari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Jiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.250. </w:t>
@@ -6940,364 +6940,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat flies (Diptera: Nycteribiidae and Streblidae) infesting cave-dwelling bats in Gabon : diversity, dynamics and potential role in Polychromophilus melanipherus transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nil Rahola</w:t>
+                <w:t xml:space="preserve">Global genetic diversity of Aedes aegypti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gloria-Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Yangari</w:t>
+                <w:t xml:space="preserve">Ambicadutt Bheecarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Prugnolle</w:t>
+                <w:t xml:space="preserve">Olger Calderon-Arguedas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Chadee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-016-1625-z⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (21), pp.5377-5395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960484v1</w:t>
+                <w:t xml:space="preserve">hal-02065022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global genetic diversity of Aedes aegypti</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ambicadutt Bheecarry</w:t>
+                <w:t xml:space="preserve">Bat flies (Diptera: Nycteribiidae and Streblidae) infesting cave-dwelling bats in Gabon : diversity, dynamics and potential role in Polychromophilus melanipherus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olger Calderon-Arguedas</w:t>
+                <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Yangari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Chadee</w:t>
+                <w:t xml:space="preserve">Franck Prugnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (21), pp.5377-5395. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1625-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065022v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A molecular study of the genus Spelaeomyia (Diptera: Phlebotominae) with description of the male of Spelaeomyia moucheti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hadj Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7361,64 +7361,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ape malaria transmission and potential for ape-to-human transfers in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Yangari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7476,325 +7476,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat segregation and ecological character displacement in cryptic African malaria mosquitoes</w:t>
+                <w:t xml:space="preserve">An ace-1 gene duplication resorbs the fitness cost associated with resistance in Anopheles gambiae, the main malaria mosquito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billy Tene Fossog</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kengne</w:t>
+                <w:t xml:space="preserve">Benoît S Assogba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Ngomo Abeso Mebuy</w:t>
+                <w:t xml:space="preserve">Luc Djogbénou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12242⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.14529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep14529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002419v1</w:t>
+                <w:t xml:space="preserve">hal-01938129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ace-1 gene duplication resorbs the fitness cost associated with resistance in Anopheles gambiae, the main malaria mosquito</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habitat segregation and ecological character displacement in cryptic African malaria mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Berthomieu</w:t>
+                <w:t xml:space="preserve">Billy Tene Fossog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelayo Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Perez</w:t>
+                <w:t xml:space="preserve">Ignacio Ngomo Abeso Mebuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (1), pp.14529. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.326-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep14529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938129v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation through chromosomal inversions in Anopheles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ullastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7854,90 +7854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of Anopheles gabonensis, a new species potentially involved in rodent malaria transmission in Gabon, Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Yangari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Jiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7982,295 +7982,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPRODUCTIVE ISOLATION AND LOCAL ADAPTATION QUANTIFIED FOR A CHROMOSOME INVERSION IN A MALARIA MOSQUITO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Population genetic structure of the malaria vector Anopheles funestus, in a recently re-colonized area of the Senegal River basin and human-induced environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badara Samb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassana Konate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 67 (4), pp.946 - 958. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2012.01836.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1756-3305-5-188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487500v1</w:t>
+                <w:t xml:space="preserve">hal-03059005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure of the malaria vector Anopheles funestus, in a recently re-colonized area of the Senegal River basin and human-induced environmental changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REPRODUCTIVE ISOLATION AND LOCAL ADAPTATION QUANTIFIED FOR A CHROMOSOME INVERSION IN A MALARIA MOSQUITO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badara Samb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima Dia</w:t>
+                <w:t xml:space="preserve">Rafael F Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lassana Konate</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5, pp.188. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (4), pp.946 - 958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1756-3305-5-188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2012.01836.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059005v1</w:t>
+                <w:t xml:space="preserve">hal-04487500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal Inversions, Natural Selection and Adaptation in the Malaria Vector Anopheles funestus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8360,103 +8360,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal and environmental determinants of morphometric variation in natural populations of the malaria vector Anopheles funestus in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harling Caro-Riaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (5), pp.940-947. </w:t>
@@ -8494,90 +8494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetic structure of the malaria vector Anopheles nili in sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ndo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Antonio-Nkondjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8628,90 +8628,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological niche partitioning between Anopheles gambiae molecular forms in Cameroon: the ecological side of speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Colince Kamdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Etouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8762,51 +8762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat suitability and ecological niche profile of major malaria vectors in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8909,77 +8909,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living at the edge: biogeographic patterns of habitat segregation conform to speciation by niche expansion in Anopheles gambiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wamdaogo M Guelbeogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Y Some</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9030,64 +9030,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure of the malaria vector Anopheles funestus (Diptera: Culicidae) in Madagascar and Comoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9310,90 +9310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Signatures of Microgeographic Adaptation in Anopheles coluzzii Along an Anthropogenic Gradient in Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemonde Bouafou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob A Tennessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9480,51 +9480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline E Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irma Sanchez-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah H Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9546,949 +9546,949 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution species assignment of Anopheles mosquitoes using k -mer distances on targeted sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Boddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Makunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemonde Bouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Diabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of arbovirus emergence risk associated with Ae. albopictus invasion in the forest ecosystem of Gabon based on vector competence study and viral screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ngoagouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Conclois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on the Tiger Mosquito, Aedes albopictus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Institut Pasteur du Cambodge, Mar 2024, Phnom Penh, Cambodia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Asian Tiger Mosquito invasion story in forest of Central Africa and potential consequences in a One Health perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Roiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Flaubert Ngangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Akone-Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th PAMCA Annual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PAMCA, Sep 2022, Kigali, Rwanda</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invasion of Ae. albopictus in forests of Central Africa: zoom on the situation observed in the National Park of la Lopé (Gabon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Roiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Flaubert Ngangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Makunin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Diabaté</w:t>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03857576v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Workshop on Aedes albopictus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in the spatial distribution of Aedes aegypti and Aedes albopictus in Madagascar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">Host identification, environmental and climatic variables associated to host-feeding patterns of mosquito vectors of West Nile and Rift Valley fever viruses in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manou Rominah Raharinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maminirina Fidelis Ambinintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Miharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandimbisoa Rakotondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, pp.S3-P16</w:t>
+              <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S2-P38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007461v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical review of insecticide resistances of Anopheles in Madagascar: Origin and spatio-temporal dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaina Mirado Andriamamorisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miora Felaniaina Andrianandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiery Nirina Nepomicehene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiery Nirina Nepomicehene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, pp.S7-P03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host identification, environmental and climatic variables associated to host-feeding patterns of mosquito vectors of West Nile and Rift Valley fever viruses in Madagascar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">Variation in the spatial distribution of Aedes aegypti and Aedes albopictus in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manou Rominah Raharinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Andrianandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Miharisoa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mandimbisoa Rakotondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S2-P38</w:t>
+              <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, pp.S3-P16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...177 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...230 lines deleted...]
-                <w:t xml:space="preserve">hal-04960797v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10532,51 +10532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Wamdaogo Guelbeogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anopheles mosquitoes - New insights into malaria vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10779,51 +10779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caminade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud de Chevigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ngou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchouatieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05431-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Liang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Rose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Brusentsov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Lukyanchikova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Karagodin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf118" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Morinaga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Balcazar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Badolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Iyaloo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Tantely" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf142" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Merkling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B Crist" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62693-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05315634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitina Alain Noah Rabenandrasana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimdine Habib" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Nirina Harimanana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-025-08508-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Onimalala Raveloson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harimalala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert Gillespie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04570611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion-Lacritick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lecuyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jiolle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011862" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde Bouafou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K Makanga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bodd&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ngangu&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13693" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Makunin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Teltscher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jewelna Akorli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Efua Andoh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1456644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199081v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveline Nsango" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Agbor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Johnson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haynes Heaton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.23198.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde B A Bouafou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet F Johnson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.22989.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.22983.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199084v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.22988.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Obame-Nkoghe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Flaubert Ngangue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Costantini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187507v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N. Cuthbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05887-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine N Nsango" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.20259.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mouillaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13619" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2211931119" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diabat&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78775" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690756v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zouache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gangue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04966082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sangbakembi-Ngounou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Michel Longo-Pendy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Akone-Ella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2104282119" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouss&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kengne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.18445.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Michel Longo Pendy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine E Nsango" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguilera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.275761.121" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487461v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevi&#263;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Park" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Goodwin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Waterhouse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13436" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487404v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.986925" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Gompert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L Feder" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15907" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487409v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Jayaswal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ndo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Ching Ma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan D Clifton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pombi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab199" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Xia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany K M Dweck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lutomiah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Sang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn S Mcbride" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8332" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Xue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schrider" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kern" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Della Torre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Caputo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa259" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487488v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M Crava" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finny S Varghese" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pischedda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Halbach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Palatini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15798" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487486v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Campos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hanemaaijer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Gripkey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis C Collier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoosook Lee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02168-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03323225v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yangari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1939167" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03516004v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Longo-Pendy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tene-Fossog" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Tawedi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94258-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001756v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lejarre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Barosi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15373" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Merkling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008794" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051654v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano V Cosme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Ngangue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04278-w" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446284v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C.S. Clarkson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Miles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Harding" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R Lucas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Battey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.262790.120" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051617v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah H Rose" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Sylla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.06.092" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02359156v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Akone&#8208;ella" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ngangue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12804" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958379v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Barr&#243;n" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49065-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02897055v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Zhang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chateau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fouet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morlais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14880" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434206v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantter" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2783" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892439v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Kotsakiozi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R Evans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gloria-Soria" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mayanja" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4278" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013848v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gimonneau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12517" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580399v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700585" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915878v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara K. N. Lawniczak" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Donnelly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic P Kwiatkowski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24995" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Yannick Bitome-Essono" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ollomo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrick" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Diamella Mokoudoum" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.22069" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011744v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Makanga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2769" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02005417v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Acevedo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Boccolini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13176" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013650v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00328-z" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960484v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgarel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1625-z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065022v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambicadutt Bheecarry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olger Calderon-Arguedas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Chadee" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13866" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960465v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hadj Henni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Obame" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1656-5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01957780v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1603008113" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002419v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tene Fossog" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ngomo Abeso Mebuy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12242" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938129v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S Assogba" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Djogb&#233;nou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14529" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487739v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ullastres" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00129" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065032v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.05.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487500v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael F Guerrero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kirkpatrick" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01836.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059005v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badara Samb" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Konate" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-188" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651247v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq248" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065061v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harling Caro-Ria&#241;o" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dujardin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.03.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02897026v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-161" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487493v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Colince Kamdem" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Etouna" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-9-17" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487496v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C Kamdem" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-307" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487494v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wamdaogo M Guelbeogo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Y Some" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-9-16" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359151v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Jong" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Takken" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2005.12.002" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962651v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Haba" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Aardema" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Afonso" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Agramonte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Albright" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782274v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Tennessen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04709182v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Gupta" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Sharma" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline E Williams" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Sanchez-Vargas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857576v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde Bouafa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007461v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manou Rominah Raharinirina" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lamy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Andrianandrasana" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Miharisoa" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006382v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Mirado Andriamamorisoa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Felaniaina Andrianandrasana" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nirina Nepomicehene" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007372v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Fidelis Ambinintsoa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandimbisoa Rakotondraibe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960570v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Conclois" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960636v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Akone-Ella" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960797v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487673v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Wamdaogo Guelbeogo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/55389" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Merkling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B Crist" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62693-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05315634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitina Alain Noah Rabenandrasana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimdine Habib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Nirina Harimanana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-025-08508-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Morinaga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Balcazar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Badolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Iyaloo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Tantely" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf142" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caminade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud de Chevigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ngou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchouatieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05431-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Liang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Rose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Brusentsov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Lukyanchikova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Karagodin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf118" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Onimalala Raveloson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harimalala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert Gillespie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveline Nsango" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Agbor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Johnson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haynes Heaton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.23198.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bodd&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Makunin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Teltscher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jewelna Akorli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Efua Andoh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1456644" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde B A Bouafou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K Makanga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet F Johnson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.22988.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.22989.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.22983.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04570611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion-Lacritick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lecuyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jiolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011862" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809261v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde Bouafou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ngangu&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13693" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Obame-Nkoghe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Flaubert Ngangue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Costantini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187507v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N. Cuthbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05887-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine N Nsango" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.20259.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mouillaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13619" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zouache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gangue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diabat&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78775" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouss&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04966082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sangbakembi-Ngounou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Michel Longo-Pendy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Akone-Ella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2104282119" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487413v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Michel Longo Pendy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine E Nsango" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguilera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.275761.121" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kengne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.18445.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.986925" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487461v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevi&#263;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Park" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Goodwin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Waterhouse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13436" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2211931119" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Xia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany K M Dweck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lutomiah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Sang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn S Mcbride" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8332" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420515v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Xue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schrider" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kern" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Della Torre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Caputo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa259" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Jayaswal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ndo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Ching Ma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan D Clifton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pombi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab199" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Gompert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L Feder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15907" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487488v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M Crava" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finny S Varghese" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pischedda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Halbach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Palatini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15798" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487486v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Campos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hanemaaijer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Gripkey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis C Collier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoosook Lee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02168-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03516004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Longo-Pendy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tene-Fossog" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Tawedi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94258-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03323225v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yangari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1939167" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001756v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lejarre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Barosi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15373" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Merkling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008794" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051654v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano V Cosme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Ngangue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04278-w" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051617v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah H Rose" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Sylla" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.06.092" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446284v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C.S. Clarkson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Miles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Harding" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R Lucas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Battey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.262790.120" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02359156v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Akone&#8208;ella" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ngangue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12804" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958379v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Barr&#243;n" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49065-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02897055v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Zhang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chateau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fouet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morlais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14880" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434206v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantter" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2783" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892439v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Kotsakiozi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R Evans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gloria-Soria" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mayanja" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4278" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915878v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara K. N. Lawniczak" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Donnelly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic P Kwiatkowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24995" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528044v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Yannick Bitome-Essono" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ollomo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrick" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Diamella Mokoudoum" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.22069" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580399v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700585" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013848v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gimonneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12517" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011744v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Makanga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2769" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02005417v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Acevedo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Boccolini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13176" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013650v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00328-z" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065022v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambicadutt Bheecarry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olger Calderon-Arguedas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Chadee" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13866" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960484v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgarel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1625-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960465v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hadj Henni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Obame" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1656-5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01957780v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1603008113" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938129v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S Assogba" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Djogb&#233;nou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14529" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002419v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tene Fossog" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ngomo Abeso Mebuy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12242" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487739v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ullastres" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00129" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065032v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.05.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059005v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badara Samb" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Konate" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-188" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487500v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael F Guerrero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kirkpatrick" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01836.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651247v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq248" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065061v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harling Caro-Ria&#241;o" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dujardin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.03.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02897026v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-161" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487493v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Colince Kamdem" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Etouna" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-9-17" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487496v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C Kamdem" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-307" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487494v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wamdaogo M Guelbeogo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Y Some" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-9-16" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359151v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Jong" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Takken" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2005.12.002" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962651v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Haba" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Aardema" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Afonso" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Agramonte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Albright" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782274v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Tennessen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04709182v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Gupta" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Sharma" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline E Williams" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Sanchez-Vargas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857576v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde Bouafa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960570v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Conclois" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960636v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Akone-Ella" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960797v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007372v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manou Rominah Raharinirina" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Fidelis Ambinintsoa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Miharisoa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandimbisoa Rakotondraibe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006382v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Mirado Andriamamorisoa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Felaniaina Andrianandrasana" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nirina Nepomicehene" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007461v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lamy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Andrianandrasana" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487673v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Wamdaogo Guelbeogo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/55389" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>