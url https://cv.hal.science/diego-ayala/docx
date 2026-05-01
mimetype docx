--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -106,161 +106,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dengue virus susceptibility in Aedes aegypti linked to natural cytochrome P450 promoter variants</w:t>
+                <w:t xml:space="preserve">From macro to micro: De novo genomes of Aedes mosquitoes enable comparative genomics among close and distant relatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah H Merkling</w:t>
+                <w:t xml:space="preserve">Gen Morinaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Couderc</w:t>
+                <w:t xml:space="preserve">Darío Balcazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna B Crist</w:t>
+                <w:t xml:space="preserve">Athanase Badolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
+                <w:t xml:space="preserve">Diana Iyaloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josquin Daron</w:t>
+                <w:t xml:space="preserve">Luciano Tantely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.7468. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-62693-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaf142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05212693v1</w:t>
+                <w:t xml:space="preserve">hal-05199095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular detection of Ehrlichia ruminantium in ticks from ruminants during the 2021 Rift Valley fever outbreak in Mananjary, Madagascar</w:t>
               </w:r>
@@ -374,429 +374,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05315634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From macro to micro: De novo genomes of Aedes mosquitoes enable comparative genomics among close and distant relatives</w:t>
+                <w:t xml:space="preserve">Dengue virus susceptibility in Aedes aegypti linked to natural cytochrome P450 promoter variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gen Morinaga</w:t>
+                <w:t xml:space="preserve">Sarah H Merkling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darío Balcazar</w:t>
+                <w:t xml:space="preserve">Elodie Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanase Badolo</w:t>
+                <w:t xml:space="preserve">Anna B Crist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Iyaloo</w:t>
+                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Tantely</w:t>
+                <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.7468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evaf142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-62693-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199095v1</w:t>
+                <w:t xml:space="preserve">pasteur-05212693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and malaria control: a call to urgent action from Africa’s frontlines</w:t>
+                <w:t xml:space="preserve">Chromosomal Inversions and Their Potential Impact on the Evolution of Arboviral Vector Aedes aegypti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Caminade</w:t>
+                <w:t xml:space="preserve">Jiangtao Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Ayala</w:t>
+                <w:t xml:space="preserve">Noah Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud de Chevigny</w:t>
+                <w:t xml:space="preserve">Ilya Brusentsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Ngou</w:t>
+                <w:t xml:space="preserve">Varvara Lukyanchikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Tchouatieu</w:t>
+                <w:t xml:space="preserve">Dmitriy Karagodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, pp.179. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (7), pp.evaf118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-025-05431-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaf118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199091v1</w:t>
+                <w:t xml:space="preserve">hal-05199094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal Inversions and Their Potential Impact on the Evolution of Arboviral Vector Aedes aegypti</w:t>
+                <w:t xml:space="preserve">Climate change and malaria control: a call to urgent action from Africa’s frontlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiangtao Liang</w:t>
+                <w:t xml:space="preserve">Cyril Caminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah Rose</w:t>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Brusentsov</w:t>
+                <w:t xml:space="preserve">Thibaud de Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varvara Lukyanchikova</w:t>
+                <w:t xml:space="preserve">Olivia Ngou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitriy Karagodin</w:t>
+                <w:t xml:space="preserve">André Tchouatieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (7), pp.evaf118. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evaf118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-025-05431-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199094v1</w:t>
+                <w:t xml:space="preserve">hal-05199091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and challenges for plague vector control in Madagascar</w:t>
               </w:r>
@@ -929,51 +929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chromosomal reference genome sequence for the malaria mosquito, Anopheles nili, Theobald, 1904</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveline Nsango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Agbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,230 +1178,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromosomal reference genome sequence for the malaria mosquito, Anopheles maculipalpis, Giles, 1902</w:t>
+                <w:t xml:space="preserve">Chromosomal reference genome sequences for the malaria mosquito, Anopheles coustani, Laveran, 1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lemonde B A Bouafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris K Makanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris K Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet F Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wellcome Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9, pp.553. </w:t>
+              <w:t xml:space="preserve">, 2024, 9, pp.551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.22988.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.22983.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199084v1</w:t>
+                <w:t xml:space="preserve">hal-05199087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chromosomal reference genome sequence for the malaria mosquito, Anopheles marshallii, Theobald, 1903</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris K Makanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris K Makanga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diego Ayala</w:t>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemonde B A Bouafou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet F Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1446,429 +1446,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal reference genome sequences for the malaria mosquito, Anopheles coustani, Laveran, 1900</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A chromosomal reference genome sequence for the malaria mosquito, Anopheles maculipalpis, Giles, 1902</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemonde B A Bouafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemonde B A Bouafou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Boris K Makanga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet F Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wellcome Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9, pp.551. </w:t>
+              <w:t xml:space="preserve">, 2024, 9, pp.553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.22983.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.22988.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199087v1</w:t>
+                <w:t xml:space="preserve">hal-05199084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive variation and strain-specificity in dengue virus susceptibility among African Aedes aegypti populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host preference patterns in domestic and wild settings: Insights into Anopheles feeding behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Henrion-Lacritick</w:t>
+                <w:t xml:space="preserve">Lemonde Bouafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris K Makanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Boddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Lecuyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paupy</w:t>
+                <w:t xml:space="preserve">Marc Ngangué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011862⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (6), pp.e13693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04570611v1</w:t>
+                <w:t xml:space="preserve">hal-04809261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host preference patterns in domestic and wild settings: Insights into Anopheles feeding behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extensive variation and strain-specificity in dengue virus susceptibility among African Aedes aegypti populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Henrion-Lacritick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemonde Bouafou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marilou Boddé</w:t>
+                <w:t xml:space="preserve">D. Jiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ngangué</w:t>
+                <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (6), pp.e13693. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.e0011862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809261v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04570611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the invasion of wild and rural forested areas in Gabon (Central Africa) by the Asian tiger mosquito Aedes albopictus: Potential risks from the one health perspective</w:t>
               </w:r>
@@ -1906,51 +1906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Flaubert Ngangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (8), pp.e0011501. </w:t>
@@ -1982,299 +1982,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive hematophagous arthropods and associated diseases in a changing world</w:t>
+                <w:t xml:space="preserve">A chromosomal reference genome sequence for the malaria mosquito, Anopheles moucheti, Evans, 1925</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross N. Cuthbert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Franck Courchamp</w:t>
+                <w:t xml:space="preserve">Sandrine N Nsango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Agbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet F Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haynes Heaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-023-05887-x⟩</w:t>
+              <w:t xml:space="preserve">Wellcome Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.20259.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187507v1</w:t>
+                <w:t xml:space="preserve">hal-04487401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromosomal reference genome sequence for the malaria mosquito, Anopheles moucheti, Evans, 1925</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasive hematophagous arthropods and associated diseases in a changing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross N. Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine N Nsango</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Haynes Heaton</w:t>
+                <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellcome Open Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8, pp.507. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.20259.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-023-05887-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04487401v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited association between &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Plasmodium falciparum&amp;lt;/i&amp;gt; infections in natural populations of the major malaria mosquito &amp;lt;i&amp;gt;Anopheles moucheti&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -2299,64 +2299,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (12), pp.1999 - 2006. </w:t>
@@ -2388,161 +2388,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval habitat determines the bacterial and fungal microbiota of the mosquito vector Aedes aegypti</w:t>
+                <w:t xml:space="preserve">Diurnal biting of malaria mosquitoes in the Central African Republic indicates residual transmission may be “out of control”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Zouache</w:t>
+                <w:t xml:space="preserve">Claire Sangbakembi-Ngounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nil Rahola</w:t>
+                <w:t xml:space="preserve">Neil Michel Longo-Pendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gangue</w:t>
+                <w:t xml:space="preserve">Carine Ngoagouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Minard</w:t>
+                <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 98 (1), </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiac016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2104282119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690756v1</w:t>
+                <w:t xml:space="preserve">hal-04966082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution species assignment of Anopheles mosquitoes using k-mer distances on targeted sequences</w:t>
               </w:r>
@@ -2554,64 +2554,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Boddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Makunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemonde Bouafou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Diabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2656,831 +2656,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a pupal exuvia to designate the undamaged neotype of a species belonging to a complex of sibling species – the case of Aedes coluzzii (Diptera, Culicidae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Larval habitat determines the bacterial and fungal microbiota of the mosquito vector Aedes aegypti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
+                <w:t xml:space="preserve">Karima Zouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boussès</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Edwige Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ferré</w:t>
+                <w:t xml:space="preserve">Marc Gangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022020⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiac016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623918v1</w:t>
+                <w:t xml:space="preserve">hal-03690756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal biting of malaria mosquitoes in the Central African Republic indicates residual transmission may be “out of control”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Costantini</w:t>
+                <w:t xml:space="preserve">Using a pupal exuvia to designate the undamaged neotype of a species belonging to a complex of sibling species – the case of Aedes coluzzii (Diptera, Culicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Michel Longo-Pendy</w:t>
+                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Ngoagouni</w:t>
+                <w:t xml:space="preserve">Philippe Boussès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (21), </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (19), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2104282119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966082v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element variants and their potential adaptive impact in urban populations of the malaria vector Anopheles coluzzii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genome sequence of the malaria mosquito, Anopheles funestus, Giles, 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Diego Ayala</w:t>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haynes Heaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.275761.121⟩</w:t>
+              <w:t xml:space="preserve">Wellcome Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.18445.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487413v1</w:t>
+                <w:t xml:space="preserve">hal-04107233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the malaria mosquito, Anopheles funestus, Giles, 1900</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Transposable element variants and their potential adaptive impact in urban populations of the malaria vector Anopheles coluzzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Michel Longo Pendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine E Nsango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Haynes Heaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellcome Open Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7, pp.287. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.189-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.18445.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.275761.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107233v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and biting dynamics of the chromosomal inversion 2La in the malaria vectors Anopheles gambiae and Anopheles coluzzii in Bangui, Central African Republic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlo Costantini</w:t>
+                <w:t xml:space="preserve">A targeted amplicon sequencing panel to simultaneously identify mosquito species and Plasmodium presence across the entire Anopheles genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Makunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Korlević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Goodwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M Waterhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.986925⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.28-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487404v1</w:t>
+                <w:t xml:space="preserve">hal-04487461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A targeted amplicon sequencing panel to simultaneously identify mosquito species and Plasmodium presence across the entire Anopheles genus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert M Waterhouse</w:t>
+                <w:t xml:space="preserve">Temporal and biting dynamics of the chromosomal inversion 2La in the malaria vectors Anopheles gambiae and Anopheles coluzzii in Bangui, Central African Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sangbakembi-Ngounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ngoagouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.28-44. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.986925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487461v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Wagman et al.: Data-driven assessments should establish the landscape of what is “within reach” of malaria transmission control</w:t>
               </w:r>
@@ -4015,51 +4015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion breakpoints and the evolution of supergenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Villoutreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4443,51 +4443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Tene-Fossog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert E. Tawedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5100,77 +5100,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah H Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massamba Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Badolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lutomiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30, pp.3570 - 3579.e6. </w:t>
@@ -5342,90 +5342,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Wolbachia infections are common in the major malaria vectors in Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousman Akone‐ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ngangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5489,77 +5489,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new species in the major malaria vector complex sheds light on reticulated species evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Barrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ngangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5610,51 +5610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association mapping desiccation resistance within chromosomal inversions in the African malaria vector Anopheles gambiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5744,51 +5744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance of disease-vector mosquitoes to brackish water and their osmoregulatory ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Charmantter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5796,51 +5796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Blondeau-Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (10), pp.e02783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6002,511 +6002,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of the African malaria vector Anopheles gambiae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alistair Miles</w:t>
+                <w:t xml:space="preserve">Carryover effects of larval exposure to different environmental bacteria drive adult trait variation in a mosquito vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura B Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Jiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moltini-Conclois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mara K. N. Lawniczak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicholas J Harding</w:t>
+                <w:t xml:space="preserve">Stevenn Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature24995⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (8), pp.e1700585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1700585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915878v1</w:t>
+                <w:t xml:space="preserve">hal-01580399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking zoonotic pathogens using blood-sucking flies as 'flying syringes'.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of the African malaria vector Anopheles gambiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Miles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara K. N. Lawniczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J Donnelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Yannick Bitome-Essono</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nancy Diamella Mokoudoum</w:t>
+                <w:t xml:space="preserve">Dominic P Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.22069⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 552 (7683), pp.96-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature24995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528044v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carryover effects of larval exposure to different environmental bacteria drive adult trait variation in a mosquito vector</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Moltini-Conclois</w:t>
+                <w:t xml:space="preserve">Tracking zoonotic pathogens using blood-sucking flies as 'flying syringes'.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Yannick Bitome-Essono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ollomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnathau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durand Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stevenn Volant</w:t>
+                <w:t xml:space="preserve">Nancy Diamella Mokoudoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (8), pp.e1700585. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.e22069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1700585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.22069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580399v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting functional components of reproductive isolation among closely related sympatric species of the Anopheles gambiae complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gimonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Tene-Fossog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (10), pp.1102-1120. </w:t>
@@ -6570,51 +6570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Yangari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6678,51 +6678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome inversions and ecological plasticity in the main African malaria mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelayo Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6825,64 +6825,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the diversity of blood-sucking Diptera in caves of Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Yangari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6959,51 +6959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global genetic diversity of Aedes aegypti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gloria-Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambicadutt Bheecarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7093,51 +7093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bat flies (Diptera: Nycteribiidae and Streblidae) infesting cave-dwelling bats in Gabon : diversity, dynamics and potential role in Polychromophilus melanipherus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7214,90 +7214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A molecular study of the genus Spelaeomyia (Diptera: Phlebotominae) with description of the male of Spelaeomyia moucheti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hadj Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7374,51 +7374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Yangari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7629,77 +7629,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat segregation and ecological character displacement in cryptic African malaria mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Tene Fossog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelayo Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Ngomo Abeso Mebuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7750,51 +7750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation through chromosomal inversions in Anopheles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ullastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7854,51 +7854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of Anopheles gabonensis, a new species potentially involved in rodent malaria transmission in Gabon, Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8027,51 +8027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassana Konate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8122,51 +8122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPRODUCTIVE ISOLATION AND LOCAL ADAPTATION QUANTIFIED FOR A CHROMOSOME INVERSION IN A MALARIA MOSQUITO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael F Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8226,51 +8226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal Inversions, Natural Selection and Adaptation in the Malaria Vector Anopheles funestus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8360,90 +8360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal and environmental determinants of morphometric variation in natural populations of the malaria vector Anopheles funestus in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harling Caro-Riaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8533,64 +8533,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Antonio-Nkondjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (1), </w:t>
@@ -8641,51 +8641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological niche partitioning between Anopheles gambiae molecular forms in Cameroon: the ecological side of speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Colince Kamdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8762,51 +8762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat suitability and ecological niche profile of major malaria vectors in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8909,51 +8909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living at the edge: biogeographic patterns of habitat segregation conform to speciation by niche expansion in Anopheles gambiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wamdaogo M Guelbeogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9030,64 +9030,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure of the malaria vector Anopheles funestus (Diptera: Culicidae) in Madagascar and Comoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9310,90 +9310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Signatures of Microgeographic Adaptation in Anopheles coluzzii Along an Anthropogenic Gradient in Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemonde Bouafou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob A Tennessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9572,51 +9572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Boddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Makunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemonde Bouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9635,223 +9635,626 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Host identification, environmental and climatic variables associated to host-feeding patterns of mosquito vectors of West Nile and Rift Valley fever viruses in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manou Rominah Raharinirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maminirina Fidelis Ambinintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Miharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandimbisoa Rakotondraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S2-P38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historical review of insecticide resistances of Anopheles in Madagascar: Origin and spatio-temporal dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalaina Mirado Andriamamorisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Felaniaina Andrianandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiery Nirina Nepomicehene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiery Nirina Nepomicehene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, pp.S7-P03</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation in the spatial distribution of Aedes aegypti and Aedes albopictus in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manou Rominah Raharinirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Andrianandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Miharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, pp.S3-P16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of arbovirus emergence risk associated with Ae. albopictus invasion in the forest ecosystem of Gabon based on vector competence study and viral screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ngoagouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Conclois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on the Tiger Mosquito, Aedes albopictus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Institut Pasteur du Cambodge, Mar 2024, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Asian Tiger Mosquito invasion story in forest of Central Africa and potential consequences in a One Health perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9873,110 +10276,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Flaubert Ngangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Akone-Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th PAMCA Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PAMCA, Sep 2022, Kigali, Rwanda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion of Ae. albopictus in forests of Central Africa: zoom on the situation observed in the National Park of la Lopé (Gabon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9998,497 +10401,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Flaubert Ngangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Aedes albopictus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960797v1</w:t>
-              </w:r>
-[...401 lines deleted...]
-                <w:t xml:space="preserve">hal-05007461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10532,51 +10532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Wamdaogo Guelbeogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anopheles mosquitoes - New insights into malaria vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10779,51 +10779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Merkling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B Crist" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62693-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05315634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitina Alain Noah Rabenandrasana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimdine Habib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Nirina Harimanana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-025-08508-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Morinaga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Balcazar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Badolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Iyaloo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Tantely" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf142" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caminade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud de Chevigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ngou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchouatieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05431-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Liang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Rose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Brusentsov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Lukyanchikova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Karagodin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf118" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Onimalala Raveloson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harimalala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert Gillespie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveline Nsango" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Agbor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Johnson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haynes Heaton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.23198.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bodd&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Makunin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Teltscher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jewelna Akorli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Efua Andoh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1456644" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde B A Bouafou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K Makanga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet F Johnson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.22988.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.22989.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.22983.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04570611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion-Lacritick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lecuyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jiolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011862" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809261v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde Bouafou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ngangu&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13693" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Obame-Nkoghe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Flaubert Ngangue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Costantini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187507v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N. Cuthbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05887-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine N Nsango" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.20259.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mouillaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13619" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zouache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gangue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diabat&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78775" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouss&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04966082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sangbakembi-Ngounou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Michel Longo-Pendy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Akone-Ella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2104282119" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487413v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Michel Longo Pendy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine E Nsango" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguilera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.275761.121" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kengne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.18445.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.986925" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487461v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevi&#263;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Park" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Goodwin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Waterhouse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13436" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2211931119" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Xia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany K M Dweck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lutomiah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Sang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn S Mcbride" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8332" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420515v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Xue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schrider" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kern" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Della Torre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Caputo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa259" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Jayaswal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ndo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Ching Ma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan D Clifton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pombi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab199" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Gompert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L Feder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15907" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487488v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M Crava" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finny S Varghese" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pischedda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Halbach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Palatini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15798" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487486v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Campos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hanemaaijer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Gripkey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis C Collier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoosook Lee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02168-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03516004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Longo-Pendy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tene-Fossog" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Tawedi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94258-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03323225v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yangari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1939167" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001756v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lejarre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Barosi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15373" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Merkling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008794" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051654v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano V Cosme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Ngangue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04278-w" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051617v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah H Rose" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Sylla" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.06.092" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446284v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C.S. Clarkson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Miles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Harding" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R Lucas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Battey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.262790.120" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02359156v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Akone&#8208;ella" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ngangue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12804" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958379v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Barr&#243;n" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49065-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02897055v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Zhang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chateau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fouet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morlais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14880" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434206v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantter" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2783" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892439v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Kotsakiozi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R Evans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gloria-Soria" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mayanja" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4278" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915878v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara K. N. Lawniczak" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Donnelly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic P Kwiatkowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24995" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528044v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Yannick Bitome-Essono" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ollomo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrick" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Diamella Mokoudoum" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.22069" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580399v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700585" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013848v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gimonneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12517" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011744v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Makanga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2769" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02005417v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Acevedo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Boccolini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13176" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013650v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00328-z" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065022v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambicadutt Bheecarry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olger Calderon-Arguedas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Chadee" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13866" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960484v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgarel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1625-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960465v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hadj Henni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Obame" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1656-5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01957780v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1603008113" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938129v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S Assogba" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Djogb&#233;nou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14529" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002419v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tene Fossog" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ngomo Abeso Mebuy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12242" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487739v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ullastres" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00129" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065032v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.05.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059005v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badara Samb" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Konate" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-188" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487500v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael F Guerrero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kirkpatrick" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01836.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651247v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq248" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065061v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harling Caro-Ria&#241;o" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dujardin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.03.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02897026v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-161" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487493v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Colince Kamdem" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Etouna" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-9-17" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487496v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C Kamdem" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-307" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487494v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wamdaogo M Guelbeogo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Y Some" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-9-16" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359151v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Jong" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Takken" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2005.12.002" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962651v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Haba" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Aardema" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Afonso" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Agramonte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Albright" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782274v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Tennessen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04709182v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Gupta" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Sharma" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline E Williams" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Sanchez-Vargas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857576v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde Bouafa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960570v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Conclois" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960636v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Akone-Ella" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960797v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007372v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manou Rominah Raharinirina" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Fidelis Ambinintsoa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Miharisoa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandimbisoa Rakotondraibe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006382v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Mirado Andriamamorisoa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Felaniaina Andrianandrasana" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nirina Nepomicehene" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007461v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lamy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Andrianandrasana" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487673v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Wamdaogo Guelbeogo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/55389" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Morinaga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Balcazar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Badolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Iyaloo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Tantely" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf142" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05315634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitina Alain Noah Rabenandrasana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimdine Habib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Nirina Harimanana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-025-08508-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Merkling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B Crist" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62693-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Liang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Rose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Brusentsov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Lukyanchikova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Karagodin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf118" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199091v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caminade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud de Chevigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ngou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchouatieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05431-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Onimalala Raveloson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harimalala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert Gillespie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveline Nsango" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Agbor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Johnson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haynes Heaton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.23198.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bodd&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Makunin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Teltscher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jewelna Akorli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Efua Andoh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1456644" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199087v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde B A Bouafou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K Makanga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet F Johnson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.22983.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.22989.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.22988.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde Bouafou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ngangu&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13693" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04570611v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion-Lacritick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lecuyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jiolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011862" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Obame-Nkoghe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Flaubert Ngangue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Costantini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine N Nsango" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.20259.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N. Cuthbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05887-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mouillaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13619" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04966082v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sangbakembi-Ngounou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Michel Longo-Pendy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Akone-Ella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2104282119" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diabat&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78775" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690756v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zouache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gangue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouss&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kengne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.18445.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487413v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Michel Longo Pendy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine E Nsango" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguilera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.275761.121" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevi&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Park" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Goodwin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Waterhouse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13436" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487404v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.986925" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2211931119" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Xia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany K M Dweck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lutomiah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Sang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn S Mcbride" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8332" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420515v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Xue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schrider" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kern" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Della Torre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Caputo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa259" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Jayaswal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ndo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Ching Ma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan D Clifton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pombi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab199" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Gompert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L Feder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15907" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487488v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M Crava" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finny S Varghese" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pischedda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Halbach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Palatini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15798" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487486v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Campos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hanemaaijer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Gripkey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis C Collier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoosook Lee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02168-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03516004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Longo-Pendy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tene-Fossog" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Tawedi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94258-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03323225v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yangari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1939167" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001756v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lejarre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Barosi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15373" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Merkling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008794" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051654v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano V Cosme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Ngangue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04278-w" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051617v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah H Rose" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Sylla" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.06.092" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446284v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C.S. Clarkson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Miles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Harding" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R Lucas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Battey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.262790.120" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02359156v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Akone&#8208;ella" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ngangue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12804" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958379v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Barr&#243;n" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49065-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02897055v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Zhang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chateau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fouet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morlais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14880" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434206v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantter" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2783" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892439v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Kotsakiozi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R Evans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gloria-Soria" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mayanja" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4278" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580399v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700585" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915878v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara K. N. Lawniczak" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Donnelly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic P Kwiatkowski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24995" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528044v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Yannick Bitome-Essono" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ollomo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrick" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Diamella Mokoudoum" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.22069" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013848v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gimonneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12517" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011744v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Makanga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2769" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02005417v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Acevedo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Boccolini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13176" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013650v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00328-z" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065022v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambicadutt Bheecarry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olger Calderon-Arguedas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Chadee" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13866" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960484v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgarel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1625-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960465v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hadj Henni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Obame" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1656-5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01957780v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1603008113" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938129v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S Assogba" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Djogb&#233;nou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14529" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002419v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tene Fossog" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ngomo Abeso Mebuy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12242" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487739v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ullastres" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00129" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065032v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.05.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059005v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badara Samb" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Konate" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-188" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487500v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael F Guerrero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kirkpatrick" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01836.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651247v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq248" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065061v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harling Caro-Ria&#241;o" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dujardin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.03.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02897026v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-161" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487493v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Colince Kamdem" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Etouna" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-9-17" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487496v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C Kamdem" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-307" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487494v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wamdaogo M Guelbeogo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Y Some" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-9-16" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359151v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Jong" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Takken" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2005.12.002" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962651v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Haba" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Aardema" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Afonso" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Agramonte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Albright" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782274v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Tennessen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04709182v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Gupta" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Sharma" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline E Williams" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Sanchez-Vargas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857576v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde Bouafa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007372v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manou Rominah Raharinirina" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Fidelis Ambinintsoa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Miharisoa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandimbisoa Rakotondraibe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006382v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Mirado Andriamamorisoa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Felaniaina Andrianandrasana" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nirina Nepomicehene" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007461v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lamy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Andrianandrasana" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960570v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Conclois" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960636v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Akone-Ella" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960797v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487673v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Wamdaogo Guelbeogo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/55389" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>