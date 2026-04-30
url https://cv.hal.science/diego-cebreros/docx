--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -208,77 +208,765 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data management and EV : Exploring business case for Energy and mobility solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cebreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenerife journadas de la transicion energetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de la Laguna, Nov 2024, Tenerife (Canaries), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data management and EV : Exploring business case for Energy and mobility solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cebreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAEE 45th International conference Istanbul 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAEE, Jun 2024, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling CO2 pipeline system: An analytical lens for CCS regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cebreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Jagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 3rd International Conference on the Economics of Gas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V2G Data-Ecosystem Archetypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cebreros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plugfest V2X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elaad, May 2023, Arhem, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling CO2 pipeline systems: An analytical lens for CCS regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cebreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Jagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th IAEE European Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAEE, Jul 2023, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V2G Data-ecosystem Archetypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cebreros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Mobility Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Armand Peugeot, Chair Energy &amp; Prosperity, Climate Economy Chair, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V2G Data-ecosystem Archetypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cebreros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Task 43 Workshop: Vehicle Grid Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Energy Agency, Oct 2022, Barcelona (ES), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unfolding information and communication systems of Vehicle-to-Grid: Barriers and opportunities for business models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cebreros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutional &amp; Organizational Economics Academy (IOEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Governance and Regulation, Université Paris Dauphine, May 2022, Corsica, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kickstarting CCS Adoption: Tailoring Subsidies to Emitters' Needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -300,921 +988,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cebreros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Regulatory Independence on the Growth of Renewable Energies: A Panel Data Analysis of European Member States between 2013 and 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Gonzalez-Regalado</w:t>
+                <w:t xml:space="preserve">Design of Green IS for electric systems: An information flow perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cebreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Cebreros</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Brousseau</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322916v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Green IS for electric systems: An information flow perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of Regulatory Independence on the Growth of Renewable Energies: A Panel Data Analysis of European Member States between 2013 and 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Gonzalez-Regalado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cebreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Perez</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...501 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...187 lines deleted...]
-                <w:t xml:space="preserve">hal-04331384v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1258,64 +1258,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cebreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Jagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Marcel Boiteux Lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1509,51 +1509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nicolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cebreros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2026.109246" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez-Regalado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322910v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lepoutre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Massol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jagu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331384v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nicolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cebreros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2026.109246" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Massol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jagu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297191v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331384v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lepoutre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez-Regalado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>