--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -760,165 +760,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V2G Data-ecosystem Archetypes</w:t>
+                <w:t xml:space="preserve">Unfolding information and communication systems of Vehicle-to-Grid: Barriers and opportunities for business models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cebreros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Task 43 Workshop: Vehicle Grid Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Energy Agency, Oct 2022, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">Institutional &amp; Organizational Economics Academy (IOEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Governance and Regulation, Université Paris Dauphine, May 2022, Corsica, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331384v1</w:t>
+                <w:t xml:space="preserve">hal-04331448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding information and communication systems of Vehicle-to-Grid: Barriers and opportunities for business models</w:t>
+                <w:t xml:space="preserve">V2G Data-ecosystem Archetypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cebreros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institutional &amp; Organizational Economics Academy (IOEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Governance and Regulation, Université Paris Dauphine, May 2022, Corsica, France</w:t>
+              <w:t xml:space="preserve">Task 43 Workshop: Vehicle Grid Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Energy Agency, Oct 2022, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331448v1</w:t>
+                <w:t xml:space="preserve">hal-04331384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1509,51 +1509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nicolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cebreros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2026.109246" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Massol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jagu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297191v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331384v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lepoutre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez-Regalado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nicolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cebreros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2026.109246" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Massol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jagu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297191v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lepoutre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez-Regalado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>