--- v0 (2026-03-17)
+++ v1 (2026-05-09)
@@ -100,256 +100,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the effect of home Wi-Fi quality on QoE</w:t>
+                <w:t xml:space="preserve">Narrowing the gap between QoS metrics and Web QoE using Above-the-fold metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel van Doorselaer</w:t>
+                <w:t xml:space="preserve">Alemnew Sheferaw Asrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen van Oost</w:t>
+                <w:t xml:space="preserve">Vassilis Christophides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM 2018 - IEEE International Conference on Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Honolulu, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">PAM 2018 - International Conference on Passive and Active Network Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677214v1</w:t>
+                <w:t xml:space="preserve">hal-01677260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrowing the gap between QoS metrics and Web QoE using Above-the-fold metrics</w:t>
+                <w:t xml:space="preserve">Predicting the effect of home Wi-Fi quality on QoE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassilis Christophides</w:t>
+                <w:t xml:space="preserve">Karel van Doorselaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen van Oost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Teixeira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAM 2018 - International Conference on Passive and Active Network Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.1-13</w:t>
+              <w:t xml:space="preserve">INFOCOM 2018 - IEEE International Conference on Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Honolulu, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677260v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the effect of home Wi-Fi quality on Web QoE</w:t>
               </w:r>
@@ -361,64 +361,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Neves da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel van Doorselaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen van Oost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGCOMM Workshop on QoE-based Analysis and Management of Data Communication Networks (Internet-QoE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Aug 2016, Florianópolis, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -465,64 +465,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Wi-Fi Link Capacity Estimation on Commodity Access Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Neves da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel van Doorselaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen van Oost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -830,64 +830,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical method for measuring Web above-the-fold time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Christophides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1103,64 +1103,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the effect of home Wi-Fi quality on QoE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel van Doorselaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen van Oost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1364,51 +1364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego da Hora" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van Doorselaer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Oost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Teixeira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemnew Sheferaw Asrese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Neves da Hora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2940136.2940146" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fernandes Macedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marcos Silva Nogueira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMWCN.2007.4668170" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00867282v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Najafabadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kaisa Pietilainen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego da Hora" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemnew Sheferaw Asrese" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Teixeira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677214v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van Doorselaer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Oost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Neves da Hora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2940136.2940146" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fernandes Macedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marcos Silva Nogueira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMWCN.2007.4668170" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00867282v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Najafabadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kaisa Pietilainen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>