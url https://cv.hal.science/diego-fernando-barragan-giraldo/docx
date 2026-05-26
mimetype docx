--- v0 (2026-05-02)
+++ v1 (2026-05-26)
@@ -1,1939 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1887 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.16901408451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Diego Fernando Barragán-Giraldo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">diego-fernando-barragan-giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8270-118X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.es/citations?user=tYxBrscAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Theological Experience: voices of Friars from Two Mendicant Orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Barragán-Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Camila Espinosa-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Leonardo Munevar-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Torres-Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuestiones Teológicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53 (119), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18566/cueteo.v53n119.a06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The collective resistance of Afro-Colombian women surviving victims in Colombia: A counter-hegemonic bet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Lucía Cruz Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Barragán Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debats. Revista de cultura, poder i societat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137 (2), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28939/iam.debats-137-2.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistematización de experiencias educativas: entre teoría y metodología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Barragán-Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Pedagogía e Innovación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.155-180. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51660/ripie.v3i1.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistencia a la precariedad tecnológica en escuelas rurales colombianas durante el cierre por la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Barragán-Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enrique Quiroga-Sichacá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Acosta-Valdeleón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foro de Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14516/fde.1007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation of ICT in the educational field: approach to public policy in Colombia years 2000-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Barragán Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Amador Báquiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.109-129. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/der.2020.37.109-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02892989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El campo hermenéutico para el desarrollo (CHD): sobre el vulnerable como un «otro»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Barragán Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Eliecer Martínez Posada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enrique Quiroga Sichacá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista internacional de cooperación y desarrollo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartografía social pedagógica: entre teoría y metodología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Barragán Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Colombiana de Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (70), pp.247-285. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17227/01203916.70rce247.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Comunidades de Práctica (cp): hacia una reconfiguración hermenéutica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Barragán Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum franciscanum historicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (163), pp.155. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21500/01201468.699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartografía social- pedagógica: una oportunidad para producir conocimiento y re-pensar la educación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Barragán Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Amador Báquiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinerario Educativo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (64), pp.127. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21500/01212753.1422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02880370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textos difíciles lectores incapaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Barragán Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Universidad de La Salle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02408340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La experiencia y la práctica: notas para su comprensión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Barragán Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Camila Espinosa-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La experiencia y la práctica: notas para su comprensión</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escuela Normal Superior de Ubaté; Universidad de La Salle; Ministerio de Educación Nacional, pp.51-59, 2024, 978-628-96580-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad, trabajo, ética y sentido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Barragán Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina López-Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polanía-González, Javier; Rivera-Venegas, Juan Carlos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universidad y vocación: llamados y enviados a una misión comunitaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-628-7645-09-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04131909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatos de vida e inmersión ficcional: contar la experiencia de otra manera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Barragán Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduttore, traditore : la cuestión de la (im)pertinencia del análisis académico sobre los relatos docentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-987-8927-38-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teléfonos inteligentes y comunidades de práctica: ajustes evaluativos en aprendizaje invertido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Barragán Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rusby Yalile Malagón Ruiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluación y aprendizaje en contextos lasallistas : experiencias docentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones Unisalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-193, 2021, 978-958-5148-91-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03438833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aprendizaje servicio (ApS): dimensiones experienciales de los estudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Barragán Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observación e investigación para avanzar de lo simple a lo complejo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práctica pedagógica: pensar más allá de las técnicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Barragán Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práctica pedagógica: discusiones teóricas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-958-648-823-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Cine en la reconstrucción de la memoria colectiva, sus comprensiones sobre el conflicto armado y sus aportes a la construcción de paz y el posconflicto armado en Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Hernando Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karín Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Barragán Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elni Elisa Willms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Beccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidade de São Paulo. Faculdade de Educação; Universidade de São Paulo. Faculdade de Educação, 2019, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/9786550130022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibercultura y prácticas de los profesores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Barragán Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de La Salle. Ediciones Unisalle, 2013, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19052/978-958-8572-88-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02880369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aprendiendo y sistematizando el ApS: Una experiencia formativa en maestría. En: Aprendizaje-Servicio e innovación en la universidad: actas VII Congreso Nacional y II Internacional de Aprendizaje-Servicio Universitario, Santiago de Compostela, 13-15 de octubre de 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Barragán Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congreso nacional y II Internacional de aprendizaje-servicio universitario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Santiago de Compostela, Oct 2016, Santiago de compostella, Galicia, Spain. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15304/9788416533978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03939322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1994,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AFC08EA"/>
+    <w:nsid w:val="98E66B8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2225,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diego-fernando-barragan-giraldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8270-118X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463952v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernando Barrag&#225;n-Giraldo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Camila Espinosa-Vega" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Leonardo Munevar-Vargas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Torres-Serrano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18566/cueteo.v53n119.a06" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369623v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Luc&#237;a Cruz Castillo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernando Barrag&#225;n Giraldo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28939/iam.debats-137-2.7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51660/ripie.v3i1.122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Quiroga-Sichac&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Acosta-Valdele&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14516/fde.1007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Amador B&#225;quiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/der.2020.37.109-129" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358286v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Eliecer Mart&#237;nez Posada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Quiroga Sichac&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17227/01203916.70rce247.285" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21500/01201468.699" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21500/01212753.1422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina L&#243;pez-G&#243;mez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciencia.lasalle.edu.co/libros/88/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358341v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Hernando Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#237;n Suarez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elni Elisa Willms" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Beccari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/9786550130022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880369v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19052/978-958-8572-88-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15304/9788416533978" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diego-fernando-barragan-giraldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8270-118X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.es/citations?user=tYxBrscAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernando Barrag&#225;n-Giraldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Camila Espinosa-Vega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Leonardo Munevar-Vargas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Torres-Serrano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18566/cueteo.v53n119.a06" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Luc&#237;a Cruz Castillo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernando Barrag&#225;n Giraldo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28939/iam.debats-137-2.7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51660/ripie.v3i1.122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Quiroga-Sichac&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Acosta-Valdele&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14516/fde.1007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892989v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Amador B&#225;quiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/der.2020.37.109-129" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Eliecer Mart&#237;nez Posada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Quiroga Sichac&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17227/01203916.70rce247.285" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21500/01201468.699" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21500/01212753.1422" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408340v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817315v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina L&#243;pez-G&#243;mez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057200v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciencia.lasalle.edu.co/libros/88/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Hernando Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#237;n Suarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elni Elisa Willms" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Beccari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/9786550130022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19052/978-958-8572-88-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15304/9788416533978" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>