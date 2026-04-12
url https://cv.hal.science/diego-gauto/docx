--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -1694,355 +1694,355 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Biology on Protein cages and macromolecular assemblies: structure, dynamic and function from an integrative structural biology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Gauto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protein structure, dynamics and function on big macromolecular assemblies from an integrative structural biology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Gauto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Biology on Protein cages and macromolecular assemblies: structure, dynamic and function from an integrative structural biology approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Gauto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR MéDynA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, VVF de Kerjouanno (56640, Arzon), France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein cages nano-compartments: protein structure and dynamics from an integrative structural biology approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Gauto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR MéDynA 2 ème Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Île d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431170v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-04490199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2291,51 +2291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Weinh&#228;upl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meuret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87535-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gauto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lebedenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Marie Becker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lichtenecker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.07.07.499110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Dakhlaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin-Montesinos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC06959K" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Macek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Barducci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fraga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hessel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b04219" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F Estrozi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schwieters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Effantin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10490-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rov&#243;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Groot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schanda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09258" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279022v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Felix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dehez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3818" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Krushelnitsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodriguez Camargo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Saalw&#228;chter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-018-0191-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giandoreggio-Barranco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Arnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilius Kurauskas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700572" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01524480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Linser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2017.04.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353309v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Crublet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Kerfah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC04484K" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Weinh&#228;upl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meuret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87535-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gauto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lebedenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Marie Becker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lichtenecker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.07.07.499110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Dakhlaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin-Montesinos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC06959K" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Macek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Barducci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fraga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hessel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b04219" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F Estrozi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schwieters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Effantin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10490-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rov&#243;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Groot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schanda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09258" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279022v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Felix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dehez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3818" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Krushelnitsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodriguez Camargo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Saalw&#228;chter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-018-0191-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giandoreggio-Barranco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Arnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilius Kurauskas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700572" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01524480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Linser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2017.04.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353309v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Crublet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Kerfah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC04484K" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431170v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>