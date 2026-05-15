--- v0 (2026-03-23)
+++ v1 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Diego Legros </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated causal framework to evaluate uplift value with an example on change in public transport supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 185 (online), pp.103500. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2024.103500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location Theories and Business Location Decisions : A Micro-Spatial Investigation from Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-foundations and empirical evidence of the dynamic model for female labor force participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location Theories and Business Location Decision: A Micro-Spatial Investigation of a Nonmetropolitan Area in Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting time into space: the temporal coherence of spatial applications in the housing market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Thanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.78-88. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2016.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of female labour force participation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (30), pp.2807-2821. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2015.1130787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Spatial Data Pooled over Time: Schematic Representation and Monte Carlo Evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.132-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de la criminalité à Chicago : de nouvelles perspectives offertes par l’économétrie spatiale à une question ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1-2 (251-272)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Simultaneous Selling Price and Time-on-Market Equation System Accounting for Endogenous Problem : How a Spatio-temporal Framework can Help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Estate Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Spillover and TFP Growth : a Spatial Durbin Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Pichery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligui Tientao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatial Difference-in-Differences Estimator to Evaluate the Effect of Change in Public Mass Transit Systems on House Prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Thériault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Des Rosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.24-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial econometrics and the hedonic pricing model: what about the temporal dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Property Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.333-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal measure of spatial dependence: An example using read estate data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (1), pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with spatial data pooled over time in statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Spatial and Resource Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrices de pondérations et contexte spatio-temporel en économétrie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1/3), pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Econometrics and Spatial Data Pooled over Time: Towards an Adapted Modelling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real Estate Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.101-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et impacts des effets spatiaux sur les valeurs immobilières : le cas de l'espace urbanisé francilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (5), pp.911-948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01080865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of intellectual property rights by French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Pauline Gallié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (4), pp.780-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms’ human capital, R&D and innovation: a study on French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Pauline Gallié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (2), pp.581-596. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00181-011-0506-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does innovation is the only source of firm’s productivity? An empirical investigation on French manufacturing firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Galia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Productivity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (2), pp.167-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial spillovers in France: a study on individual count data at the city level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Pauline Gallié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87-88, pp.221-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do spatial spillovers diffuse in science-industry interactions? The case of French biotech sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Pauline Gallié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (8), pp.635-652. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10438590600931928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Spatio-Temporal Dependance in Spatial Data Pooled over Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Paelinck Seminar of Spatial Econometric</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Guillain, LEDI, Université de Bourgogne, Oct 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of female labour force participation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du Laboratoire d'Economie et de Gestion (LEG, université de Bourgogne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of female labor force participation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Canadienne de Science Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Canada. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’analyse des politiques publiques d’aménagement. Une approche pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2023, Ouvertures économiques, Nicolas Devaux; Jean Dubé; Julie Le Gallo; Diègo Legros, 9782807363502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économétrie spatiale appliquée des microdonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2014, 978-1-78405-021-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Data and Econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 2013, 978-1-84821-468-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodalité et tendances démographiques : les changements démographiques et leurs impacts sur l'utilisation des modes, CADMIUM : Comparative Analysis of Demographic Modifications and Impact on the longitudinal Use of Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ottmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Krakutovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chlond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 202p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEIGHBORHOOD EFFECTS IN SPATIAL HOUSING VALUE MODELS. THE CASE OF THE METROPOLITAN AREA OF PARIS (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Diego Legros </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated causal framework to evaluate uplift value with an example on change in public transport supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 185 (online), pp.103500. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2024.103500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location Theories and Business Location Decisions : A Micro-Spatial Investigation from Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location Theories and Business Location Decision: A Micro-Spatial Investigation of a Nonmetropolitan Area in Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diègo Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (2), pp.143-170. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52324/001c.8039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-foundations and empirical evidence of the dynamic model for female labor force participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting time into space: the temporal coherence of spatial applications in the housing market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Thanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.78-88. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2016.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of female labour force participation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (30), pp.2807-2821. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2015.1130787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Spatial Data Pooled over Time: Schematic Representation and Monte Carlo Evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.132-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de la criminalité à Chicago : de nouvelles perspectives offertes par l’économétrie spatiale à une question ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1/2, pp.251-272. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.151.0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Spillover and TFP Growth : a Spatial Durbin Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Pichery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligui Tientao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Simultaneous Selling Price and Time-on-Market Equation System Accounting for Endogenous Problem : How a Spatio-temporal Framework can Help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Estate Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatial Difference-in-Differences Estimator to Evaluate the Effect of Change in Public Mass Transit Systems on House Prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Thériault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Des Rosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.24-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial econometrics and the hedonic pricing model: what about the temporal dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Property Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.333-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal measure of spatial dependence: An example using read estate data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (1), pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with spatial data pooled over time in statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Spatial and Resource Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrices de pondérations et contexte spatio-temporel en économétrie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1/3), pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Econometrics and Spatial Data Pooled over Time: Towards an Adapted Modelling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real Estate Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.101-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et impacts des effets spatiaux sur les valeurs immobilières : le cas de l'espace urbanisé francilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (5), pp.911-948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01080865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of intellectual property rights by French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Pauline Gallié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (4), pp.780-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms’ human capital, R&D and innovation: a study on French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Pauline Gallié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (2), pp.581-596. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00181-011-0506-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does innovation is the only source of firm’s productivity? An empirical investigation on French manufacturing firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Galia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Productivity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (2), pp.167-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial spillovers in France: a study on individual count data at the city level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Pauline Gallié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87-88, pp.221-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do spatial spillovers diffuse in science-industry interactions? The case of French biotech sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Pauline Gallié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (8), pp.635-652. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10438590600931928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Spatio-Temporal Dependance in Spatial Data Pooled over Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Paelinck Seminar of Spatial Econometric</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Guillain, LEDI, Université de Bourgogne, Oct 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of female labour force participation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du Laboratoire d'Economie et de Gestion (LEG, université de Bourgogne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of female labor force participation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Canadienne de Science Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Canada. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’analyse des politiques publiques d’aménagement. Une approche pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2023, Ouvertures économiques, Nicolas Devaux; Jean Dubé; Julie Le Gallo; Diègo Legros, 9782807363502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économétrie spatiale appliquée des microdonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2014, 978-1-78405-021-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Data and Econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 2013, 978-1-84821-468-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodalité et tendances démographiques : les changements démographiques et leurs impacts sur l'utilisation des modes, CADMIUM : Comparative Analysis of Demographic Modifications and Impact on the longitudinal Use of Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ottmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Krakutovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chlond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 202p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEIGHBORHOOD EFFECTS IN SPATIAL HOUSING VALUE MODELS. THE CASE OF THE METROPOLITAN AREA OF PARIS (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Des Rosiers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Legros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Champagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01338193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brunelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01338186v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338639v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Thanos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.03.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Collet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1130787" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226744v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delbecq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01338025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Pichery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aligui Tientao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Th&#233;riault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080865v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Pauline Galli&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-011-0506-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Galia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438590600931928" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544691v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hivert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ottmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Krakutovski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chlond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Des Rosiers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Legros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Champagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01338193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brunelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338639v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#232;go Legros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52324/001c.8039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01338186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Thanos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.03.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1130787" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delbecq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.151.0251" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Pichery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aligui Tientao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01338025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227236v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Th&#233;riault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227165v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227099v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227135v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227938v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Pauline Galli&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-011-0506-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Galia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375831v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438590600931928" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544691v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hivert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ottmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Krakutovski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chlond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>