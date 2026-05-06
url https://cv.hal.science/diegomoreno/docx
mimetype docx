--- v0 (2026-03-25)
+++ v1 (2026-05-06)
@@ -2330,644 +2330,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of relationships between urban morphology and mobility in two French metropolitan regions: Strasbourg and Le Havre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From complex networks to urban mobility modelling: the Reticular Model for Urban Simulation (REMUS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Binh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Piombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Athènes, Greece. 8 p</w:t>
+              <w:t xml:space="preserve">EPNACS Emergent Properties in Natural and Artificial Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vienne, Austria. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00627561v1</w:t>
+                <w:t xml:space="preserve">halshs-00626408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From complex networks to urban mobility modelling: the Reticular Model for Urban Simulation (REMUS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphologie urbaine et mobilité : outils et méthodes d'analyse conjointe des bases de données morphologiques et de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Binh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Frigui</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Conesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frigui Rassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNACS Emergent Properties in Natural and Artificial Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vienne, Austria. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00626408v1</w:t>
+                <w:t xml:space="preserve">hal-01353230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie urbaine et mobilité : outils et méthodes d'analyse conjointe des bases de données morphologiques et de mobilité</w:t>
+                <w:t xml:space="preserve">Relation entre morphologie urbaine et mobilité - Apports de l'analyse morphologique, de la théorie des graphes et de l'enquête ménage déplacement (EMD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Binh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frigui Rassil</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ignatowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Piombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.11-15</w:t>
+              <w:t xml:space="preserve">Rencontre de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Besançon, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353230v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00627685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre morphologie urbaine et mobilité - Apports de l'analyse morphologique, de la théorie des graphes et de l'enquête ménage déplacement (EMD)</w:t>
+                <w:t xml:space="preserve">Morphologie urbaine et mobilité : outils et méthodes d’analyse conjointe des bases de données morphologiques et de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Binh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Frigui</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Conesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frigui Rassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Besançon, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST); http://www.gis-cist.fr/cist2011-objectifs/, Nov 2011, Paris, France. pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00627685v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01196210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie urbaine et mobilité : outils et méthodes d’analyse conjointe des bases de données morphologiques et de mobilité</w:t>
+                <w:t xml:space="preserve">Examination of relationships between urban morphology and mobility in two French metropolitan regions: Strasbourg and Le Havre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Binh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Piombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST); http://www.gis-cist.fr/cist2011-objectifs/, Nov 2011, Paris, France. pp.11-15</w:t>
+              <w:t xml:space="preserve">17th European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Athènes, Greece. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01196210v1</w:t>
+                <w:t xml:space="preserve">halshs-00627561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la ségrégation spatiale dans les réseaux par automates réticulaires : les modèles SMArtSegreg et Remus</w:t>
               </w:r>
@@ -3977,51 +3977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areli Merari Moreno Fonseca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Isasi Hernandez Parra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tiberio Hernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W2-2020-111-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sadaiou Sabas Barima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Zerbo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573648v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17718838" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Binh Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatowicz Michal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigui Rassil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26665" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25353" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pivano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01567329v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barima Ys Sabas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Minvielle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frigui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignatowicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areli Merari Moreno Fonseca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Isasi Hernandez Parra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tiberio Hernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W2-2020-111-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sadaiou Sabas Barima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Zerbo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573648v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17718838" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Binh Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatowicz Michal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigui Rassil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26665" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25353" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pivano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01567329v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barima Ys Sabas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Minvielle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frigui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignatowicz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>