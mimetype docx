--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -2330,273 +2330,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From complex networks to urban mobility modelling: the Reticular Model for Urban Simulation (REMUS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphologie urbaine et mobilité : outils et méthodes d'analyse conjointe des bases de données morphologiques et de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Binh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Frigui</w:t>
+                <w:t xml:space="preserve">Alexis Conesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frigui Rassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNACS Emergent Properties in Natural and Artificial Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vienne, Austria. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00626408v1</w:t>
+                <w:t xml:space="preserve">hal-01353230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie urbaine et mobilité : outils et méthodes d'analyse conjointe des bases de données morphologiques et de mobilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From complex networks to urban mobility modelling: the Reticular Model for Urban Simulation (REMUS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Binh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Piombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Conesa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frigui Rassil</w:t>
+                <w:t xml:space="preserve">R. Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.11-15</w:t>
+              <w:t xml:space="preserve">EPNACS Emergent Properties in Natural and Artificial Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vienne, Austria. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353230v1</w:t>
+                <w:t xml:space="preserve">halshs-00626408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre morphologie urbaine et mobilité - Apports de l'analyse morphologique, de la théorie des graphes et de l'enquête ménage déplacement (EMD)</w:t>
               </w:r>
@@ -2621,51 +2621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ignatowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Piombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2733,51 +2733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Binh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frigui Rassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2858,51 +2858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Binh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Piombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3327,51 +3327,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00264319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la structure spatiale urbaine par un automate cellulaire non stationnaire : le modèle REMUS.</w:t>
+                <w:t xml:space="preserve">Modélisation de la structure spatiale urbaine par un automate cellulaire non stationnaire : le modèle REMUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
@@ -3380,93 +3380,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SAGEO'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 16 p</w:t>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00201939v1</w:t>
+                <w:t xml:space="preserve">halshs-00164850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la structure spatiale urbaine par un automate cellulaire non stationnaire : le modèle REMUS</w:t>
+                <w:t xml:space="preserve">Modélisation de la structure spatiale urbaine par un automate cellulaire non stationnaire : le modèle REMUS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
@@ -3475,69 +3475,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SAGEO'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Strasbourg, France. 16 p</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00164850v1</w:t>
+                <w:t xml:space="preserve">halshs-00201939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3977,51 +3977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areli Merari Moreno Fonseca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Isasi Hernandez Parra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tiberio Hernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W2-2020-111-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sadaiou Sabas Barima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Zerbo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573648v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17718838" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Binh Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatowicz Michal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigui Rassil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26665" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25353" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pivano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01567329v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barima Ys Sabas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Minvielle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frigui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignatowicz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areli Merari Moreno Fonseca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Isasi Hernandez Parra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tiberio Hernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W2-2020-111-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sadaiou Sabas Barima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Zerbo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573648v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17718838" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Binh Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatowicz Michal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigui Rassil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26665" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25353" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pivano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01567329v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barima Ys Sabas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Minvielle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frigui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignatowicz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164850v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>