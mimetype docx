--- v0 (2026-03-19)
+++ v1 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Diemo Schwarz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geräuschanalyse und Textursynthese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven van de Par</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Weinzierl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbuch der Audiotechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.1-17, 2024, 978-3-662-60357-4. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-60357-4_11-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Datasets for DJ-Mix Reverse Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kronland-Martinet R., Ystad S., Aramaki M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception, Representations, Image, Sound, Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12631, Springer, Cham, pp.31-47, 2021, Lecture Notes in Computer Science (LNCS), 978-3-030-70209-0. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70210-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing action-sound metaphors using motion sensing and descriptor-based synthesis of recorded sound materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Companion to Embodied Music Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978- 1-138-65740-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Sound Texture Synthesis Through Semi-Automatic User Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing; Aramaki, M., Derrien, O., Kronland-Martinet, R., Ystad, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound, Music, and Motion, Lecture Notes in Computer Science, Vol. 8905</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.372-392, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IAE & IAEOU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Cahen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topophonie research project : Audiographic cluster navigation (2009-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSCI - Les Ateliers / Paris Design Lab, pp.50-51, 2012, Les Carnets d’Expérimentation de l’École Nationale Supérieure de Création Industrielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio principles and methods in the Topophony research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Cahen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topophonie research project : Audiographic cluster navigation (2009-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSCI - Les Ateliers / Paris Design Lab, pp.36-37, 2012, Les Carnets d’Expérimentation de l’École Nationale Supérieure de Création Industrielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation et composition dans un univers graphique 3D de grains sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès Editions; Sophie Chauvin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information & Visualisation: Enjeux, recherches et applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-268, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Envelopes and Additive+Residual Analysis-Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer; James W. Beauchamp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis, Synthesis, and Perception of Musical Sounds, The Sound of Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-227, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying Spatial Sound Synthesis with AI in Two Compositions for Instruments and 3-D Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Einbond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (4), pp.43-61. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/comj_a_00664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional Interactions With Humpback Whale Singer Using Concrete Sound Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pénitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nguyen Hong Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.654314. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.654314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What it is like to improvise together? Investigating the phenomenology of joint action through improvised musical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Germier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaêlle Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Canonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology and the Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11097-021-09789-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical coordination in a large group without plans nor leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Germier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Canonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77263-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensus Communis: Some Perspectives on the Origins of Non-synchronous Cross-Sensory Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Callin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stato dell’arte nella sintesi di texture sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica/Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.117-139. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/Music_Tec-18438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Morphology: Concatenative Synthesis as an Intuitive Medium for Prescribing Sound in Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hackbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Music Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2007.323274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample Orchestrator : gestion par le contenu d’échantillons sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Assayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Burred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (3), pp.417-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection numérique comme modèle pour la synthèse sonore, la composition et l'exploration multimédia interactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Roadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">theconcatenator CD Contributors' Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo Music Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, - (18)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-Based Concatenative Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concatenative Sound Synthesis: The Early Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of New Music Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (1), pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaces of Spaces — Interactive Navigation in Corpora of Room Impulse Responses for Musical Production and Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Music Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electronic Music and Acoustics, University of Music and Performing Arts Graz, Jul 2025, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15838431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting Musical Agents: Interactive Generation as a Catalyst for Artistic Formalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Nika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on AI Music Creativity (AIMC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Augmentation of the Trumpet – Navigating Control and Unpredictability in a Long-Term Research-Creation Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Souchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAME; Inria, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102295v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIVO: Video Analysis for Corpus-based Audio--Visual Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, MARSEILLE (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch Interaction for Corpus-based Audio-Visual Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Mexico City, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notation, Transmission, and Comprovisation: A Case Study of the ONCEIM Improvisation Orchestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Canonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elicitation of 2D expressive gestures through interactive sonification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, The University of Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/92fbeb44.8ec6de60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental Radiation Patterns as Models for Corpus-Based Spatial Sound Synthesis: Cosmologies for Piano and 3D Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Einbond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontificia Universidad Católica de Chile, 2021, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SonicHoop: Using Interactive Sonification to Support Aerial Hoop Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Dementyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '21 - Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2021, Yokohama / Virtual, Japan. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411764.3445539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on the Use of 2D Touch Interfaces for Musical Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557522v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Datasets for DJ-Mix Reverse Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Computer Music Multidisciplinary Research (CMMR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Motion to Musical Gesture: Experiments with Machine Learning in Computer-Aided Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Farhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUME 2018: International Workshop on Musical Metacreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UnmixDB: A Dataset for DJ-Mix Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1422385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Gesture Recognition Using Machine Learning and Audio Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Content-Based Multimedia Indexing (CBMI'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Algorithm for DJ Cue Point Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Artur Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severino Spadavecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Music Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMES : outil de prototypage et d'exploration pour la création sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur l'Interaction Homme-Machine, Oct 2018, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation Computer-aided Composition Environment: A New Implementation of OpenMusic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567619v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topo-Phonic Table for Tangible Sonic Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lizère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Alsina Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Extraction of Ground Truth Data from DJ Mixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PiPo, A Plugin Interface for Afferent Data Stream Processing Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Borghesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Test Duration in Subjective Listening Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hans Timmermans, Sep 2016, Utrecht, Netherlands. pp.515-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concatenative Sound Texture Synthesis Methods and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Roebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunghsin Yeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Laburthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Digital Audio Effects (DAFx-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jiří Schimmel, Sep 2016, Brno, Czech Republic. pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing CatOracle: Corpus-based Concatenative Improvisation with the Audio Oracle Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Einbond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Borghesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hans Timmermans, Sep 2016, Utrecht, Netherlands. pp.141-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingle: A Digital Music Controller Re-Capturing the Acoustic Instrument Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Duindam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Leeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Baton Rouge, LA, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EFFICACE : Développements et perspectives en composition assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Sound Checks: Exploring Intertwined Sonic and Social Affordances of Mobile Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Robaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI '15: Ninth International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Stanford California USA, United States. pp.685-690, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2677199.2688808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Granular Sound Texture Synthesis by Control of Timbral Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean O 'Leary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Music Computing (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Maynooth, Ireland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuned Control of Concatenative Synthesis with CataRT Using the bach Library for Max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Einbond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Trapani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ghisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Athens, Greece. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Contacts: Corpus-Based Convolution of Audio Contact Gestures for Enhanced Musical Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexandre Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Harker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, London, United Kingdom. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with a Corpus of Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SI13: NTU/ADM Symposium on Sound and Interactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Singapore, Singapour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirty Tangible Interfaces: Expressive Control of Computers with True Grit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.2991-2994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour l'apprentissage interactif du couplage geste-son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, PARIS, France. pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for the Writing of Tamonontamo (2012): A New Way to Relate Concatenative Synthesis and Spatialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurilio Cacciatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean Electro-Acoustic Music Society's Annual Conference (KEAMSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Seoul, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retexture — Towards Interactive Environmental Sound Texture Synthesis through Inversion of Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research (CMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.283-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIRTI — Dirty Tangible Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ann Arbour, United States. pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-based Retrieval of Environmental Sounds by Multiresolution Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Copenhague, Denmark. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise Pitch Control in Real Time Corpus-Based Concatenative Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Einbond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Trapani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ljubljana, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sound Space as Musical Instrument: Playing Corpus-Based Concatenative Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ann Arbour, United States. pp.250-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Variation: Composing for Audio Mosaicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hackbarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ljubljana, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art in Sound Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Audio Effects (DAFx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.221-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Mapping for Corpus-Based Concatenative Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Music Computing (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Padova, Italy. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-Based Concatenative Synthesis: Perceptual Descriptors as an Approach to Composing and Analyzing Timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Einbond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing the Corpus Callosum II: Neuroscience, Healing & Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Cambridge, MA, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Audio–Graphic Modeling for X3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction-optimized Sound Database Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAFx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-Based Improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)thinking Improvisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Malmö, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Level of Detail in Interactive Audiographic 3D Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Huddersfield, United Kingdom. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Sound Descriptor Analysis Framework for Relaxed-real-time Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, New York, United States. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grainstick: A Collaborative, Interactive Sound Installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Leslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Zamborlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, New York, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatializing Timbre with Corpus-Based Concatenative Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Einbond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, New York, United States. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfing the Waves: Live Audio Mosaicing of an Electric Bass Performance as a Corpus Browsing Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexandre Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Sydney, Australia. pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptor-based Sound Texture Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Music Computing (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.510-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Search by Content-Based Navigation in Large Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Music Computing (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Porto, Portugal. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability in Content-Based Navigation of Sound Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gulluni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefield synthesis for interactive sound installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Leslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jodlowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">127th AES Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, New-York, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-Based Transcription as an Approach to the Compositional Control of Timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Einbond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montreal, QC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the SDIF Sound Description Interchange Format for Audio Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jose Burred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmine Emanuele Cella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Roebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, NA, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Next? Continuation in Real-Time Corpus-Based Concatenative Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cadars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Belfast, United Kingdom. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing the Inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Grosshauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Engineering Society Convention (AES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Amsterdam, Netherlands. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles and Applications of Interactive Corpus-Based Concatenative Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Britton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale (JIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Albi, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Applications of Real-Time Corpus-Based Concatenative Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goepfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Copenhaguen, Denmark. pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3D Augmented Mirror: Motion Analysis for String Practice Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kia Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Larkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thijs Koerselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bee Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Copenhagen, Danemark. pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plumage: Design d’une interface 3D pour le parcours d’ échantillons sonores granularisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM-07 19th Conference on l'Interaction Homme-Machine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.71 - 71, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1541436.1541450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Musical are Images? From Sound Representation to Image Sonification: An Eco Systemic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Copenhaguen, Denmark. pp.183-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel: the Need of Formats for Streaming and Storing Music-Related Movement and Gesture Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Refsum Jensenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Camurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Malloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Copenhague, Denmark. pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Real-Time Audio-to-Score Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshia Cont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Raphael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plumage: Design d'une interface 3D pour le parcours d'échantillons sonores granularisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Interaction Homme-Machine IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Corpus-Based Concatenative Synthesis with CataRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Britton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Digital Audio Effects (DAFx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreal, Canada. pp.279-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Micks – Interactive Content Based Real-Time Audio Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müller Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Digital Audio Effects (DAFx-06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreal, Canada. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology and Paradigms to Support the Learning of Music Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rasamimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guédy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd i-Maestro Workshop on Technology Enhanced Music Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Leeds, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor, Multi-Representation Real-Time Analysis/Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST-G6 Conference on Digital Audio Effects (DAFx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Madrid, Spain. pp.122-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Boulez to Ballads: Training Ircam's Score Follower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshia Cont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Concatenative Synthesis On The Intersection of Music and Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Informatique Musicale; Centre de recherche en Informatique et Création Musicale, Jun 2005, Paris, France. pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTM — Complex data structures for Max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Borghesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Ircam's Score Follower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshia Cont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Philadelphia, United States. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Research in Concatenative Sound Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Polyphonic Midi Score Following with Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Orio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Miami, United States. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Learning of Musical Performance Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshia Cont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Symposium 2004 Style and Meaning in Language, Art, Music, and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Washington, United States. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Score Following: State of the Art and New Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Orio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lemouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Caterpillar System for Data-Driven Concatenative Sound Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Audio Effects (DAFx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, London, United Kingdom. pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Developments in Data-Driven Concatenative Sound Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Singapore, Singapore. pp.443-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving polyphonic and poly-instrumental music to score alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Baltimore, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00285599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of Monophonic and Polyphonic Music to a Score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Orio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Havana, Cuba. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions and Applications of the SDIF Sound Description Interchange Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew C. Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC: International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Berlin, Germany. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System for Data-Driven Concatenative Sound Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Audio Effects (DAFx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Verona, Italy. pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XML-based SDIF stream relationship language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew C. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Freed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC: International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral envelope estimation, representation, and morphing for sound analysis, transformation, and synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC: International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Pekin, China. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENIGMES - Experimentation de Nouvelles Interfaces Gestuelles pour la Musique Et le Son - Compte rendu Vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01509371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Diemo Schwarz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geräuschanalyse und Textursynthese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven van de Par</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Weinzierl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbuch der Audiotechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.1-17, 2024, 978-3-662-60357-4. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-60357-4_11-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Datasets for DJ-Mix Reverse Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kronland-Martinet R., Ystad S., Aramaki M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception, Representations, Image, Sound, Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12631, Springer, Cham, pp.31-47, 2021, Lecture Notes in Computer Science (LNCS), 978-3-030-70209-0. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70210-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing action-sound metaphors using motion sensing and descriptor-based synthesis of recorded sound materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Companion to Embodied Music Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978- 1-138-65740-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Sound Texture Synthesis Through Semi-Automatic User Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing; Aramaki, M., Derrien, O., Kronland-Martinet, R., Ystad, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound, Music, and Motion, Lecture Notes in Computer Science, Vol. 8905</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.372-392, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IAE & IAEOU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Cahen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topophonie research project : Audiographic cluster navigation (2009-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSCI - Les Ateliers / Paris Design Lab, pp.50-51, 2012, Les Carnets d’Expérimentation de l’École Nationale Supérieure de Création Industrielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio principles and methods in the Topophony research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Cahen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topophonie research project : Audiographic cluster navigation (2009-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSCI - Les Ateliers / Paris Design Lab, pp.36-37, 2012, Les Carnets d’Expérimentation de l’École Nationale Supérieure de Création Industrielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation et composition dans un univers graphique 3D de grains sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès Editions; Sophie Chauvin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information & Visualisation: Enjeux, recherches et applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-268, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Envelopes and Additive+Residual Analysis-Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer; James W. Beauchamp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis, Synthesis, and Perception of Musical Sounds, The Sound of Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-227, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying Spatial Sound Synthesis with AI in Two Compositions for Instruments and 3-D Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Einbond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (4), pp.43-61. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/comj_a_00664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional Interactions With Humpback Whale Singer Using Concrete Sound Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pénitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nguyen Hong Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.654314. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.654314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What it is like to improvise together? Investigating the phenomenology of joint action through improvised musical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Germier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaêlle Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Canonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology and the Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11097-021-09789-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical coordination in a large group without plans nor leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Germier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Canonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77263-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensus Communis: Some Perspectives on the Origins of Non-synchronous Cross-Sensory Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Callin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stato dell’arte nella sintesi di texture sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica/Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.117-139. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/Music_Tec-18438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Morphology: Concatenative Synthesis as an Intuitive Medium for Prescribing Sound in Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hackbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Music Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2007.323274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample Orchestrator : gestion par le contenu d’échantillons sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Assayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Burred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (3), pp.417-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection numérique comme modèle pour la synthèse sonore, la composition et l'exploration multimédia interactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Roadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">theconcatenator CD Contributors' Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo Music Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, - (18)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-Based Concatenative Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concatenative Sound Synthesis: The Early Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of New Music Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (1), pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting Musical Agents: Interactive Generation as a Catalyst for Artistic Formalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Nika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on AI Music Creativity (AIMC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaces of Spaces — Interactive Navigation in Corpora of Room Impulse Responses for Musical Production and Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Music Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electronic Music and Acoustics, University of Music and Performing Arts Graz, Jul 2025, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15838431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Augmentation of the Trumpet – Navigating Control and Unpredictability in a Long-Term Research-Creation Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Souchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAME; Inria, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102295v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIVO: Video Analysis for Corpus-based Audio--Visual Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, MARSEILLE (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch Interaction for Corpus-based Audio-Visual Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Mexico City, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notation, Transmission, and Comprovisation: A Case Study of the ONCEIM Improvisation Orchestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Canonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elicitation of 2D expressive gestures through interactive sonification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, The University of Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/92fbeb44.8ec6de60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental Radiation Patterns as Models for Corpus-Based Spatial Sound Synthesis: Cosmologies for Piano and 3D Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Einbond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontificia Universidad Católica de Chile, 2021, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SonicHoop: Using Interactive Sonification to Support Aerial Hoop Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Dementyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '21 - Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2021, Yokohama / Virtual, Japan. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411764.3445539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on the Use of 2D Touch Interfaces for Musical Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557522v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Datasets for DJ-Mix Reverse Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Computer Music Multidisciplinary Research (CMMR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UnmixDB: A Dataset for DJ-Mix Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1422385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Gesture Recognition Using Machine Learning and Audio Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Content-Based Multimedia Indexing (CBMI'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Motion to Musical Gesture: Experiments with Machine Learning in Computer-Aided Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Farhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUME 2018: International Workshop on Musical Metacreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Algorithm for DJ Cue Point Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Artur Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severino Spadavecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Music Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMES : outil de prototypage et d'exploration pour la création sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur l'Interaction Homme-Machine, Oct 2018, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topo-Phonic Table for Tangible Sonic Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lizère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Alsina Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Extraction of Ground Truth Data from DJ Mixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation Computer-aided Composition Environment: A New Implementation of OpenMusic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567619v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PiPo, A Plugin Interface for Afferent Data Stream Processing Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Borghesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Test Duration in Subjective Listening Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hans Timmermans, Sep 2016, Utrecht, Netherlands. pp.515-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concatenative Sound Texture Synthesis Methods and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Roebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunghsin Yeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Laburthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Digital Audio Effects (DAFx-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jiří Schimmel, Sep 2016, Brno, Czech Republic. pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing CatOracle: Corpus-based Concatenative Improvisation with the Audio Oracle Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Einbond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Borghesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hans Timmermans, Sep 2016, Utrecht, Netherlands. pp.141-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingle: A Digital Music Controller Re-Capturing the Acoustic Instrument Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Duindam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Leeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Baton Rouge, LA, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EFFICACE : Développements et perspectives en composition assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Sound Checks: Exploring Intertwined Sonic and Social Affordances of Mobile Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Robaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI '15: Ninth International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Stanford California USA, United States. pp.685-690, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2677199.2688808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Granular Sound Texture Synthesis by Control of Timbral Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean O 'Leary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Music Computing (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Maynooth, Ireland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuned Control of Concatenative Synthesis with CataRT Using the bach Library for Max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Einbond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Trapani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ghisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Athens, Greece. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Contacts: Corpus-Based Convolution of Audio Contact Gestures for Enhanced Musical Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexandre Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Harker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, London, United Kingdom. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirty Tangible Interfaces: Expressive Control of Computers with True Grit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.2991-2994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour l'apprentissage interactif du couplage geste-son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, PARIS, France. pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with a Corpus of Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SI13: NTU/ADM Symposium on Sound and Interactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Singapore, Singapour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for the Writing of Tamonontamo (2012): A New Way to Relate Concatenative Synthesis and Spatialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurilio Cacciatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean Electro-Acoustic Music Society's Annual Conference (KEAMSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Seoul, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retexture — Towards Interactive Environmental Sound Texture Synthesis through Inversion of Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research (CMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.283-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIRTI — Dirty Tangible Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ann Arbour, United States. pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise Pitch Control in Real Time Corpus-Based Concatenative Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Einbond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Trapani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ljubljana, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-based Retrieval of Environmental Sounds by Multiresolution Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Copenhague, Denmark. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sound Space as Musical Instrument: Playing Corpus-Based Concatenative Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ann Arbour, United States. pp.250-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Variation: Composing for Audio Mosaicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hackbarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ljubljana, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-Based Improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)thinking Improvisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Malmö, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Level of Detail in Interactive Audiographic 3D Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Huddersfield, United Kingdom. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction-optimized Sound Database Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAFx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art in Sound Texture Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Audio Effects (DAFx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.221-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Mapping for Corpus-Based Concatenative Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Music Computing (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Padova, Italy. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-Based Concatenative Synthesis: Perceptual Descriptors as an Approach to Composing and Analyzing Timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Einbond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing the Corpus Callosum II: Neuroscience, Healing & Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Cambridge, MA, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Audio–Graphic Modeling for X3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptor-based Sound Texture Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Music Computing (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.510-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatializing Timbre with Corpus-Based Concatenative Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Einbond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, New York, United States. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Sound Descriptor Analysis Framework for Relaxed-real-time Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, New York, United States. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grainstick: A Collaborative, Interactive Sound Installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Leslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Zamborlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, New York, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfing the Waves: Live Audio Mosaicing of an Electric Bass Performance as a Corpus Browsing Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexandre Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Sydney, Australia. pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-Based Transcription as an Approach to the Compositional Control of Timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Einbond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montreal, QC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Search by Content-Based Navigation in Large Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Music Computing (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Porto, Portugal. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability in Content-Based Navigation of Sound Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gulluni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefield synthesis for interactive sound installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Leslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jodlowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">127th AES Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, New-York, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the SDIF Sound Description Interchange Format for Audio Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jose Burred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmine Emanuele Cella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Roebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, NA, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Next? Continuation in Real-Time Corpus-Based Concatenative Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cadars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Belfast, United Kingdom. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing the Inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Grosshauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Engineering Society Convention (AES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Amsterdam, Netherlands. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles and Applications of Interactive Corpus-Based Concatenative Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Britton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale (JIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Albi, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plumage: Design d’une interface 3D pour le parcours d’ échantillons sonores granularisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM-07 19th Conference on l'Interaction Homme-Machine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.71 - 71, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1541436.1541450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Musical are Images? From Sound Representation to Image Sonification: An Eco Systemic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Copenhaguen, Denmark. pp.183-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3D Augmented Mirror: Motion Analysis for String Practice Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kia Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Larkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thijs Koerselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bee Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Copenhagen, Danemark. pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Applications of Real-Time Corpus-Based Concatenative Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goepfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Copenhaguen, Denmark. pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel: the Need of Formats for Streaming and Storing Music-Related Movement and Gesture Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Refsum Jensenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Camurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Malloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Copenhague, Denmark. pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Real-Time Audio-to-Score Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshia Cont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Raphael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plumage: Design d'une interface 3D pour le parcours d'échantillons sonores granularisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Interaction Homme-Machine IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Corpus-Based Concatenative Synthesis with CataRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Britton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Digital Audio Effects (DAFx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreal, Canada. pp.279-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Micks – Interactive Content Based Real-Time Audio Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müller Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Digital Audio Effects (DAFx-06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreal, Canada. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology and Paradigms to Support the Learning of Music Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rasamimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guédy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd i-Maestro Workshop on Technology Enhanced Music Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Leeds, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Boulez to Ballads: Training Ircam's Score Follower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshia Cont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Concatenative Synthesis On The Intersection of Music and Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Informatique Musicale; Centre de recherche en Informatique et Création Musicale, Jun 2005, Paris, France. pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTM — Complex data structures for Max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Borghesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor, Multi-Representation Real-Time Analysis/Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST-G6 Conference on Digital Audio Effects (DAFx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Madrid, Spain. pp.122-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Ircam's Score Follower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshia Cont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Philadelphia, United States. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Research in Concatenative Sound Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Polyphonic Midi Score Following with Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Orio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Miami, United States. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Learning of Musical Performance Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshia Cont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Symposium 2004 Style and Meaning in Language, Art, Music, and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Washington, United States. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Score Following: State of the Art and New Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Orio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lemouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Caterpillar System for Data-Driven Concatenative Sound Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Audio Effects (DAFx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, London, United Kingdom. pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Developments in Data-Driven Concatenative Sound Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Singapore, Singapore. pp.443-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving polyphonic and poly-instrumental music to score alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Baltimore, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00285599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of Monophonic and Polyphonic Music to a Score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Orio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Havana, Cuba. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XML-based SDIF stream relationship language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew C. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Freed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC: International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System for Data-Driven Concatenative Sound Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Audio Effects (DAFx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Verona, Italy. pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions and Applications of the SDIF Sound Description Interchange Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew C. Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC: International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Berlin, Germany. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral envelope estimation, representation, and morphing for sound analysis, transformation, and synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC: International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Pekin, China. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENIGMES - Experimentation de Nouvelles Interfaces Gestuelles pour la Musique Et le Son - Compte rendu Vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diemo Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01509371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van de Par" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60357-4_11-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184436v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70210-6_2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cahen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zappi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz," TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Einbond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Carpentier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00664" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290337v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline P&#233;nitot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nguyen Hong Duc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.654314" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Germier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;lle Rouvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canonne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-021-09789-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019776v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rouvier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77263-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450781v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Callin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00523" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Music_Tec-18438" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hackbarth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2007.323274" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Burred" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roadley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Brunet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne D&#233;moulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Alary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15838431" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nika" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Muller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102295v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Fayet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loriette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.8ec6de60" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266906v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Dementyev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flety" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445539" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557522v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815988v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Best" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Farhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1422385" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857834v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Artur Schindler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Spadavecchia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bevilacqua" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567619v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lorieux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Liz&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Alsina Tarr&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Borghesi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427340v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunghsin Yeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Laburthe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262851v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Duindam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Leeuw" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robaszkiewicz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2677199.2688808" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O 'Leary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161028v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Trapani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Agostini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ghisi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161077v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Tremblay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Harker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106849v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Savary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847207v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Lallemand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurilio Cacciatore" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161434v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161443v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161442v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161439v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161296v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161294v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106637v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ding" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106652v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Johnson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161295v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brument" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161252v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107092v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Leslie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Warusfel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zamborlin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161254v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161251v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161241v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161240v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gulluni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107095v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jodlowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161032v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161398v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Burred" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Emanuele Cella" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161402v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cadars" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grosshauser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161401v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Britton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161376v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goepfer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106299v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kia Ng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Larkin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Koerselman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bee Ong" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509376v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ajaj" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Olivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541450" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161377v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thiebaut" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Bello" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439339v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Refsum Jensenius" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camurri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Maestre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Malloch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839068v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Raphael" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161400v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Olivier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161358v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beller" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verbrugghe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161390v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller Remy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rasamimanana" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;dy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161342v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161336v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161411v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161338v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy M&#252;ller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161340v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161328v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Orio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161366v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285568v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lemouton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161127v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00285599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161134v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161232v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Wright" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161115v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105529v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Chaudhary" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Freed" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Khoury" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161231v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01509371v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van de Par" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60357-4_11-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184436v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70210-6_2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cahen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zappi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz," TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Einbond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Carpentier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00664" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290337v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline P&#233;nitot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nguyen Hong Duc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.654314" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Germier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;lle Rouvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canonne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-021-09789-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019776v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rouvier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77263-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450781v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Callin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00523" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Music_Tec-18438" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hackbarth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2007.323274" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Burred" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roadley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Brunet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nika" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne D&#233;moulin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Alary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15838431" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102295v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Fayet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loriette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.8ec6de60" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266906v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Dementyev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flety" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445539" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557522v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1422385" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Best" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Farhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857834v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Artur Schindler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Spadavecchia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bevilacqua" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lorieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Liz&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Alsina Tarr&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567619v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Borghesi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427340v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunghsin Yeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Laburthe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262851v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Duindam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Leeuw" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robaszkiewicz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2677199.2688808" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O 'Leary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161028v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Trapani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Agostini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ghisi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161077v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Tremblay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Harker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106849v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Savary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847207v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Lallemand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurilio Cacciatore" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161443v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161442v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161439v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106652v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Johnson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161295v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brument" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ding" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106637v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161293v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161253v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161252v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107092v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Leslie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Warusfel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zamborlin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161254v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161032v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161241v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161240v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gulluni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107095v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jodlowski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161398v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Burred" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Emanuele Cella" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161402v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cadars" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grosshauser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161401v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Britton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509376v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ajaj" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Olivier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541450" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thiebaut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Bello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kia Ng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Larkin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Koerselman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bee Ong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161376v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goepfer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439339v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Refsum Jensenius" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camurri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Maestre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Malloch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839068v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Raphael" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161400v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Olivier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161358v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beller" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verbrugghe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161390v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller Remy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rasamimanana" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;dy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161336v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161411v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161338v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy M&#252;ller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161342v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161340v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161328v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Orio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161366v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285568v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lemouton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161127v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00285599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161134v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105529v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Wright" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Chaudhary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Freed" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Khoury" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161115v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161232v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161231v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01509371v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>