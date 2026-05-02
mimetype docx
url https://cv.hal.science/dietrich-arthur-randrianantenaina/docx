--- v0 (2026-04-08)
+++ v1 (2026-05-02)
@@ -312,217 +312,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinationale et gestion du fait religieux: du global au local, étude exploratoire d’Orange Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’analyse de l’écosystème entrepreneurial de la e-santé sur le territoire de la région Bretagne : réalisation d’une cartographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Arthur Randrianantenaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guillet</w:t>
+                <w:t xml:space="preserve">Karine Le Rudulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Volia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dietrich Arthur Randrianantenaina</w:t>
+                <w:t xml:space="preserve">Patrice Schoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37, pp.165 à 185</w:t>
+              <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (11), pp.41 à 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761254v1</w:t>
+                <w:t xml:space="preserve">hal-04815584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse de l’écosystème entrepreneurial de la e-santé sur le territoire de la région Bretagne : réalisation d’une cartographie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multinationale et gestion du fait religieux: du global au local, étude exploratoire d’Orange Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Volia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Arthur Randrianantenaina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Schoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (11), pp.41 à 64</w:t>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.165 à 185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815584v1</w:t>
+                <w:t xml:space="preserve">hal-04761254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la fonction RH dans la mise en place d’un ERP à Madagascar</w:t>
               </w:r>
@@ -782,64 +782,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique de régulation du fait religieux chez orange madagascar: du global au local, résultats d’une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Volia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Arthur Randrianantenaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1186,165 +1186,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation d’outils en contexte d’implantation d’ERP: cas des grandes entreprises malgaches</w:t>
+                <w:t xml:space="preserve">Bricolage et shadows IT face à la rigidité de l'ERP : cas des entreprises à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Arthur Randrianantenaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème conférence ATLAS AFMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATLAS AFMI, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">ADI (Afrique Développement Innovation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960727v1</w:t>
+                <w:t xml:space="preserve">hal-03960733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bricolage et shadows IT face à la rigidité de l'ERP : cas des entreprises à Madagascar</w:t>
+                <w:t xml:space="preserve">Appropriation d’outils en contexte d’implantation d’ERP: cas des grandes entreprises malgaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Arthur Randrianantenaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADI (Afrique Développement Innovation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">12ème conférence ATLAS AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATLAS AFMI, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960733v1</w:t>
+                <w:t xml:space="preserve">hal-03960727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d’analyse stratégique d’appropriation d’ERP</w:t>
               </w:r>
@@ -1425,169 +1425,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvisation par le bricolage et le shadow IT pour faire face à la rigidité des outils de gestion : Cas des progiciels dans les grandes entreprises à Madagascar</w:t>
+                <w:t xml:space="preserve">La place de la GRH dans la digitalisation des organisations en contexte interculturel : le cas de l'ERP des firmes multinationales implantées à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Arthur Randrianantenaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelle recherche sur et pour l’innovation en afrique(s)  ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Afrique Atlantique (Tome VIII), pp.234-255, 2025</w:t>
+              <w:t xml:space="preserve">Le management international à l’épreuve des transitions environnementales, sociales et digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection ATLAS AFMI, Vuibert, pp.240, 2025, 978-2-311-41517-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958818v1</w:t>
+                <w:t xml:space="preserve">hal-05388982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de la GRH dans la digitalisation des organisations en contexte interculturel : le cas de l'ERP des firmes multinationales implantées à Madagascar</w:t>
+                <w:t xml:space="preserve">Improvisation par le bricolage et le shadow IT pour faire face à la rigidité des outils de gestion : Cas des progiciels dans les grandes entreprises à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Arthur Randrianantenaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le management international à l’épreuve des transitions environnementales, sociales et digitales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection ATLAS AFMI, Vuibert, pp.240, 2025, 978-2-311-41517-9</w:t>
+              <w:t xml:space="preserve">Quelle recherche sur et pour l’innovation en afrique(s)  ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Afrique Atlantique (Tome VIII), pp.234-255, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388982v1</w:t>
+                <w:t xml:space="preserve">hal-04958818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1723,151 +1723,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PME et ETI familiales : l’art subtil d’associer héritage et innovation</w:t>
+                <w:t xml:space="preserve">Qualité empêchée : quand vouloir bien faire mène au désengagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Arthur Randrianantenaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, n°54, p.199</w:t>
+              <w:t xml:space="preserve">2025, n°53, p.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094253v1</w:t>
+                <w:t xml:space="preserve">hal-05094249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité empêchée : quand vouloir bien faire mène au désengagement</w:t>
+                <w:t xml:space="preserve">PME et ETI familiales : l’art subtil d’associer héritage et innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Arthur Randrianantenaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, n°53, p.231</w:t>
+              <w:t xml:space="preserve">2025, n°54, p.199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094249v1</w:t>
+                <w:t xml:space="preserve">hal-05094253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2046,51 +2046,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C32FAA4"/>
+    <w:nsid w:val="C389372C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2277,51 +2277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dietrich-arthur-randrianantenaina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9128-4413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271096624" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/98169253560192700243" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839752v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Arthur Randrianantenaina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Rabekolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761254v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Volia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Schoch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.047.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086712v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markolf Jossou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960727v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094249v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04163451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NANU3005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dietrich-arthur-randrianantenaina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9128-4413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271096624" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/98169253560192700243" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839752v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Arthur Randrianantenaina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Rabekolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Schoch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Volia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.047.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086712v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markolf Jossou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04163451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NANU3005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>