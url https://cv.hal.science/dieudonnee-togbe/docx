--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dieudonnée Togbe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités (PR1-CNU65) en Immunologie & Biologie Cellulaire, UFR Sciences et Techniques, Université d’Orléans.Directrice INEM-UMR7355Laboratoire d'Immuno-NEuro ModulationCNRS & Université d'Orléans3B, rue de la Férollerie45071, Orléans, Cedex 02</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dieudonnee-togbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6658-414X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125373856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-induced lung injury and inflammation: Pathways and therapeutic targets for pulmonary diseases caused by air pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noria Segueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianyong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.109391. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2025.109391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butyrate receptor HCAR2/GPR109A controls imiquimod-induced psoriasis-like skin inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucija Leko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darija Šimić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timna Valera Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Victor Lucena da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214 (8), pp.2029-2040. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jimmun/vkaf069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STING-dependent induction of neutrophilic asthma exacerbation in response to house dust mite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Messaoud-Nacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Culerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Rania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (3), pp.715-737. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.16369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cGAS-STING DNA-sensing in Inflammatory Bowel Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie F J Quesniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLRP6 negatively regulates type 2 immune responses in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Marquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.15388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STING agonist diABZI induces PANoptosis and DNA mediated acute respiratory distress syndrome (ARDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Messaoud-Nacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Culerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.269. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-022-04664-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STING agonist diABZI induces PANoptosis and DNA mediated acute respiratory distress syndrome (ARDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Messaoud-Nacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Culerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.269. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-022-04664-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bromodomain and extraterminal (BET) protein inhibition of IgG/IgE production in murine B cells is counter-balanced by a strong Th2 bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Dalloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Dalloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Noir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (6), pp.e1280. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cti2.1280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILC3-derived acetylcholine promotes protease-driven allergic lung pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Darby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisha Chetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Tinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147 (4), pp.1513-1516.e4. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2020.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILC3-derived acetylcholine promotes protease-driven allergic lung pathology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Darby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke B Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisha Chetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Tinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147 (4), pp.1513 - 1516.e8. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2020.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Pseudomonas aeruginosa Lung Infection Is IL-1R Independent, but Relies on MyD88 Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Cipcic Paljetak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImmunoHorizons </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (5), pp.273-283. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/immunohorizons.2000095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOD1 sensing of house dust mite-derived microbiota promotes allergic experimental asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Ait Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Audousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alvarez-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Vorng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148 (2), pp.394-406. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2020.12.649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl hydrocarbon receptor ( Ahr )‐dependent Il‐22 expression by type 3 innate lymphoid cells control of acute joint inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Nehmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alves‐filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Decauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (10), pp.4721-4731. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcmm.16433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-related diseases in the modern world: a role for self-DNA sensing in lung inflammatory diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muazzam Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 75 (11), pp.3009-3010. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal interleukin-33 mediates neuroinflammation-induced cognitive impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidian De Concini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Larrigaldie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.268. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-020-01939-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-Induced Aryl Hydrocarbon Receptor Activation Controls Lung Inflammation via Interleukin-22 Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alternative cap-binding complex is required for antiviral defense in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gebhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Bergant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Meiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (12), pp.e1008155. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1008155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-DNA Sensing in Lung Inflammatory Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.719 - 734. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.it.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterile Lung Inflammation Induced by Silica Exacerbates Mycobacterium tuberculosis Infection via STING-Dependent Type 2 Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), pp.2649-2664.e5. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2019.04.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Respiratory Barrier Disruption by Ozone Exposure in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Sokolowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Fan Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.02169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the roles of innate lymphoid cells in cerebral malaria pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.e12502. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pim.12502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STING-dependent sensing of self-DNA drives silica-induced lung inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Duneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.5226. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07425-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone exposure induces respiratory barrier biphasic injury and inflammation controlled by IL-33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142 (3), pp.942-958. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2017.11.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-quadruplex DNA targeting alters class-switch recombination in B cells and attenuates allergic inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Dalloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Dalloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Aldigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142 (4), pp.1352-1355. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulatory dendritic cell marker C1q is a potent inhibitor of allergic inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mascarell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Airouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Berjont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.695-704. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mi.2016.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kinase C θ controls type 2 innate lymphoid cell and TH2 responses to house dust mite allergen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Beuraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (5), pp.1650-1666. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2016.08.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental atopic dermatitis depends on IL-33R signaling via MyD88 in dendritic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Di Padova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.e2735-e2735. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/cddis.2017.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMQ-induced skin inflammation in mice is dependent on IL-1R1 and MyD88 signaling but independent of the NLRP3 inflammasome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitriniaina Rabeony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Petit-Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (10), pp.2847 - 2857. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201445215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of IL-1β in Experimental Cystic Fibrosis upon P. aeruginosa Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Piotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.e114884. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0114884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type I interferons contribute to experimental cerebral malaria development in response to sporozoite or blood-stage Plasmodium berghei ANKA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Coquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (10), pp.2683-95. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201343327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammasome-IL-1-Th17 response in allergic lung inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of molecular cell biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmcb/mjr042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Role of IL-22 in Allergic Airway Inflammation and its Cross-talk with IL-17A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 183 (9), pp.1153-63. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1164/rccm.201008-1383OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLRP3 inflammasome is required in murine asthma in the absence of aluminum adjuvant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tschopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2011.02586.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33-activated dendritic cells are critical for allergic airway inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlline Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (6), pp.1675-86. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201041033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenascin-C triggers fibrin accumulation by downregulation of tissue plasminogen activator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Hostettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceyda Ozcakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedat A Çöloğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 585 (6), pp.913-20. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2011.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both functional LTbeta receptor and TNF receptor 2 are required for the development of experimental cerebral malaria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Boissay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (7), pp.e2608. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0002608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivation of tuberculosis by tumor necrosis factor neutralization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muazzam Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arina Samarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Grivennikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Botha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasiema Allie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cytokine Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (1), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ecn.2007.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor necrosis factor is critical to control tuberculosis infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muazzam Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arina Samarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasiema Allie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (5), pp.623-8. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2007.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-1 receptor-mediated signal is an essential component of MyD88-dependent innate response to Mycobacterium tuberculosis infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile M Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 179 (2), pp.1178-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T cell-derived TNF down-regulates acute airway response to endotoxin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei I Grivennikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (3), pp.768-79. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.200636371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murine cerebral malaria development is independent of toll-like receptor signaling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges E Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Boissay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 170 (5), pp.1640-8. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2353/ajpath.2007.060889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toll-like receptor and tumour necrosis factor dependent endotoxin-induced acute lung injury.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Experimental Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (6), pp.387-91. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2613.2007.00566.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the monosomy for the telomeric part of human chromosome 21 reveals haploinsufficient genes modulating the inflammatory and airway responses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (17), pp.2040-52. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddm152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential, non-redundant roles of TIRAP and MyD88 in airway innate response to endotoxin, independent of TRIF, IL-1 and IL-18 pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Noulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, in press, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-17, a negative regulator in established allergic asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brombacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Exp. Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 203, pp.2715-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TLR4 gene dosage contributes to endotoxin induced acute respiratory inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.451-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TLR4 gene dosage contributes to endotoxin-induced acute respiratory inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (3), pp.451-7. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1189/jlb.0206099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosolthérapie anti-Granulocytaire pour le contrôle des pathologies Inflammatoires du Poumon &amp;quot;AGIP&amp;quot; - Projet d'intérêt régional 2013-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2017, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosolthérapie anti-granulocytaire pour le contrôle des pathologies inflammatoires du poumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosolthérapie anti-Granulocytaire pour le contrôle des pathologies Inflammatoires du Poumon (Projet AGIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche Biomedicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tours, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dieudonnée Togbe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités (PR1-CNU65) en Immunologie & Biologie Cellulaire, UFR Sciences et Techniques, Université d’Orléans.Directrice INEM-UMR7355Laboratoire d'Immuno-NEuro ModulationCNRS & Université d'Orléans3B, rue de la Férollerie45071, Orléans, Cedex 02</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dieudonnee-togbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6658-414X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125373856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butyrate receptor HCAR2/GPR109A controls imiquimod-induced psoriasis-like skin inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucija Leko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darija Šimić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timna Valera Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Victor Lucena da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214 (8), pp.2029-2040. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jimmun/vkaf069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-induced lung injury and inflammation: Pathways and therapeutic targets for pulmonary diseases caused by air pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noria Segueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianyong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.109391. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2025.109391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cGAS-STING DNA-sensing in Inflammatory Bowel Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie F J Quesniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STING-dependent induction of neutrophilic asthma exacerbation in response to house dust mite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Messaoud-Nacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Culerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Rania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (3), pp.715-737. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.16369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLRP6 negatively regulates type 2 immune responses in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Marquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.15388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STING agonist diABZI induces PANoptosis and DNA mediated acute respiratory distress syndrome (ARDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Messaoud-Nacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Culerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.269. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-022-04664-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STING agonist diABZI induces PANoptosis and DNA mediated acute respiratory distress syndrome (ARDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Messaoud-Nacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Culerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.269. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-022-04664-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl hydrocarbon receptor ( Ahr )‐dependent Il‐22 expression by type 3 innate lymphoid cells control of acute joint inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Nehmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alves‐filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Decauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (10), pp.4721-4731. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcmm.16433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bromodomain and extraterminal (BET) protein inhibition of IgG/IgE production in murine B cells is counter-balanced by a strong Th2 bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Dalloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Dalloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Noir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (6), pp.e1280. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cti2.1280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILC3-derived acetylcholine promotes protease-driven allergic lung pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Darby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisha Chetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Tinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147 (4), pp.1513-1516.e4. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2020.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILC3-derived acetylcholine promotes protease-driven allergic lung pathology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Darby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke B Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisha Chetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Tinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147 (4), pp.1513 - 1516.e8. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2020.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Pseudomonas aeruginosa Lung Infection Is IL-1R Independent, but Relies on MyD88 Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Cipcic Paljetak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImmunoHorizons </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (5), pp.273-283. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/immunohorizons.2000095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOD1 sensing of house dust mite-derived microbiota promotes allergic experimental asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Ait Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Audousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alvarez-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Vorng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148 (2), pp.394-406. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2020.12.649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-Induced Aryl Hydrocarbon Receptor Activation Controls Lung Inflammation via Interleukin-22 Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal interleukin-33 mediates neuroinflammation-induced cognitive impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidian De Concini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Larrigaldie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.268. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-020-01939-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-related diseases in the modern world: a role for self-DNA sensing in lung inflammatory diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muazzam Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 75 (11), pp.3009-3010. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alternative cap-binding complex is required for antiviral defense in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gebhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Bergant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Meiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (12), pp.e1008155. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1008155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Respiratory Barrier Disruption by Ozone Exposure in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Sokolowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Fan Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.02169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-DNA Sensing in Lung Inflammatory Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.719 - 734. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.it.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterile Lung Inflammation Induced by Silica Exacerbates Mycobacterium tuberculosis Infection via STING-Dependent Type 2 Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), pp.2649-2664.e5. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2019.04.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the roles of innate lymphoid cells in cerebral malaria pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.e12502. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pim.12502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STING-dependent sensing of self-DNA drives silica-induced lung inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Duneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.5226. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07425-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-quadruplex DNA targeting alters class-switch recombination in B cells and attenuates allergic inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Dalloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Dalloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Aldigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142 (4), pp.1352-1355. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone exposure induces respiratory barrier biphasic injury and inflammation controlled by IL-33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142 (3), pp.942-958. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2017.11.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kinase C θ controls type 2 innate lymphoid cell and TH2 responses to house dust mite allergen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Beuraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (5), pp.1650-1666. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2016.08.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulatory dendritic cell marker C1q is a potent inhibitor of allergic inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mascarell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Airouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Berjont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.695-704. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mi.2016.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental atopic dermatitis depends on IL-33R signaling via MyD88 in dendritic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Di Padova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.e2735-e2735. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/cddis.2017.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMQ-induced skin inflammation in mice is dependent on IL-1R1 and MyD88 signaling but independent of the NLRP3 inflammasome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitriniaina Rabeony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Petit-Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (10), pp.2847 - 2857. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201445215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of IL-1β in Experimental Cystic Fibrosis upon P. aeruginosa Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Piotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.e114884. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0114884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type I interferons contribute to experimental cerebral malaria development in response to sporozoite or blood-stage Plasmodium berghei ANKA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Coquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (10), pp.2683-95. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201343327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammasome-IL-1-Th17 response in allergic lung inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of molecular cell biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmcb/mjr042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLRP3 inflammasome is required in murine asthma in the absence of aluminum adjuvant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tschopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2011.02586.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Role of IL-22 in Allergic Airway Inflammation and its Cross-talk with IL-17A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 183 (9), pp.1153-63. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1164/rccm.201008-1383OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33-activated dendritic cells are critical for allergic airway inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlline Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (6), pp.1675-86. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201041033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenascin-C triggers fibrin accumulation by downregulation of tissue plasminogen activator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Hostettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceyda Ozcakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedat A Çöloğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 585 (6), pp.913-20. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2011.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both functional LTbeta receptor and TNF receptor 2 are required for the development of experimental cerebral malaria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Boissay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (7), pp.e2608. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0002608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-1 receptor-mediated signal is an essential component of MyD88-dependent innate response to Mycobacterium tuberculosis infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile M Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 179 (2), pp.1178-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivation of tuberculosis by tumor necrosis factor neutralization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muazzam Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arina Samarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Grivennikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Botha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasiema Allie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cytokine Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (1), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ecn.2007.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor necrosis factor is critical to control tuberculosis infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muazzam Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arina Samarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasiema Allie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (5), pp.623-8. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2007.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T cell-derived TNF down-regulates acute airway response to endotoxin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei I Grivennikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (3), pp.768-79. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.200636371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murine cerebral malaria development is independent of toll-like receptor signaling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges E Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Boissay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 170 (5), pp.1640-8. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2353/ajpath.2007.060889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toll-like receptor and tumour necrosis factor dependent endotoxin-induced acute lung injury.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Experimental Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (6), pp.387-91. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2613.2007.00566.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the monosomy for the telomeric part of human chromosome 21 reveals haploinsufficient genes modulating the inflammatory and airway responses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (17), pp.2040-52. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddm152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential, non-redundant roles of TIRAP and MyD88 in airway innate response to endotoxin, independent of TRIF, IL-1 and IL-18 pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Noulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, in press, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-17, a negative regulator in established allergic asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brombacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Exp. Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 203, pp.2715-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TLR4 gene dosage contributes to endotoxin induced acute respiratory inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.451-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TLR4 gene dosage contributes to endotoxin-induced acute respiratory inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (3), pp.451-7. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1189/jlb.0206099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosolthérapie anti-Granulocytaire pour le contrôle des pathologies Inflammatoires du Poumon &amp;quot;AGIP&amp;quot; - Projet d'intérêt régional 2013-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2017, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosolthérapie anti-granulocytaire pour le contrôle des pathologies inflammatoires du poumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosolthérapie anti-Granulocytaire pour le contrôle des pathologies Inflammatoires du Poumon (Projet AGIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche Biomedicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tours, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C12B1200"/>
+    <w:nsid w:val="F1CCEB62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dieudonnee-togbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6658-414X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125373856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Russo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233;e Togbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couillin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noria Segueni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianyong Han" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109391" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Leko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darija &#352;imi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timna Valera Martins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Victor Lucena da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jimmun/vkaf069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750360v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Messaoud-Nacer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Culerier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Rania" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16369" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dimitrov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F J Quesniaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03770030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chenuet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youness" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15388" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03770070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouxel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-04664-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Dalloul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Best" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Dalloul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Noir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1280" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Darby" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Roberts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Chetty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Tinelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.10.038" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke B Roberts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marchiol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Cipcic Paljetak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/immunohorizons.2000095" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ait Yahia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Audousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alvarez-Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Vorng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.12.649" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Nehmar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves&#8208;filho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Decauwer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16433" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muazzam Jacobs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Quesniaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14463" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidian De Concini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larrigaldie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01939-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008360v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bataille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00144" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gebhardt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Bergant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schnepf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Moser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Meiler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008155" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2019.06.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Sokolowska" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezmi Akdis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Fan Chung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12502" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07425-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.11.044" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aldigier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.06.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126459v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mascarell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Airouche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Berjont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gueguen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2016.87" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01512634v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Madouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beuraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.08.044" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viala" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Di Padova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2017.90" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rabeony" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pohin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vasseur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Paris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445215" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piotet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Robinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114884" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944122v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fauconnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Coquard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gilles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Meme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201343327" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Besnard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zheng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjr042" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591914v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Besnard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Renauld" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Willart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201008-1383OC" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591915v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tschopp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Erard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2011.02586.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935078v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Besnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Guillou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201041033" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591935v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brellier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Hostettler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Hotz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyda Ozcakir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat A &#199;&#246;lo&#287;lu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.02.023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318568v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Loureiro de Sousa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Boissay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Fick" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002608" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Samarina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grivennikov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Botha" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiema Allie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ecn.2007.0083" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318526v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fremond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.02.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZC392B1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile M Fremond" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318502v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei I Grivennikov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noulin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200636371" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318484v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schofield" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges E Grau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schnyder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2007.060889" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Schnyder-Candrian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2613.2007.00566.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408331v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bizot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm152" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-0N95JXQM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095762v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noulin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schnyder-Candrian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119734v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mercier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brombacher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schnyder" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maillet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166297v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0206099" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738202v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guellec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736506v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barranek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737770v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dieudonnee-togbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6658-414X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125373856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Leko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darija &#352;imi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timna Valera Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Victor Lucena da Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jimmun/vkaf069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Russo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233;e Togbe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couillin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noria Segueni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianyong Han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109391" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dimitrov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F J Quesniaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Messaoud-Nacer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Culerier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Rania" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16369" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03770030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chenuet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youness" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15388" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872758v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouxel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-04664-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03770070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Nehmar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves&#8208;filho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Decauwer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16433" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283657v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Dalloul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Best" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Dalloul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Noir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1280" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Darby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Roberts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Chetty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Tinelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.10.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke B Roberts" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marchiol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Cipcic Paljetak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/immunohorizons.2000095" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ait Yahia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Audousset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alvarez-Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Vorng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.12.649" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bataille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00144" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidian De Concini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larrigaldie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01939-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muazzam Jacobs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Quesniaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14463" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gebhardt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Bergant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schnepf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Moser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Meiler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008155" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Sokolowska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezmi Akdis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Fan Chung" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02169" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2019.06.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.110" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12502" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07425-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aldigier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.06.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126403v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.11.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01512634v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Madouri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beuraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.08.044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mascarell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Airouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Berjont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gueguen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2016.87" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viala" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Di Padova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2017.90" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rabeony" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pohin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vasseur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Paris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445215" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piotet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Robinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114884" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944122v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fauconnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Coquard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gilles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Meme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201343327" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Besnard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zheng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjr042" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tschopp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Erard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2011.02586.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Besnard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Renauld" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Willart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201008-1383OC" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935078v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Besnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Guillou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201041033" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591935v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brellier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Hostettler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Hotz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyda Ozcakir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat A &#199;&#246;lo&#287;lu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.02.023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318568v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Loureiro de Sousa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Boissay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Fick" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002608" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318486v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile M Fremond" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Samarina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grivennikov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Botha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiema Allie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ecn.2007.0083" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fremond" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.02.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZC392B1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318502v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei I Grivennikov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noulin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200636371" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318484v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schofield" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges E Grau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schnyder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2007.060889" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Schnyder-Candrian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2613.2007.00566.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408331v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bizot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm152" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-0N95JXQM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095762v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noulin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schnyder-Candrian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119734v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mercier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brombacher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schnyder" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maillet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166297v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0206099" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738202v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guellec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736506v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barranek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737770v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>