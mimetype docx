--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dieudonnée Togbe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités (PR1-CNU65) en Immunologie & Biologie Cellulaire, UFR Sciences et Techniques, Université d’Orléans.Directrice INEM-UMR7355Laboratoire d'Immuno-NEuro ModulationCNRS & Université d'Orléans3B, rue de la Férollerie45071, Orléans, Cedex 02</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dieudonnee-togbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6658-414X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125373856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butyrate receptor HCAR2/GPR109A controls imiquimod-induced psoriasis-like skin inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucija Leko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darija Šimić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timna Valera Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Victor Lucena da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214 (8), pp.2029-2040. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jimmun/vkaf069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-induced lung injury and inflammation: Pathways and therapeutic targets for pulmonary diseases caused by air pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noria Segueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianyong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.109391. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2025.109391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cGAS-STING DNA-sensing in Inflammatory Bowel Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie F J Quesniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STING-dependent induction of neutrophilic asthma exacerbation in response to house dust mite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Messaoud-Nacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Culerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Rania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (3), pp.715-737. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.16369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLRP6 negatively regulates type 2 immune responses in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Marquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.15388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STING agonist diABZI induces PANoptosis and DNA mediated acute respiratory distress syndrome (ARDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Messaoud-Nacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Culerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.269. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-022-04664-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STING agonist diABZI induces PANoptosis and DNA mediated acute respiratory distress syndrome (ARDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Messaoud-Nacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Culerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.269. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-022-04664-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl hydrocarbon receptor ( Ahr )‐dependent Il‐22 expression by type 3 innate lymphoid cells control of acute joint inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Nehmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alves‐filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Decauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (10), pp.4721-4731. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcmm.16433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bromodomain and extraterminal (BET) protein inhibition of IgG/IgE production in murine B cells is counter-balanced by a strong Th2 bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Dalloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Dalloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Noir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (6), pp.e1280. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cti2.1280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILC3-derived acetylcholine promotes protease-driven allergic lung pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Darby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisha Chetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Tinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147 (4), pp.1513-1516.e4. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2020.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILC3-derived acetylcholine promotes protease-driven allergic lung pathology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Darby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke B Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisha Chetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Tinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147 (4), pp.1513 - 1516.e8. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2020.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Pseudomonas aeruginosa Lung Infection Is IL-1R Independent, but Relies on MyD88 Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Cipcic Paljetak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImmunoHorizons </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (5), pp.273-283. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/immunohorizons.2000095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOD1 sensing of house dust mite-derived microbiota promotes allergic experimental asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Ait Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Audousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alvarez-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Vorng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148 (2), pp.394-406. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2020.12.649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-Induced Aryl Hydrocarbon Receptor Activation Controls Lung Inflammation via Interleukin-22 Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal interleukin-33 mediates neuroinflammation-induced cognitive impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidian De Concini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Larrigaldie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.268. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-020-01939-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-related diseases in the modern world: a role for self-DNA sensing in lung inflammatory diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muazzam Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 75 (11), pp.3009-3010. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alternative cap-binding complex is required for antiviral defense in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gebhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Bergant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Meiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (12), pp.e1008155. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1008155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Respiratory Barrier Disruption by Ozone Exposure in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Sokolowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Fan Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.02169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-DNA Sensing in Lung Inflammatory Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.719 - 734. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.it.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterile Lung Inflammation Induced by Silica Exacerbates Mycobacterium tuberculosis Infection via STING-Dependent Type 2 Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), pp.2649-2664.e5. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2019.04.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the roles of innate lymphoid cells in cerebral malaria pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.e12502. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pim.12502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STING-dependent sensing of self-DNA drives silica-induced lung inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Duneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.5226. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07425-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-quadruplex DNA targeting alters class-switch recombination in B cells and attenuates allergic inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Dalloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Dalloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Aldigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142 (4), pp.1352-1355. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone exposure induces respiratory barrier biphasic injury and inflammation controlled by IL-33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142 (3), pp.942-958. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2017.11.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kinase C θ controls type 2 innate lymphoid cell and TH2 responses to house dust mite allergen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Beuraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (5), pp.1650-1666. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2016.08.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulatory dendritic cell marker C1q is a potent inhibitor of allergic inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mascarell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Airouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Berjont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.695-704. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mi.2016.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental atopic dermatitis depends on IL-33R signaling via MyD88 in dendritic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Di Padova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.e2735-e2735. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/cddis.2017.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMQ-induced skin inflammation in mice is dependent on IL-1R1 and MyD88 signaling but independent of the NLRP3 inflammasome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitriniaina Rabeony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Petit-Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (10), pp.2847 - 2857. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201445215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of IL-1β in Experimental Cystic Fibrosis upon P. aeruginosa Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Piotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.e114884. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0114884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type I interferons contribute to experimental cerebral malaria development in response to sporozoite or blood-stage Plasmodium berghei ANKA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Coquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (10), pp.2683-95. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201343327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammasome-IL-1-Th17 response in allergic lung inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of molecular cell biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmcb/mjr042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLRP3 inflammasome is required in murine asthma in the absence of aluminum adjuvant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tschopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2011.02586.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Role of IL-22 in Allergic Airway Inflammation and its Cross-talk with IL-17A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 183 (9), pp.1153-63. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1164/rccm.201008-1383OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33-activated dendritic cells are critical for allergic airway inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlline Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (6), pp.1675-86. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201041033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenascin-C triggers fibrin accumulation by downregulation of tissue plasminogen activator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Hostettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceyda Ozcakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedat A Çöloğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 585 (6), pp.913-20. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2011.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both functional LTbeta receptor and TNF receptor 2 are required for the development of experimental cerebral malaria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Boissay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (7), pp.e2608. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0002608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-1 receptor-mediated signal is an essential component of MyD88-dependent innate response to Mycobacterium tuberculosis infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile M Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 179 (2), pp.1178-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivation of tuberculosis by tumor necrosis factor neutralization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muazzam Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arina Samarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Grivennikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Botha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasiema Allie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cytokine Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (1), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ecn.2007.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor necrosis factor is critical to control tuberculosis infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muazzam Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arina Samarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasiema Allie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (5), pp.623-8. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2007.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T cell-derived TNF down-regulates acute airway response to endotoxin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei I Grivennikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (3), pp.768-79. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.200636371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murine cerebral malaria development is independent of toll-like receptor signaling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges E Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Boissay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 170 (5), pp.1640-8. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2353/ajpath.2007.060889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toll-like receptor and tumour necrosis factor dependent endotoxin-induced acute lung injury.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Experimental Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (6), pp.387-91. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2613.2007.00566.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the monosomy for the telomeric part of human chromosome 21 reveals haploinsufficient genes modulating the inflammatory and airway responses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (17), pp.2040-52. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddm152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential, non-redundant roles of TIRAP and MyD88 in airway innate response to endotoxin, independent of TRIF, IL-1 and IL-18 pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Noulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, in press, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-17, a negative regulator in established allergic asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brombacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Exp. Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 203, pp.2715-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TLR4 gene dosage contributes to endotoxin induced acute respiratory inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.451-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TLR4 gene dosage contributes to endotoxin-induced acute respiratory inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (3), pp.451-7. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1189/jlb.0206099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosolthérapie anti-Granulocytaire pour le contrôle des pathologies Inflammatoires du Poumon &amp;quot;AGIP&amp;quot; - Projet d'intérêt régional 2013-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2017, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosolthérapie anti-granulocytaire pour le contrôle des pathologies inflammatoires du poumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosolthérapie anti-Granulocytaire pour le contrôle des pathologies Inflammatoires du Poumon (Projet AGIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche Biomedicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tours, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dieudonnée Togbe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités (PR1-CNU65) en Immunologie & Biologie Cellulaire, UFR Sciences et Techniques, Université d’Orléans.Directrice INEM-UMR7355Laboratoire d'Immuno-NEuro ModulationCNRS & Université d'Orléans3B, rue de la Férollerie45071, Orléans, Cedex 02</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dieudonnee-togbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6658-414X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125373856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-induced lung injury and inflammation: Pathways and therapeutic targets for pulmonary diseases caused by air pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noria Segueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianyong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.109391. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2025.109391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butyrate receptor HCAR2/GPR109A controls imiquimod-induced psoriasis-like skin inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucija Leko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darija Šimić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timna Valera Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Victor Lucena da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214 (8), pp.2029-2040. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jimmun/vkaf069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STING-dependent induction of neutrophilic asthma exacerbation in response to house dust mite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Messaoud-Nacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Culerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Rania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (3), pp.715-737. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.16369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cGAS-STING DNA-sensing in Inflammatory Bowel Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie F J Quesniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLRP6 negatively regulates type 2 immune responses in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Marquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.15388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STING agonist diABZI induces PANoptosis and DNA mediated acute respiratory distress syndrome (ARDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Messaoud-Nacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Culerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.269. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-022-04664-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STING agonist diABZI induces PANoptosis and DNA mediated acute respiratory distress syndrome (ARDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Messaoud-Nacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Culerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.269. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-022-04664-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILC3-derived acetylcholine promotes protease-driven allergic lung pathology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Darby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke B Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisha Chetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Tinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147 (4), pp.1513 - 1516.e8. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2020.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bromodomain and extraterminal (BET) protein inhibition of IgG/IgE production in murine B cells is counter-balanced by a strong Th2 bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Dalloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Dalloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Noir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (6), pp.e1280. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cti2.1280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILC3-derived acetylcholine promotes protease-driven allergic lung pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Darby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisha Chetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Tinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147 (4), pp.1513-1516.e4. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2020.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Pseudomonas aeruginosa Lung Infection Is IL-1R Independent, but Relies on MyD88 Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Cipcic Paljetak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImmunoHorizons </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (5), pp.273-283. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/immunohorizons.2000095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOD1 sensing of house dust mite-derived microbiota promotes allergic experimental asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Ait Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Audousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alvarez-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Vorng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148 (2), pp.394-406. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2020.12.649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl hydrocarbon receptor ( Ahr )‐dependent Il‐22 expression by type 3 innate lymphoid cells control of acute joint inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Nehmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alves‐filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Decauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (10), pp.4721-4731. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcmm.16433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-Induced Aryl Hydrocarbon Receptor Activation Controls Lung Inflammation via Interleukin-22 Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal interleukin-33 mediates neuroinflammation-induced cognitive impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidian De Concini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Larrigaldie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.268. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-020-01939-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-related diseases in the modern world: a role for self-DNA sensing in lung inflammatory diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muazzam Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 75 (11), pp.3009-3010. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alternative cap-binding complex is required for antiviral defense in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gebhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Bergant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Meiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (12), pp.e1008155. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1008155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-DNA Sensing in Lung Inflammatory Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.719 - 734. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.it.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterile Lung Inflammation Induced by Silica Exacerbates Mycobacterium tuberculosis Infection via STING-Dependent Type 2 Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), pp.2649-2664.e5. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2019.04.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Respiratory Barrier Disruption by Ozone Exposure in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Sokolowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Fan Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.02169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the roles of innate lymphoid cells in cerebral malaria pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.e12502. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pim.12502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STING-dependent sensing of self-DNA drives silica-induced lung inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Duneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.5226. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07425-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone exposure induces respiratory barrier biphasic injury and inflammation controlled by IL-33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezmi Akdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142 (3), pp.942-958. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2017.11.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-quadruplex DNA targeting alters class-switch recombination in B cells and attenuates allergic inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Dalloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Dalloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Aldigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142 (4), pp.1352-1355. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kinase C θ controls type 2 innate lymphoid cell and TH2 responses to house dust mite allergen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Beuraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (5), pp.1650-1666. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2016.08.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulatory dendritic cell marker C1q is a potent inhibitor of allergic inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mascarell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Airouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Berjont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.695-704. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mi.2016.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental atopic dermatitis depends on IL-33R signaling via MyD88 in dendritic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Di Padova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.e2735-e2735. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/cddis.2017.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMQ-induced skin inflammation in mice is dependent on IL-1R1 and MyD88 signaling but independent of the NLRP3 inflammasome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitriniaina Rabeony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Petit-Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (10), pp.2847 - 2857. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201445215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of IL-1β in Experimental Cystic Fibrosis upon P. aeruginosa Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Piotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.e114884. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0114884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type I interferons contribute to experimental cerebral malaria development in response to sporozoite or blood-stage Plasmodium berghei ANKA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Coquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (10), pp.2683-95. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201343327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammasome-IL-1-Th17 response in allergic lung inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of molecular cell biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmcb/mjr042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLRP3 inflammasome is required in murine asthma in the absence of aluminum adjuvant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tschopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2011.02586.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Role of IL-22 in Allergic Airway Inflammation and its Cross-talk with IL-17A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 183 (9), pp.1153-63. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1164/rccm.201008-1383OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33-activated dendritic cells are critical for allergic airway inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlline Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (6), pp.1675-86. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201041033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenascin-C triggers fibrin accumulation by downregulation of tissue plasminogen activator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Hostettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceyda Ozcakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedat A Çöloğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 585 (6), pp.913-20. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2011.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both functional LTbeta receptor and TNF receptor 2 are required for the development of experimental cerebral malaria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Boissay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (7), pp.e2608. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0002608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T cell-derived TNF down-regulates acute airway response to endotoxin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei I Grivennikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (3), pp.768-79. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.200636371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murine cerebral malaria development is independent of toll-like receptor signaling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges E Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Boissay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 170 (5), pp.1640-8. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2353/ajpath.2007.060889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-1 receptor-mediated signal is an essential component of MyD88-dependent innate response to Mycobacterium tuberculosis infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile M Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 179 (2), pp.1178-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivation of tuberculosis by tumor necrosis factor neutralization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muazzam Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arina Samarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Grivennikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Botha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasiema Allie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cytokine Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (1), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ecn.2007.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor necrosis factor is critical to control tuberculosis infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muazzam Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arina Samarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasiema Allie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (5), pp.623-8. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2007.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toll-like receptor and tumour necrosis factor dependent endotoxin-induced acute lung injury.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Experimental Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (6), pp.387-91. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2613.2007.00566.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the monosomy for the telomeric part of human chromosome 21 reveals haploinsufficient genes modulating the inflammatory and airway responses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (17), pp.2040-52. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddm152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential, non-redundant roles of TIRAP and MyD88 in airway innate response to endotoxin, independent of TRIF, IL-1 and IL-18 pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Noulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, in press, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-17, a negative regulator in established allergic asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brombacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Exp. Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 203, pp.2715-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TLR4 gene dosage contributes to endotoxin induced acute respiratory inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.451-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TLR4 gene dosage contributes to endotoxin-induced acute respiratory inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnée Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Schnyder-Candrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (3), pp.451-7. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1189/jlb.0206099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosolthérapie anti-Granulocytaire pour le contrôle des pathologies Inflammatoires du Poumon &amp;quot;AGIP&amp;quot; - Projet d'intérêt régional 2013-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2017, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosolthérapie anti-granulocytaire pour le contrôle des pathologies inflammatoires du poumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosolthérapie anti-Granulocytaire pour le contrôle des pathologies Inflammatoires du Poumon (Projet AGIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche Biomedicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tours, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1CCEB62"/>
+    <w:nsid w:val="CB45471A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dieudonnee-togbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6658-414X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125373856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Leko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darija &#352;imi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timna Valera Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Victor Lucena da Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jimmun/vkaf069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Russo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233;e Togbe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couillin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noria Segueni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianyong Han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109391" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dimitrov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F J Quesniaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Messaoud-Nacer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Culerier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Rania" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16369" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03770030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chenuet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youness" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15388" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872758v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouxel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-04664-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03770070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Nehmar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves&#8208;filho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Decauwer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16433" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283657v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Dalloul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Best" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Dalloul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Noir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1280" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Darby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Roberts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Chetty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Tinelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.10.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke B Roberts" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marchiol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Cipcic Paljetak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/immunohorizons.2000095" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ait Yahia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Audousset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alvarez-Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Vorng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.12.649" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bataille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00144" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidian De Concini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larrigaldie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01939-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muazzam Jacobs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Quesniaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14463" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gebhardt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Bergant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schnepf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Moser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Meiler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008155" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Sokolowska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezmi Akdis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Fan Chung" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02169" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2019.06.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.110" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12502" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07425-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aldigier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.06.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126403v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.11.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01512634v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Madouri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beuraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.08.044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mascarell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Airouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Berjont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gueguen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2016.87" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viala" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Di Padova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2017.90" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rabeony" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pohin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vasseur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Paris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445215" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piotet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Robinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114884" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944122v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fauconnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Coquard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gilles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Meme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201343327" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Besnard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zheng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjr042" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tschopp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Erard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2011.02586.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Besnard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Renauld" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Willart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201008-1383OC" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935078v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Besnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Guillou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201041033" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591935v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brellier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Hostettler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Hotz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyda Ozcakir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat A &#199;&#246;lo&#287;lu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.02.023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318568v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Loureiro de Sousa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Boissay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Fick" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002608" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318486v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile M Fremond" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Samarina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grivennikov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Botha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiema Allie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ecn.2007.0083" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fremond" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.02.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZC392B1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318502v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei I Grivennikov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noulin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200636371" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318484v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schofield" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges E Grau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schnyder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2007.060889" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Schnyder-Candrian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2613.2007.00566.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408331v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bizot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm152" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-0N95JXQM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095762v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noulin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schnyder-Candrian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119734v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mercier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brombacher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schnyder" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maillet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166297v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0206099" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738202v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guellec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736506v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barranek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737770v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dieudonnee-togbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6658-414X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125373856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Russo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233;e Togbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couillin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noria Segueni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianyong Han" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109391" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Leko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darija &#352;imi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timna Valera Martins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Victor Lucena da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jimmun/vkaf069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750360v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Messaoud-Nacer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Culerier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Rania" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16369" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dimitrov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F J Quesniaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03770030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chenuet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youness" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15388" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03770070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouxel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-04664-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Darby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke B Roberts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Chetty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Tinelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.10.038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Dalloul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Best" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Dalloul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Noir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1280" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Roberts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marchiol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Cipcic Paljetak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/immunohorizons.2000095" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ait Yahia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Audousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alvarez-Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Vorng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.12.649" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Nehmar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves&#8208;filho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Decauwer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16433" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bataille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00144" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidian De Concini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larrigaldie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01939-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muazzam Jacobs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Quesniaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14463" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gebhardt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Bergant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schnepf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Moser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Meiler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008155" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2019.06.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Sokolowska" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezmi Akdis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Fan Chung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12502" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07425-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.11.044" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aldigier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.06.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01512634v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Madouri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beuraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.08.044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mascarell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Airouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Berjont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gueguen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2016.87" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viala" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Di Padova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2017.90" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rabeony" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pohin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vasseur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Paris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445215" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piotet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Robinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114884" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944122v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fauconnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Coquard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gilles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Meme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201343327" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Besnard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zheng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjr042" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tschopp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Erard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2011.02586.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Besnard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Renauld" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Willart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201008-1383OC" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935078v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Besnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Guillou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201041033" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591935v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brellier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Hostettler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Hotz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyda Ozcakir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat A &#199;&#246;lo&#287;lu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.02.023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318568v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Loureiro de Sousa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Boissay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Fick" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002608" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318502v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei I Grivennikov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noulin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200636371" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318484v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schofield" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges E Grau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schnyder" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2007.060889" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318486v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile M Fremond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318531v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Samarina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grivennikov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Botha" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiema Allie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ecn.2007.0083" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fremond" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.02.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZC392B1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Schnyder-Candrian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2613.2007.00566.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408331v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bizot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm152" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-0N95JXQM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095762v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noulin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schnyder-Candrian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119734v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mercier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brombacher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schnyder" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maillet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166297v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0206099" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738202v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guellec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736506v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barranek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737770v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>