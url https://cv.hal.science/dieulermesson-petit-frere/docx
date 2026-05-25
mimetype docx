--- v0 (2026-05-03)
+++ v1 (2026-05-25)
@@ -220,50 +220,210 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Diasporas haïtiennes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doctorat de Langue et littérature francaises, Université Paris-Est Creteil, &amp;quot;Écriture du corps et dynamique politique dans la fiction romanesque haïtienne contemporaine&amp;quot;, sous la direction de la Pr. Yolaine Parisot (2026). Jury : Pr Florian Alix, Pr Pierre-Yves Boissau, Pr Romuald Fonkoua, Stéphane Martelly, Pr Yolaine Parisot (Directrice) et Pr Françoise Simasotchi-Bronès (thèse soutenue le 22 janvier 2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Master 2 Littératures modernes et contemporaines, Université Clermont Auvergne, &amp;quot;Marie Ndiaye, une écriture de la famille. Entre quête identitaire, mémoire et révolte&amp;quot;, sous la direction de la Pr. Catherine Milkovitch-Rioux (2016). Jury : Catherine Milkovitch-Rioux et Sylviane Coyault (soutenance le 20 septembre 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Activités Scientifiques : * Organisation du colloque </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Restituer et re-situer Haïti. Nouvelles connexions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (en collaboration avec Lisa Brunke, Derne Darelle Montoula Niengou et Jean Gardy Estimé), Université Paris 8, 4-5 avril 2024; * Organisation de la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Journée d’étude Jacques Stephen Alexis</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (en collaboration avec Sylvia Boraso), UPEC, 9 décembre 2022;   * Membre du conseil académique de l’</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">EUR FRAPP</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 2021-2023; * Membre de l’équipe de recherche de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rendering Revolution</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, depuis 2020; * Membre de l'équipe de recherche </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Matrimoine</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. CELIS (Université Clermond-Auvergne), depuis 2020;  * Rédacteur et Chargé de recherche du site </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Île en île</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 2019-2021; * Membre du comité de rédaction de la revue </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:i w:val="1"/>
+            <w:iCs w:val="1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legs et Littérature</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, depuis 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Activités éditoriales : * Membre du comité de rédaction de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:i w:val="1"/>
+            <w:iCs w:val="1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Delos</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Revue de Traduction et de littérature mondiale, depuis 2019; * Directeur de la collection Critique de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">LEGS ÉDITION</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, depuis 2017; * Directeur de publication la revue </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:i w:val="1"/>
+            <w:iCs w:val="1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legs et Littérature</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, depuis 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
@@ -282,1881 +442,2067 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture du corps et dynamique politique dans la fiction romanesque haïtienne contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Paris-Est Créteil Val de Marne (UPEC), 2026. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2026PA120008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05595620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps homosexuel à l’épreuve de la norme dans la fiction haïtienne contemporaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le corps noir et l’épreuve de la violence systémique dans Milwaukee Blues de Louis-Philippe Dalembert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déclinaisons de l’altérité</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04705067v1</w:t>
+              <w:t xml:space="preserve">Interculturel Francophonies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le récit transnational de Louis-Philippe Dalembert : entre Histoire, mémoire et fiction (46), pp. 287-303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, littérature et politique en Haïti : vers un nouveau féminisme ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jean-Claude Charles entre l’ici et l’ailleurs. Habiter et vivre le monde dans Manhattan Blues et Ferdinand, je suis à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rêver l'impossible</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04990313v1</w:t>
+              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, "Jean-Claude Charles, 1949-2008, La voix fêlée, comme une hirondelle blessée", 80, pp.85-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes et littérature&amp;quot;: (re)penser et décentrer l’histoire et la critique littéraires en Haïti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identités non-figées, révolte, similitudes : le soi et l'autre dans Thérèse en mille morceaux de Lyonel Trouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorant.e.s du Laboratoire Lettres, Ideés, Savoirs (LIS)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04811464v1</w:t>
+              <w:t xml:space="preserve">Legs et Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Littératures et Francophonies, 12, pp.15-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P(a)enser l’Autre avec Alexis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Voix de femmes, violence urbaine et désir dans La couleur de l’aube et Guillaume et Nathalie de Yanick Lahens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Lire Jacques Stephen Alexis</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04811537v1</w:t>
+              <w:t xml:space="preserve">Legs et Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La critique littéraire, 10, pp.155-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identités non-figées, révolte, similitudes : le soi et l’autre dans Thérèse en mille morceaux de Lyonel Trouillot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Violence, refoulement et désir dans Amour et Colère de Marie Vieux-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nou La Pi Rèd! Embodying a New Praxis 32nd Annual conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04990277v1</w:t>
+              <w:t xml:space="preserve">Legs et Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marie Vieux-Chauvet, 8, pp.121-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire Haïti, traduire l’imaginaire : enjeux et limites de la traduction littéraire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Re-construire l'identité Haïtienne : entre individualisme et collectivisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haiti in Translation: Shifting Climates of Exchange</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04705125v1</w:t>
+              <w:t xml:space="preserve">Journal of Haitian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (1&amp;2), pp.350-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps noir et l’épreuve de la violence systémique dans Milwaukee Blues de Louis-Philippe Dalembert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Corps et politique, sous la direction de Alma Abou Fakher et Dieulermesson Petit Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Abou Fakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interculturel Francophonies</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04702448v1</w:t>
+              <w:t xml:space="preserve">Legs et Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, 305 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Charles entre l’ici et l’ailleurs. Habiter et vivre le monde dans Manhattan Blues et Ferdinand, je suis à Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jacques Stephen Alexis, sous la direction de Dieulermesson Petit Frere, Michele Duvivier Pierre-Louis, Jean-Jacques Cadet et Ulysse Mentor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Duvivier Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Mentor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritzgérald Muscadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03782023v1</w:t>
+              <w:t xml:space="preserve">Legs et Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, 389 p., 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identités non-figées, révolte, similitudes : le soi et l'autre dans Thérèse en mille morceaux de Lyonel Trouiillot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Imaginaires, Légendes et Croyances populaires, sous la direction de Dieulermesson Petit Frere et Mirline Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirline Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legs et Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Littératures et Francophonies, 12, pp.15-31</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03354795v1</w:t>
+              <w:t xml:space="preserve">, 15, 335 p., 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voix de femmes, violence urbaine et désir dans La couleur de l’aube et Guillaume et Nathalie de Yanick Lahens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marie Vieux-Chauvet, sous la direction de Dieulermesson Petit Frere, Mirline Pierre et Carolyn Shread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirline Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Shread</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legs et Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, La critique littéraire, 10, pp.155-178</w:t>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-03782021v1</w:t>
+              <w:t xml:space="preserve">, 8, 226 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps et politique, sous la direction de Alma Abou Fakher et Dieulermesson Petit Frere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le corps homosexuel à l’épreuve de la norme dans la fiction haïtienne contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legs et Littérature</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04702464v1</w:t>
+              <w:t xml:space="preserve">Déclinaisons de l’altérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil International d’Études francophones (CIEF), Jun 2024, Moncton, New Brunswick, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Stephen Alexis, sous la direction de Dieulermesson Petit Frere, Michele Duvivier Pierre-Louis, Jean-Jacques Cadet et Ulysse Mentor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Genre, littérature et politique en Haïti : vers un nouveau féminisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fritzgérald Muscadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legs et Littérature</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03783007v1</w:t>
+              <w:t xml:space="preserve">Rêver l'impossible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Festival Quatre Chemins, 20e édition, Nov 2023, Port-au-Prince, Haïti</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginaires, Légendes et Croyances populaires, sous la direction de Dieulermesson Petit Frere et Mirline Pierre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Femmes et littérature&amp;quot;: (re)penser et décentrer l’histoire et la critique littéraires en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legs et Littérature</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04705078v1</w:t>
+              <w:t xml:space="preserve">Journée des Doctorant.e.s du Laboratoire Lettres, Ideés, Savoirs (LIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lettres, Idées, Savoirs (LIS), Université Paris Est Créteil (UPEC), Feb 2023, Créteil - UPEC, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vieux-Chauvet, sous la direction de Dieulermesson Petit Frere, Mirline Pierre et Carolyn Shread</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">P(a)enser l’Autre avec Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ralph Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legs et Littérature</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04705047v1</w:t>
+              <w:t xml:space="preserve">Journée d'étude Lire Jacques Stephen Alexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Universitaire de la recherche Francophonies et Plurilinguismes Politique des langues (EUR FRAPP), Dec 2022, Creteil - UPEC, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités non-figées, révolte, similitudes : le soi et l’autre dans Thérèse en mille morceaux de Lyonel Trouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nou La Pi Rèd! Embodying a New Praxis 32nd Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haitian Studies Association (HSA), Oct 2021, Washinghton, DC, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire Haïti, traduire l’imaginaire : enjeux et limites de la traduction littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haiti in Translation: Shifting Climates of Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haitian Studies Association (HSA), Oct 2019, Gainesville (FL), États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poème pour une petite fille à l'autre bout du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEGS EDITION</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-99970-71-19-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïti : littérature et décadence. Études sur la poésie de 1804 à 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEGS EDITION</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 235 p., 2017, 978-99970-86-26-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriolan Ardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah-Martine Lhérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Arnold Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number 13, Street of the Dead&amp;quot; by Mirline Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieulermesson Petit Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirline Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2224,51 +2570,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="999F8F6A"/>
+    <w:nsid w:val="0B73D47B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2372,51 +2718,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C224C91E"/>
+    <w:nsid w:val="1A077D69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2519,55 +2865,206 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="557529DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2606,51 +3103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dieulermesson-petit-frere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6287-9442" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05595620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieulermesson Petit Fr&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705067v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811464v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811537v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Abou Fakher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cadet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Duvivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Mentor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritzg&#233;rald Muscadin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirline Pierre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gabriel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Shread" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Allen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legsedition.net/public/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dieulermesson-petit-frere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6287-9442" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/115298/re-situer-et-restituer-haiti-nouvelles-connexions-colloque-international.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurfrapp.u-pec.fr/presentation/actualites/journee-detude-jacques-stephen-alexis-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurfrapp.u-pec.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://renderingrevolution.ht/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://celis.uca.fr/recherche/programmes-regionaux-nationaux-europeens/matrimoine-afro-americano-caribeen-maac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ile-en-ile.org/0-presentation/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legsedition.net/public/propos-de-nous/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.upress.ufl.edu/delos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legsedition.net/public/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05595620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieulermesson Petit Fr&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2026PA120008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962675v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Abou Fakher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cadet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Duvivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Mentor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritzg&#233;rald Muscadin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirline Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gabriel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Shread" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Allen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705125v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legsedition.net/public/2022/03/09/poeme-pour-une-petite-fille-lautre-bout-du-monde-et-autres-textes/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705085v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legsedition.net/public/haiti-litterature-et-decadence-essai-sur-la-poesie-de-1804-2010/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>