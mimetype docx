--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -222,235 +222,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information behaviour of top managers of telecommunications network units in the context of the digital transformation of the organization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation numérique et activité informationnelle des cadres dirigeants d’une entreprise de télécommunication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lezon Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47989/irpaper884⟩</w:t>
+              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 1 (1), pp.41-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/atic.001.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005476v1</w:t>
+                <w:t xml:space="preserve">hal-04005468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation numérique et activité informationnelle des cadres dirigeants d’une entreprise de télécommunication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information behaviour of top managers of telecommunications network units in the context of the digital transformation of the organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, N° 1 (1), pp.41-57. </w:t>
+              <w:t xml:space="preserve">Information Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/atic.001.0041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.47989/irpaper884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005468v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et sources d’informations des cadres dirigeants en contexte de transformation numérique</w:t>
               </w:r>
@@ -531,87 +531,87 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information behaviour of top managers of telecommunications network units in the context of the digital transformation of the organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.47989/irpaper884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374932v1</w:t>
@@ -648,74 +648,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lezon Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N° 1 (1), pp.41-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/atic.001.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374926v1</w:t>
@@ -840,51 +840,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizon informationnel des étudiants dans le contexte de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -939,51 +939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizon informationnel des étudiants dans le contexte de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1032,221 +1032,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top Managers Confronted with Information Risks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dijana Lekic-Savatic</w:t>
+                <w:t xml:space="preserve">Les dirigeants face aux risques informationnels :étude exploratoire dans le domaine des réseaux télécoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lezon Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Liquète et C. Capelle. (Eds). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptions and Analysis of Digital Risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE; Wiley, 2021, 978-1-78630-744-6</w:t>
+              <w:t xml:space="preserve">Perceptions et analyses des risques numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.91-118, 2021, 9781784058661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375353v1</w:t>
+                <w:t xml:space="preserve">hal-04005916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dirigeants face aux risques informationnels :étude exploratoire dans le domaine des réseaux télécoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dijana Lekic</w:t>
+                <w:t xml:space="preserve">Top Managers Confronted with Information Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dijana Lekic-Savatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lezon Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptions et analyses des risques numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, pp.91-118, 2021, 9781784058661</w:t>
+              <w:t xml:space="preserve">Perceptions and Analysis of Digital Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE; Wiley, 2021, 978-1-78630-744-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005916v1</w:t>
+                <w:t xml:space="preserve">hal-04375353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dirigeants face aux risques informationnels :étude exploratoire dans le domaine des réseaux télécoms</w:t>
               </w:r>
@@ -1258,51 +1258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lezon Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Liquète et C. Capelle. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptions et analyses des risques numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.91-118, 2021, 9781784058661</w:t>
@@ -1389,90 +1389,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lezon Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la gestion personnelle des informations à la gestion des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès ACFAS, 2019, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374941v1</w:t>
+                <w:t xml:space="preserve">hal-04005933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoin informationnel des dirigeants d’un réseau télécoms dans le contexte de la transformation numérique</w:t>
               </w:r>
@@ -1484,90 +1484,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lezon Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la gestion personnelle des informations à la gestion des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès ACFAS, 2019, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005933v1</w:t>
+                <w:t xml:space="preserve">hal-04374941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dirigeants face aux risques informationnels : étude exploratoire dans le domaine du réseau télécom</w:t>
               </w:r>
@@ -1579,51 +1579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic-Savatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lezon Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIA2 - Connaissances et Information en Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Camille Capelle (Université de Bordeaux); Vincent Liquète (Université de Bordeaux), Apr 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2030,51 +2030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana Lekic-Savatic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lezon Rivi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57574/596522016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana Lekic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47989/irpaper884" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.001.0041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005916v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374941v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375396v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-04387639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana Lekic-Savatic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lezon Rivi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57574/596522016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005468v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana Lekic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.001.0041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47989/irpaper884" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375396v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-04387639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>