--- v1 (2026-04-11)
+++ v2 (2026-05-16)
@@ -222,235 +222,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation numérique et activité informationnelle des cadres dirigeants d’une entreprise de télécommunication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information behaviour of top managers of telecommunications network units in the context of the digital transformation of the organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/atic.001.0041⟩</w:t>
+              <w:t xml:space="preserve">Information Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47989/irpaper884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005468v1</w:t>
+                <w:t xml:space="preserve">hal-04005476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information behaviour of top managers of telecommunications network units in the context of the digital transformation of the organization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation numérique et activité informationnelle des cadres dirigeants d’une entreprise de télécommunication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lezon Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (4), </w:t>
+              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 1 (1), pp.41-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47989/irpaper884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/atic.001.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005476v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et sources d’informations des cadres dirigeants en contexte de transformation numérique</w:t>
               </w:r>
@@ -531,87 +531,87 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information behaviour of top managers of telecommunications network units in the context of the digital transformation of the organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.47989/irpaper884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374932v1</w:t>
@@ -648,74 +648,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lezon Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N° 1 (1), pp.41-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/atic.001.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374926v1</w:t>
@@ -840,51 +840,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizon informationnel des étudiants dans le contexte de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -939,51 +939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizon informationnel des étudiants dans le contexte de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1064,51 +1064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lezon Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Liquète et C. Capelle. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptions et analyses des risques numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.91-118, 2021, 9781784058661</w:t>
@@ -1163,51 +1163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic-Savatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lezon Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptions and Analysis of Digital Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE; Wiley, 2021, 978-1-78630-744-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1258,51 +1258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lezon Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Liquète et C. Capelle. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptions et analyses des risques numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.91-118, 2021, 9781784058661</w:t>
@@ -1389,90 +1389,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lezon Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la gestion personnelle des informations à la gestion des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès ACFAS, 2019, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005933v1</w:t>
+                <w:t xml:space="preserve">hal-04374941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoin informationnel des dirigeants d’un réseau télécoms dans le contexte de la transformation numérique</w:t>
               </w:r>
@@ -1484,90 +1484,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lezon Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la gestion personnelle des informations à la gestion des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès ACFAS, 2019, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374941v1</w:t>
+                <w:t xml:space="preserve">hal-04005933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dirigeants face aux risques informationnels : étude exploratoire dans le domaine du réseau télécom</w:t>
               </w:r>
@@ -1579,51 +1579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Lekic-Savatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lezon Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIA2 - Connaissances et Information en Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Camille Capelle (Université de Bordeaux); Vincent Liquète (Université de Bordeaux), Apr 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2030,51 +2030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana Lekic-Savatic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lezon Rivi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57574/596522016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005468v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana Lekic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.001.0041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47989/irpaper884" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375396v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-04387639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana Lekic-Savatic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lezon Rivi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57574/596522016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana Lekic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47989/irpaper884" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.001.0041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374941v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375396v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-04387639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>