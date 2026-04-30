--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -433,295 +433,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPM8-Rap1A Interaction Sites as Critical Determinants for Adhesion and Migration of Prostate and Other Epithelial Cancer Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRPM8 as an Anti–Tumoral Target in Prostate Cancer Growth and Metastasis Dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Chinigò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madelaine Audero</w:t>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bokhobza</w:t>
+                <w:t xml:space="preserve">Mehdi Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Bernardini</w:t>
+                <w:t xml:space="preserve">Lucile Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (9), pp.2261. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Calcium Signaling in Human Health and Diseases 3.0, 23 (12), pp.6672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14092261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23126672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842400v1</w:t>
+                <w:t xml:space="preserve">hal-03746647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPM8 as an Anti–Tumoral Target in Prostate Cancer Growth and Metastasis Dissemination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRPM8-Rap1A Interaction Sites as Critical Determinants for Adhesion and Migration of Prostate and Other Epithelial Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Chinigò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barras</w:t>
+                <w:t xml:space="preserve">Madelaine Audero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Hammadi</w:t>
+                <w:t xml:space="preserve">Alexandre Bokhobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Noyer</w:t>
+                <w:t xml:space="preserve">Michela Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Calcium Signaling in Human Health and Diseases 3.0, 23 (12), pp.6672. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.2261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23126672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14092261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746647v1</w:t>
+                <w:t xml:space="preserve">hal-03842400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRPC3 shapes the ER-mitochondria Ca2+ transfer characterizing tumour-promoting senescence</w:t>
               </w:r>
@@ -952,235 +952,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Two-Way Relationship Between Calcium and Metabolism in Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion Channel Profiling in Prostate Cancer: Toward Cell Population-Specific Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Farfariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dejos</w:t>
+                <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Rita Cantelmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.573747⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Physiology Biochemistry and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Reviews of Physiology, Biochemistry and Pharmacology, 181, pp.39-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/112_2020_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503102v1</w:t>
+                <w:t xml:space="preserve">hal-04503116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Channel Profiling in Prostate Cancer: Toward Cell Population-Specific Screening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerio Farfariello</w:t>
+                <w:t xml:space="preserve">The Two-Way Relationship Between Calcium and Metabolism in Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dejos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Gkika</w:t>
+                <w:t xml:space="preserve">Anna Rita Cantelmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Physiology Biochemistry and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Reviews of Physiology, Biochemistry and Pharmacology, 181, pp.39-56. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.573747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/112_2020_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.573747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503116v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRP Channels and Small GTPases Interplay in the Main Hallmarks of Metastatic Cancer</w:t>
               </w:r>
@@ -1495,51 +1495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partners in Crime: Towards New Ways of Targeting Calcium Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1616,51 +1616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partners in Crime: Towards New Ways of Targeting Calcium Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1772,51 +1772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri V. Gordiendko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1867,51 +1867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Receptor Potential Channel Expression Signatures in Tumor-Derived Endothelial Cells: Functional Roles in Prostate Cancer Angiogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Brossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2187,51 +2187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana María Bautista Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osvaldo Vázquez Ruíz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.13094. </w:t>
@@ -2494,77 +2494,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human transient receptor potential (TRP) channel expression profiling in carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Fiorio Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2771,51 +2771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Fiorio Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Brossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tullio Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3130,51 +3130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Fiorio Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Brossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tullio Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3223,295 +3223,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01122893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPV2 Mediates Adrenomedullin Stimulation of Prostate and Urothelial Cancer Cell Adhesion, Migration and Invasion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex modulation of the cold receptor TRPM8 by volatile anaesthetics and its role in complications of general anaesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vanden Abeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Oulidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bokhobza</w:t>
+                <w:t xml:space="preserve">Artem Kondratskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Shapovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V’yacheslav Lehen’kyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (5), pp.e64885. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (19), pp.4479-4489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0064885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.131631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039050v1</w:t>
+                <w:t xml:space="preserve">hal-04039037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex modulation of the cold receptor TRPM8 by volatile anaesthetics and its role in complications of general anaesthesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRPV2 Mediates Adrenomedullin Stimulation of Prostate and Urothelial Cancer Cell Adhesion, Migration and Invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Oulidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bokhobza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Gkika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vanden Abeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Gkika</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V’yacheslav Lehen’kyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 126 (19), pp.4479-4489. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.e64885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.131631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0064885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039037v1</w:t>
+                <w:t xml:space="preserve">hal-04039050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opiates Modulate Thermosensation by Internalizing Cold Receptor TRPM8</w:t>
               </w:r>
@@ -3536,51 +3536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maily Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Kondratskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Gordienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3631,64 +3631,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRPV2 Mediates Adrenomedullin Stimulation of Prostate and Urothelial Cancer Cell Adhesion, Migration and Invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Oulidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bokhobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3710,51 +3710,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V'Yacheslav Lehen'Kyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (5), pp.e64885. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0064885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708095v1</w:t>
@@ -3778,51 +3778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From urgency to frequency: facts and controversies of TRPs in the lower urinary tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Skryma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3895,51 +3895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Regulation of the TRPM8 Cold Receptor Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Kondratskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4029,51 +4029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRP channels in prostate cancer: the good, the bad and the ugly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (5), pp.673-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4280,51 +4280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Flourakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4384,51 +4384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Kondratskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4639,51 +4639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms of TRP regulation in tumor growth and metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1793 (6), pp.953-958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4845,51 +4845,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostate cell differentiation status determines transient receptor potential melastatin member 8 channel subcellular localization and function.</w:t>
+                <w:t xml:space="preserve">Prostate cell differentiation status determines transient receptor potential melastatin member 8 channel subcellular localization and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bidaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Flourakis</w:t>
@@ -4928,1123 +4928,989 @@
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 117 (6), pp.1647-57. </w:t>
+              <w:t xml:space="preserve">, 2007, 117 (6), pp.1647-1657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI30168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00137718v1</w:t>
+                <w:t xml:space="preserve">hal-03060259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostate cell differentiation status determines transient receptor potential melastatin member 8 channel subcellular localization and function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Beck</w:t>
+                <w:t xml:space="preserve">Tissue kallikrein stimulates Ca2+ reabsorption via PKC-dependent plasma membrane accumulation of TRPV5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Gkika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Topala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI30168⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (20), pp.4707-4716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060259v1</w:t>
+                <w:t xml:space="preserve">hal-04040053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue kallikrein stimulates Ca2+ reabsorption via PKC-dependent plasma membrane accumulation of TRPV5</w:t>
+                <w:t xml:space="preserve">Critical Role of the Epithelial Ca2+ Channel TRPV5 in Active Ca2+ Reabsorption as Revealed by TRPV5/Calbindin-D28K Knockout Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Thébault</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Juei Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemiete van der Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Christakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bindels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (11), pp.3020-3027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2006060676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04040053v1</w:t>
+                <w:t xml:space="preserve">hal-04040054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Role of the Epithelial Ca2+ Channel TRPV5 in Active Ca2+ Reabsorption as Revealed by TRPV5/Calbindin-D28K Knockout Mice</w:t>
+                <w:t xml:space="preserve">The immunophilin FKBP52 inhibits the activity of the epithelial Ca 2+ channel TRPV5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annemiete van der Kemp</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Topala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Hoenderop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Christakos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Bindels</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 290 (5), pp.F1253-F1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.00298.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2006060676⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04040054v1</w:t>
+                <w:t xml:space="preserve">hal-04040056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immunophilin FKBP52 inhibits the activity of the epithelial Ca 2+ channel TRPV5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of gene expression by dietary Ca2+ in kidneys of 25-hydroxyvitamin D3-1α-hydroxylase knockout mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost G.J. Hoenderop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Chon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans A.R. Bluyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank C.P. Holstege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 65 (2), pp.531-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1523-1755.2004.00402.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajprenal.00298.2005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04040056v1</w:t>
+                <w:t xml:space="preserve">hal-04040079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of gene expression by dietary Ca2+ in kidneys of 25-hydroxyvitamin D3-1α-hydroxylase knockout mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">80K-H as a New Ca2+ Sensor Regulating the Activity of the Epithelial Ca2+ Channel Transient Receptor Potential Cation Channel V5 (TRPV5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Gkika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Nilius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost G.J. Hoenderop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René J.M. Bindels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (25), pp.26351-26357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M403801200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1523-1755.2004.00402.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04040079v1</w:t>
+                <w:t xml:space="preserve">hal-04040058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">80K-H as a New Ca2+ Sensor Regulating the Activity of the Epithelial Ca2+ Channel Transient Receptor Potential Cation Channel V5 (TRPV5)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel myeloid-like NK cell progenitor in human umbilical cord blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiota Sotiropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Mahaira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Niarchos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 101 (9), pp.3444-3450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2002-05-1501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M403801200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04040058v1</w:t>
+                <w:t xml:space="preserve">hal-04040069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel myeloid-like NK cell progenitor in human umbilical cord blood</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Panagiota Sotiropoulou</w:t>
+                <w:t xml:space="preserve">Functional expression of the epithelial Ca2+ channels (TRPV5 and TRPV6) requires association of the S100A10-annexin 2 complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. F.J. van de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stan F J van De Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost G J Hoenderop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...119 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Lamers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (7), pp.1478-1487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/emboj/cdg162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6054,120 +5920,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Receptor Potential (TRP) Channels non Genomic Regulation by Sex Steroids: The Less Traveled Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Haoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.271-277, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-821618-7.00170-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6177,121 +6043,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non genomic regulation of TRPM8: From thermosensation to cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Society 66th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, San Francisco (CA, USA), United States. pp.101a, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.11.2206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6438,51 +6304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04711617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinig&#242;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Courmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Bettaieb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Machmouchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp6182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gkika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schwab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1183726" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayar Soussi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hasselsweiller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13090788" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grolez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Audero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bokhobza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bernardini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14092261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hammadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Noyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126672" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Farfariello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Gordienko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mesilmany" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Touil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Germain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28597-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Chever" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.617801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Cantelmo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.573747" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Prevarskaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fiorio Pla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.581455" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03512394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lolignier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bavencoffe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Shapovalov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201902270R" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000501397" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lemonnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mariot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20246344" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Grolez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri V. Gordiendko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Clarisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Desruelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-1891-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Brossa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinigo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Trimaglio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11070956" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lotteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0066-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04038979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arredondo Zamarripa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#233;s Noguez Imm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Bautista Cort&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo V&#225;zquez Ru&#237;z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13621-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph9030044" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03512571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andersson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Leipold" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vetter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2327-16.2016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.150232dg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shapovalov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201402076" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Genova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-939" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#8217;yacheslav Lehen&#8217;kyi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Guarmit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.04.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00311" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01122893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039050v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Oulidi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064885" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039037v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kondratskyi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.131631" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039045v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maily Devilliers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.07.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01708095v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V'Yacheslav Lehen'Kyi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Skryma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Shuba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrurol.2011.142" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mauroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.162016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aja.2011.18" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039081v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Monet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gackiere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Firlej" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandenberghe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-09-2205" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00492444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Flourakis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.210" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060332v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Borowiec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.069377" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Pourtier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2009.01.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2008.11.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Topala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Chang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Th&#233;bault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI30168" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137718v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bidaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thebault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zholos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601357" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Juei Hsu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiete van der Kemp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Christakos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bindels" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2006060676" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040056v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Hoenderop" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00298.2005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040079v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost G.J. Hoenderop" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Chon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans A.R. Bluyssen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C.P. Holstege" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1755.2004.00402.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040058v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mahieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Nilius" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; J.M. Bindels" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M403801200" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040069v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Perez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Sotiropoulou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Mahaira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Niarchos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-05-1501" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040078v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F.J. van de Graaf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan F J van De Graaf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost G J Hoenderop" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Lamers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg162" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Haoui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821618-7.00170-X" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503223v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.2206" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04711617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinig&#242;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Courmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Bettaieb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Machmouchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp6182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gkika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schwab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1183726" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayar Soussi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hasselsweiller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13090788" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746647v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grolez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hammadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Noyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126672" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Audero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bokhobza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bernardini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14092261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Farfariello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Gordienko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mesilmany" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Touil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Germain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28597-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Chever" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.617801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Prevarskaya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Cantelmo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.573747" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fiorio Pla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.581455" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03512394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lolignier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bavencoffe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Shapovalov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201902270R" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000501397" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lemonnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mariot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20246344" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Grolez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri V. Gordiendko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Clarisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Desruelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-1891-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Brossa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinigo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Trimaglio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11070956" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lotteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0066-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04038979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arredondo Zamarripa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#233;s Noguez Imm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Bautista Cort&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo V&#225;zquez Ru&#237;z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13621-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph9030044" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03512571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andersson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Leipold" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vetter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2327-16.2016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.150232dg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shapovalov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201402076" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Genova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-939" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#8217;yacheslav Lehen&#8217;kyi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Guarmit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.04.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00311" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01122893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kondratskyi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.131631" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Oulidi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064885" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039045v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maily Devilliers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.07.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01708095v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V'Yacheslav Lehen'Kyi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Skryma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Shuba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrurol.2011.142" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mauroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.162016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aja.2011.18" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039081v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Monet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gackiere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Firlej" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandenberghe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-09-2205" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00492444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Flourakis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.210" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060332v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Borowiec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.069377" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Pourtier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2009.01.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2008.11.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Topala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Chang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Th&#233;bault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI30168" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bidaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thebault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zholos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040053v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601357" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040054v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Juei Hsu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiete van der Kemp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Christakos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bindels" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2006060676" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040056v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Hoenderop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00298.2005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost G.J. Hoenderop" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Chon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans A.R. Bluyssen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C.P. Holstege" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1755.2004.00402.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040058v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mahieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Nilius" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; J.M. Bindels" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M403801200" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Perez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Sotiropoulou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Mahaira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Niarchos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-05-1501" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F.J. van de Graaf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan F J van De Graaf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost G J Hoenderop" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Lamers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg162" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503090v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Haoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821618-7.00170-X" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.2206" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>