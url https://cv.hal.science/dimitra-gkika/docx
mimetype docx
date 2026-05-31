--- v1 (2026-04-30)
+++ v2 (2026-05-31)
@@ -234,628 +234,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: From mechanosensing to signalling and cell response: The ion channel force</w:t>
+                <w:t xml:space="preserve">TRP Channels: The Neglected Culprits in Breast Cancer Chemotherapy Resistance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mayar Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hasselsweiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albrecht Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1183726⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes13090788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361631v1</w:t>
+                <w:t xml:space="preserve">hal-04361627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRP Channels: The Neglected Culprits in Breast Cancer Chemotherapy Resistance?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mayar Soussi</w:t>
+                <w:t xml:space="preserve">Editorial: From mechanosensing to signalling and cell response: The ion channel force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Hasselsweiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Gkika</w:t>
+                <w:t xml:space="preserve">Albrecht Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (9), pp.788. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes13090788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1183726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04361627v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPM8 as an Anti–Tumoral Target in Prostate Cancer Growth and Metastasis Dissemination</w:t>
+                <w:t xml:space="preserve">TRPC3 shapes the ER-mitochondria Ca2+ transfer characterizing tumour-promoting senescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Grolez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Chinigò</w:t>
+                <w:t xml:space="preserve">Valerio Farfariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barras</w:t>
+                <w:t xml:space="preserve">Dmitri Gordienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Hammadi</w:t>
+                <w:t xml:space="preserve">Lina Mesilmany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Noyer</w:t>
+                <w:t xml:space="preserve">Yasmine Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23126672⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28597-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746647v1</w:t>
+                <w:t xml:space="preserve">hal-03666578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPM8-Rap1A Interaction Sites as Critical Determinants for Adhesion and Migration of Prostate and Other Epithelial Cancer Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRPM8 as an Anti–Tumoral Target in Prostate Cancer Growth and Metastasis Dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Chinigò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Bernardini</w:t>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14092261⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Calcium Signaling in Human Health and Diseases 3.0, 23 (12), pp.6672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23126672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842400v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPC3 shapes the ER-mitochondria Ca2+ transfer characterizing tumour-promoting senescence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmitri Gordienko</w:t>
+                <w:t xml:space="preserve">TRPM8-Rap1A Interaction Sites as Critical Determinants for Adhesion and Migration of Prostate and Other Epithelial Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Chinigò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Mesilmany</w:t>
+                <w:t xml:space="preserve">Madelaine Audero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Touil</w:t>
+                <w:t xml:space="preserve">Alexandre Bokhobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Germain</w:t>
+                <w:t xml:space="preserve">Michela Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.956. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.2261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-28597-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14092261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666578v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRP Channels in Brain Tumors</w:t>
               </w:r>
@@ -880,51 +880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (617801), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -958,77 +958,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Channel Profiling in Prostate Cancer: Toward Cell Population-Specific Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Farfariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews of Physiology Biochemistry and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Reviews of Physiology, Biochemistry and Pharmacology, 181, pp.39-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1075,51 +1075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Two-Way Relationship Between Calcium and Metabolism in Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rita Cantelmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1192,51 +1192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Chinigò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Fiorio Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (581455), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1270,77 +1270,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testosterone‐androgen receptor: The steroid link inhibiting TRPM8‐mediated cold sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lolignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,51 +1417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Channel Toolkit in Neuroendocrine Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Fiorio Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 110 (1-2), pp.147-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1495,661 +1495,661 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partners in Crime: Towards New Ways of Targeting Calcium Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (24), pp.6344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms20246344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210077v1</w:t>
+                <w:t xml:space="preserve">hal-04318506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partners in Crime: Towards New Ways of Targeting Calcium Channels</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TRPM8-androgen receptor association within lipid rafts promotes prostate cancer cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume P. Grolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri V. Gordiendko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Desruelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20246344⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (9), pp.652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-019-1891-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318506v1</w:t>
+                <w:t xml:space="preserve">hal-03133861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPM8-androgen receptor association within lipid rafts promotes prostate cancer cell migration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Desruelles</w:t>
+                <w:t xml:space="preserve">Transient Receptor Potential Channel Expression Signatures in Tumor-Derived Endothelial Cells: Functional Roles in Prostate Cancer Angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Brossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Chinigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Trimaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11070956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-019-1891-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03133861v1</w:t>
+                <w:t xml:space="preserve">hal-02404061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Receptor Potential Channel Expression Signatures in Tumor-Derived Endothelial Cells: Functional Roles in Prostate Cancer Angiogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giulia Trimaglio</w:t>
+                <w:t xml:space="preserve">TRPV1 variants impair intracellular Ca2+ signaling and may confer susceptibility to malignant hyperthermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vanden Abeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (2), pp.441-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41436-018-0066-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers11070956⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02404061v1</w:t>
+                <w:t xml:space="preserve">hal-02475163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPV1 variants impair intracellular Ca2+ signaling and may confer susceptibility to malignant hyperthermia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partners in Crime: Towards New Ways of Targeting Calcium Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Gkika</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (24), pp.6344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20246344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41436-018-0066-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02475163v1</w:t>
+                <w:t xml:space="preserve">hal-04210077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual contribution of TRPV4 antagonism in the regulatory effect of vasoinhibins on blood-retinal barrier permeability: diabetic milieu makes a difference</w:t>
               </w:r>
@@ -2187,51 +2187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana María Bautista Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osvaldo Vázquez Ruíz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.13094. </w:t>
@@ -2269,64 +2269,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRPM8 Puts the Chill on Prostate Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume P. Grolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (3), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2373,51 +2373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insight in Cold Pain: Role of Ion Channels, Modulation, and Clinical Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lolignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2494,90 +2494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human transient receptor potential (TRP) channel expression profiling in carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Fiorio Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 59 (7-8-9), pp.399-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2611,90 +2611,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRP channel–associated factors are a novel protein family that regulates TRPM8 trafficking and activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Shapovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Gordienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2739,338 +2739,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential sensitivity of prostate tumor derived endothelial cells to sorafenib and sunitinib</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michela Bernardini</w:t>
+                <w:t xml:space="preserve">Remodeling of Channel-Forming ORAI Proteins Determines an Oncogenic Switch in Prostate Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vanden Abeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tullio Genova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Grolez</w:t>
+                <w:t xml:space="preserve">V’yacheslav Lehen’kyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Gkika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Guarmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-939⟩</w:t>
+              <w:t xml:space="preserve">Cancer Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (1), pp.19-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2014.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039024v1</w:t>
+                <w:t xml:space="preserve">hal-04039033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeling of Channel-Forming ORAI Proteins Determines an Oncogenic Switch in Prostate Cancer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Gkika</w:t>
+                <w:t xml:space="preserve">Differential sensitivity of prostate tumor derived endothelial cells to sorafenib and sunitinib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Fiorio Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Brossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma Guarmit</w:t>
+                <w:t xml:space="preserve">Tullio Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (1), pp.19-32. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2014.04.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039033v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging role of TRP channels in cell migration: from tumor vascularization to metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Fiorio Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3117,90 +3117,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential sensitivity of prostate tumor derived endothelial cells to sorafenib and sunitinib.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Fiorio Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Brossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tullio Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.939</w:t>
@@ -3229,103 +3229,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex modulation of the cold receptor TRPM8 by volatile anaesthetics and its role in complications of general anaesthesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vanden Abeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Kondratskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Shapovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 126 (19), pp.4479-4489. </w:t>
@@ -3376,90 +3376,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRPV2 Mediates Adrenomedullin Stimulation of Prostate and Urothelial Cancer Cell Adhesion, Migration and Invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Oulidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bokhobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vanden Abeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V’yacheslav Lehen’kyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (5), pp.e64885. </w:t>
@@ -3510,90 +3510,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opiates Modulate Thermosensation by Internalizing Cold Receptor TRPM8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Shapovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maily Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Kondratskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Gordienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (3), pp.504-515. </w:t>
@@ -3644,77 +3644,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRPV2 Mediates Adrenomedullin Stimulation of Prostate and Urothelial Cancer Cell Adhesion, Migration and Invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Oulidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bokhobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vanden Abeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V'Yacheslav Lehen'Kyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3759,836 +3759,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From urgency to frequency: facts and controversies of TRPs in the lower urinary tract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex Regulation of the TRPM8 Cold Receptor Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kondratskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Gkika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Skryma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Gkika</w:t>
+                <w:t xml:space="preserve">Brigitte Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Shuba</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Urology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (11), pp.617-630. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (11), pp.9849-9855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nrurol.2011.142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.162016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503131v1</w:t>
+                <w:t xml:space="preserve">hal-04039058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Regulation of the TRPM8 Cold Receptor Channel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">TRP channels in prostate cancer: the good, the bad and the ugly?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.162016⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (5), pp.673-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/aja.2011.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039058v1</w:t>
+                <w:t xml:space="preserve">hal-04503134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRP channels in prostate cancer: the good, the bad and the ugly?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From urgency to frequency: facts and controversies of TRPs in the lower urinary tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Skryma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Shuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (5), pp.673-676. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (11), pp.617-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/aja.2011.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nrurol.2011.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503134v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of cationic channel TRPV2 in promoting prostate cancer migration and progression to androgen resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PSA reduces prostate cancer cell motility by stimulating TRPM8 activity and plasma membrane expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Gkika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Monet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Flourakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-09-2205⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2010.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039081v1</w:t>
+                <w:t xml:space="preserve">inserm-00492444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSA reduces prostate cancer cell motility by stimulating TRPM8 activity and plasma membrane expression.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Transient Receptor Potential Channel TRPM8 Is Inhibited via the α2A Adrenoreceptor Signaling Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kondratskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/onc.2010.210⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (13), pp.9410-9419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.069377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00492444v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transient Receptor Potential Channel TRPM8 Is Inhibited via the α2A Adrenoreceptor Signaling Pathway</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Artem Kondratskyi</w:t>
+                <w:t xml:space="preserve">Role of cationic channel TRPV2 in promoting prostate cancer migration and progression to androgen resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Monet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V'Yacheslav Lehen'Kyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gackiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Beck</w:t>
+                <w:t xml:space="preserve">Virginie Firlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Borowiec</w:t>
+                <w:t xml:space="preserve">Matthieu Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 285 (13), pp.9410-9419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.069377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-09-2205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060332v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysophospholipids stimulate prostate cancer cell migration via TRPV2 channel activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Monet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V'Yacheslav Lehen'Kyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Pourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vanden Abeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1793 (3), pp.528-539. </w:t>
@@ -4626,51 +4626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms of TRP regulation in tumor growth and metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Prevarskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4717,51 +4717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prostate cell differentiation status determines transient receptor potential melastatin member 8 channel subcellular localization and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Topala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4864,90 +4864,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prostate cell differentiation status determines transient receptor potential melastatin member 8 channel subcellular localization and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bidaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Flourakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zholos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 117 (6), pp.1647-1657. </w:t>
@@ -4985,51 +4985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue kallikrein stimulates Ca2+ reabsorption via PKC-dependent plasma membrane accumulation of TRPV5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Topala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5119,51 +5119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Role of the Epithelial Ca2+ Channel TRPV5 in Active Ca2+ Reabsorption as Revealed by TRPV5/Calbindin-D28K Knockout Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Juei Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,51 +5253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The immunophilin FKBP52 inhibits the activity of the epithelial Ca 2+ channel TRPV5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Topala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5396,51 +5396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost G.J. Hoenderop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Chon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans A.R. Bluyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5504,51 +5504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">80K-H as a New Ca2+ Sensor Regulating the Activity of the Epithelial Ca2+ Channel Transient Receptor Potential Cation Channel V5 (TRPV5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5660,51 +5660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiota Sotiropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Mahaira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5807,51 +5807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stan F J van De Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost G J Hoenderop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Lamers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5947,51 +5947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Receptor Potential (TRP) Channels non Genomic Regulation by Sex Steroids: The Less Traveled Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Haoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.271-277, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6057,51 +6057,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non genomic regulation of TRPM8: From thermosensation to cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gkika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Society 66th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, San Francisco (CA, USA), United States. pp.101a, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6304,51 +6304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04711617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinig&#242;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Courmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Bettaieb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Machmouchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp6182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gkika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schwab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1183726" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayar Soussi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hasselsweiller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13090788" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746647v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grolez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hammadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Noyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126672" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Audero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bokhobza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bernardini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14092261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Farfariello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Gordienko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mesilmany" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Touil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Germain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28597-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Chever" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.617801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Prevarskaya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Cantelmo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.573747" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fiorio Pla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.581455" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03512394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lolignier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bavencoffe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Shapovalov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201902270R" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000501397" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lemonnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mariot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20246344" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Grolez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri V. Gordiendko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Clarisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Desruelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-1891-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Brossa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinigo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Trimaglio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11070956" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lotteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0066-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04038979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arredondo Zamarripa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#233;s Noguez Imm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Bautista Cort&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo V&#225;zquez Ru&#237;z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13621-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph9030044" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03512571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andersson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Leipold" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vetter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2327-16.2016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.150232dg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shapovalov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201402076" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Genova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-939" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#8217;yacheslav Lehen&#8217;kyi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Guarmit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.04.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00311" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01122893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kondratskyi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.131631" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Oulidi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064885" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039045v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maily Devilliers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.07.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01708095v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V'Yacheslav Lehen'Kyi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Skryma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Shuba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrurol.2011.142" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mauroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.162016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aja.2011.18" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039081v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Monet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gackiere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Firlej" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandenberghe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-09-2205" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00492444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Flourakis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.210" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060332v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Borowiec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.069377" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Pourtier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2009.01.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2008.11.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Topala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Chang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Th&#233;bault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI30168" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bidaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thebault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zholos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040053v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601357" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040054v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Juei Hsu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiete van der Kemp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Christakos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bindels" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2006060676" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040056v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Hoenderop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00298.2005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost G.J. Hoenderop" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Chon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans A.R. Bluyssen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C.P. Holstege" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1755.2004.00402.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040058v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mahieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Nilius" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; J.M. Bindels" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M403801200" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Perez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Sotiropoulou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Mahaira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Niarchos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-05-1501" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F.J. van de Graaf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan F J van De Graaf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost G J Hoenderop" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Lamers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg162" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503090v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Haoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821618-7.00170-X" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.2206" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04711617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinig&#242;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Courmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Bettaieb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Machmouchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp6182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayar Soussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hasselsweiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gkika" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13090788" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schwab" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1183726" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Farfariello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Gordienko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mesilmany" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Touil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Germain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28597-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746647v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grolez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hammadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Noyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126672" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Audero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bokhobza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bernardini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14092261" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Chever" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.617801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Prevarskaya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Cantelmo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.573747" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fiorio Pla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.581455" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03512394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lolignier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bavencoffe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Shapovalov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201902270R" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000501397" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lemonnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mariot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20246344" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Grolez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri V. Gordiendko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Clarisse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Desruelles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-1891-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Brossa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinigo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Trimaglio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11070956" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lotteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0066-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04038979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arredondo Zamarripa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#233;s Noguez Imm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Bautista Cort&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo V&#225;zquez Ru&#237;z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13621-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph9030044" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03512571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andersson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Leipold" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vetter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2327-16.2016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.150232dg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shapovalov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201402076" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#8217;yacheslav Lehen&#8217;kyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Guarmit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.04.025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Genova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-939" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00311" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01122893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kondratskyi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.131631" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Oulidi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064885" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039045v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maily Devilliers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.07.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01708095v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V'Yacheslav Lehen'Kyi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mauroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Shuba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.162016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aja.2011.18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503131v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Skryma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrurol.2011.142" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00492444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Flourakis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.210" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Borowiec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.069377" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039081v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Monet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gackiere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Firlej" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandenberghe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-09-2205" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Pourtier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2009.01.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2008.11.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04039106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Topala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Chang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Th&#233;bault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI30168" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bidaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thebault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zholos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040053v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601357" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040054v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Juei Hsu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiete van der Kemp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Christakos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bindels" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2006060676" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040056v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Hoenderop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00298.2005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost G.J. Hoenderop" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Chon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans A.R. Bluyssen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C.P. Holstege" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1755.2004.00402.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040058v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mahieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Nilius" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; J.M. Bindels" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M403801200" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Perez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Sotiropoulou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Mahaira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Niarchos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-05-1501" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F.J. van de Graaf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan F J van De Graaf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost G J Hoenderop" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Lamers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg162" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503090v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Haoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821618-7.00170-X" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04503223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.2206" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>