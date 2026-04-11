--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -563,1220 +563,1220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformations at Earth’s dayside magnetopause during quasi-radial IMF conditions: Global kinetic simulations and Soft X-ray Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Soft X‐Ray Emissions at the Dayside Magnetopause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongwei Yang</w:t>
+                <w:t xml:space="preserve">Tianran Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riku Jarvinen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+                <w:t xml:space="preserve">Hyunju Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26464/epp2023059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (8), pp.e2024JA032687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024ja032687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04242362v1</w:t>
+                <w:t xml:space="preserve">insu-04678681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstellar Neutral Hydrogen in the Heliosphere: New Horizons Observations in the Context of Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray detection of astrospheres around three main-sequence stars and their mass-loss rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kislyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Güdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Swaczyna</w:t>
+                <w:t xml:space="preserve">J. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bzowski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F Fraternale</w:t>
+                <w:t xml:space="preserve">C. Lisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ad5832⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.596-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-024-02222-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04633667v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04547370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Soft X‐Ray Emissions at the Dayside Magnetopause</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiuyu Xu</w:t>
+                <w:t xml:space="preserve">The magnetosheath at high spectral resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. Küntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tianran Sun</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. R. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyunju Connor</w:t>
+                <w:t xml:space="preserve">F. S. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129 (8), pp.e2024JA032687. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024ja032687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26464/epp2023060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04678681v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04242365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray detection of astrospheres around three main-sequence stars and their mass-loss rates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar wind ion charge state distributions and compound cross sections for solar wind charge exchange X-ray emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-024-02222-x⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26464/epp2023056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04547370v1</w:t>
+                <w:t xml:space="preserve">insu-04242364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar wind ion charge state distributions and compound cross sections for solar wind charge exchange X-ray emission</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The exosphere of Mars can be tracked by a high-spectral resolution telescope, such as the Line Emission Mapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dennerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bodewits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26464/epp2023056⟩</w:t>
+              <w:t xml:space="preserve">RAS Techniques and Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.484-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rasti/rzae033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04242364v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04726466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magnetosheath at high spectral resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. D. Küntz</w:t>
+                <w:t xml:space="preserve">Deformations at Earth’s dayside magnetopause during quasi-radial IMF conditions: Global kinetic simulations and Soft X-ray Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongwei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riku Jarvinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaocheng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianran Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. S. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8 (1), pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26464/epp2023060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26464/epp2023059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04242365v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04242362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exosphere of Mars can be tracked by a high-spectral resolution telescope, such as the Line Emission Mapper</w:t>
+                <w:t xml:space="preserve">Interstellar Neutral Hydrogen in the Heliosphere: New Horizons Observations in the Context of Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer A. Carter</w:t>
+                <w:t xml:space="preserve">P Swaczyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dennerl</w:t>
+                <w:t xml:space="preserve">M Bzowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. D. Kuntz</w:t>
+                <w:t xml:space="preserve">K Dialynas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Dunn</w:t>
+                <w:t xml:space="preserve">L Dyke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bodewits</w:t>
+                <w:t xml:space="preserve">F Fraternale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAS Techniques and Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (1), pp.484-490. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 969, pp.L20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rasti/rzae033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ad5832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04726466v1</w:t>
+                <w:t xml:space="preserve">insu-04633667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplanetary Hydrogen Properties Observed from Mars</w:t>
+                <w:t xml:space="preserve">Dynamical Response of Solar Wind Charge Exchange Soft X-Ray Emission in Earth's Magnetosphere to the Solar Wind Proton Flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mayyasi</w:t>
+                <w:t xml:space="preserve">Yingjie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianran Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Quémerais</w:t>
+                <w:t xml:space="preserve">Jennifer A Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Sembay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Titova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JA031447⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 948, pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/acc326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04117487v1</w:t>
+                <w:t xml:space="preserve">insu-04091450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Response of Solar Wind Charge Exchange Soft X-Ray Emission in Earth's Magnetosphere to the Solar Wind Proton Flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplanetary Hydrogen Properties Observed from Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mayyasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingjie Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tianran Sun</w:t>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer A Carter</w:t>
+                <w:t xml:space="preserve">I. Baliukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Sembay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+                <w:t xml:space="preserve">A. Titova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 948, pp.69. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (6), pp.e2023JA031447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/acc326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JA031447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04091450v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04117487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury's Exosphere as Seen by BepiColombo/PHEBUS Visible Channels During the First Two Flybys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2000,51 +2000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EUV reflectance of Mercury’s surface measured by BepiColombo/PHEBUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,51 +2125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Helium in Mercury's Exosphere by PHEBUS on Bepi-Colombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,64 +2259,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Wind Charge Exchange Soft X-Ray Emissions in the Magnetosphere during an Interplanetary Coronal Mass Ejection Compared to Its Driven Sheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingjie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianran Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2387,425 +2387,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03693927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solar Cycle Temporal Variation of the Solar Wind Charge Exchange X-Ray Lines</w:t>
+                <w:t xml:space="preserve">Widespread Detection of Two Components in the Hot Circumgalactic Medium of the Milky Way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhijie Qu</w:t>
+                <w:t xml:space="preserve">Jesse Bluem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Kaaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith M. Jahoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 930, 21 (9pp). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6349⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 936, 72 (17pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac8662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03658360v1</w:t>
+                <w:t xml:space="preserve">insu-03766385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar minimum exospheric neutral density near the subsolar magnetopause estimated from the XMM soft X‐ray observations on 12 November 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaewoong Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaewoong Jung</w:t>
+                <w:t xml:space="preserve">Hyunju K. Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (3), pp.e2021JA029676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021JA029676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03602162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread Detection of Two Components in the Hot Circumgalactic Medium of the Milky Way</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Solar Cycle Temporal Variation of the Solar Wind Charge Exchange X-Ray Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijie Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Bluem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Joel Bregman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kip Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Kaaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 936, 72 (17pp). </w:t>
+              <w:t xml:space="preserve">, 2022, 930, 21 (9pp). </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac8662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03766385v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03658360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HaloSat Observations of Heliospheric Solar Wind Charge Exchange</w:t>
               </w:r>
@@ -2817,51 +2817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ringuette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. D. Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kaaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3059,77 +3059,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A disk-dominated and clumpy circumgalactic medium of the Milky Way seen in X-ray emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Kaaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. D. Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jahoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3193,51 +3193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHEBUS on Bepi-Colombo: Post-launch Update and Instrument Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3321,408 +3321,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Behavior of the Solar Wind Mass Flux During Solar Maxima: Two Peaks at Middle Heliolatitudes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global distribution of the solar wind flux and velocity from SOHO/SWAN during SC‐23 and SC‐24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Katushkina</w:t>
+                <w:t xml:space="preserve">Stéphane Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Izmodenov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lan K. Jian</w:t>
+                <w:t xml:space="preserve">Walter Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11207-018-1391-5⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (8), pp.4114-4121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL082402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02007378v1</w:t>
+                <w:t xml:space="preserve">insu-02096832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global distribution of the solar wind flux and velocity from SOHO/SWAN during SC‐23 and SC‐24</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Quémerais</w:t>
+                <w:t xml:space="preserve">HaloSat : A CubeSat to Study the Hot Galactic Halo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Kaaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zajczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ferron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Larocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ringuette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bluem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL082402⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 884 (2), pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab4193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02096832v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HaloSat : A CubeSat to Study the Hot Galactic Halo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Kaaret</w:t>
+                <w:t xml:space="preserve">Unexpected Behavior of the Solar Wind Mass Flux During Solar Maxima: Two Peaks at Middle Heliolatitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Katushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zajczyk</w:t>
+                <w:t xml:space="preserve">Vladislav Izmodenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Larocca</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lan K. Jian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 884 (2), pp.162. </w:t>
+              <w:t xml:space="preserve">Solar Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (2), pp.art. 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab4193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11207-018-1391-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329380v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02007378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Plasma Density Structures in the Soft X-Rays Generated by Solar Wind Charge Exchange with Neutrals</w:t>
               </w:r>
@@ -3989,64 +3989,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the interstellar hydrogen inflow longitude from 20 years of SOHO/SWAN observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Katushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4372,1220 +4372,1220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01378644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The North Galactic Pole Rift and the Local Hot Bubble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First flight in space of a wide-field-of-view soft x-ray imager using lobster-eye optics: Instrument description and initial flight results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. L. Snowden</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rosine Lallement</w:t>
+                <w:t xml:space="preserve">Frederik S. Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G. Sibeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Puspitarini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jenny A. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng P. Chiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/806/1/120⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (7), pp.071301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01165747v1</w:t>
+                <w:t xml:space="preserve">insu-01182800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Local Leo Cold Cloud and Revised Constraints on the Local Hot Bubble</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosine Lallement</w:t>
+                <w:t xml:space="preserve">The solar wind charge-exchange production factor for hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kip D. Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. M. Collado-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. K. Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. E. Cravens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 806 (1), pp.119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/806/1/119⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 808 (2), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/808/2/143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01165746v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01193174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solar wind charge-exchange production factor for hydrogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. E. Cravens</w:t>
+                <w:t xml:space="preserve">Mapping the holes: 3D ISM maps and diffuse X-ray background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Puspitarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Snowden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galeazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Memorie della Societa astronomica italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.626</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01193174v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First flight in space of a wide-field-of-view soft x-ray imager using lobster-eye optics: Instrument description and initial flight results</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The North Galactic Pole Rift and the Local Hot Bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng P. Chiao</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. L. Snowden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Puspitarini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 86 (7), pp.071301. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 806 (1), pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4927259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/806/1/120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01182800v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01165747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the holes: 3D ISM maps and diffuse X-ray background</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the Local Leo Cold Cloud and Revised Constraints on the Local Hot Bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Snowden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Galeazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memorie della Societa astronomica italiana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 806 (1), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/806/1/119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939032v1</w:t>
+                <w:t xml:space="preserve">insu-01165746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of the local 1/4-keV X-ray flux in both charge exchange and a hot bubble</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+                <w:t xml:space="preserve">Observation of highly disparate K-shell x-ray spectra produced by charge exchange with bare mid-Z ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele L. Betancourt-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Beiersdorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory V. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard L. Kelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline A. Kilbourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13525⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (5), pp.052723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.052723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054467v1</w:t>
+                <w:t xml:space="preserve">hal-01111629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of highly disparate K-shell x-ray spectra produced by charge exchange with bare mid-Z ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline A. Kilbourne</w:t>
+                <w:t xml:space="preserve">Observations of the Interplanetary Hydrogen during Solar Cycles 23 and 24. What can We Deduce about the Local Interstellar Medium?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Katushkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Ben-Jaffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter M. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Izmodenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.052723⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 788 (2), pp.L25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/788/2/L25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111629v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of the Interplanetary Hydrogen during Solar Cycles 23 and 24. What can We Deduce about the Local Interstellar Medium?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Izmodenov</w:t>
+                <w:t xml:space="preserve">Pressure Equilibrium between the Local Interstellar Clouds and the Local Hot Bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven L. Snowden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Chiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick S. Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 788 (2), pp.L25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/788/2/L25⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 791 (1), pp.L14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/791/1/L14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998272v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Equilibrium between the Local Interstellar Clouds and the Local Hot Bubble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven L. Snowden</w:t>
+                <w:t xml:space="preserve">The origin of the local 1/4-keV X-ray flux in both charge exchange and a hot bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Galeazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Chiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. E. Thomas</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cravens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 791 (1), pp.L14. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 512, pp.171-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/791/1/L14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature13525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056915v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Wind Charge Exchange Emission in the Chandra Deep Field North</w:t>
               </w:r>
@@ -5669,377 +5669,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar wind charge exchange X-ray emission from Mars.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar wind charge exchange and local hot bubble X-ray emission with the DXL sounding rocket experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galeazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cravens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Kharchenko</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219720⟩</w:t>
+              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 333 (4), pp.383-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asna.201211665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731069v1</w:t>
+                <w:t xml:space="preserve">hal-00807908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar wind charge exchange and local hot bubble X-ray emission with the DXL sounding rocket experiment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar wind charge exchange X-ray emission from Mars.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. D. Kuntz</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chanteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kharchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 333 (4), pp.383-387. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 545, pp.A153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asna.201211665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807908v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototyping a global soft X-ray imaging instrument for heliophysics, planetary science, and astrophysics science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick S. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David G. Sibeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny A. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng P. Chiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 333 (4), pp.378-382. </w:t>
@@ -6474,51 +6474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kharchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 696, pp.1517-1525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6838,51 +6838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kharchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dalgarno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6929,51 +6929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time dependent model of the interplanetary Lyman alpha glow: applications to the SWAN data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Izmodenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7046,51 +7046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity Profiles in the Solar Corona from Multi-Instrument Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7157,307 +7157,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplanetary Lyman alpha line profiles: variations with solar activity cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Interplanetary hydrogen absolute ionization rates: Retrieving the solar wind mass flux latitude and cycle dependence with SWAN/SOHO maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111, pp.A09114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JA011711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065169⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093997v1</w:t>
+                <w:t xml:space="preserve">hal-00186451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplanetary hydrogen absolute ionization rates: Retrieving the solar wind mass flux latitude and cycle dependence with SWAN/SOHO maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Interplanetary Lyman alpha line profiles: variations with solar activity cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ferron</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006JA011711⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 455, pp.1135-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186451v1</w:t>
+                <w:t xml:space="preserve">hal-00093997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge-transfer induced EUV and soft X-ray emissions in the heliosphere</w:t>
               </w:r>
@@ -7469,51 +7469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kharchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dalgarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7590,77 +7590,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deflection of the Interstellar neutral Hydrogen Flow across the Heliospheric Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7851,77 +7851,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intense Magnetopause Deformation Induced by an Extreme HFA Event: 3-D Hybrid Simulations and Soft X-Ray Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongwei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongwei Yang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tianran Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaocheng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinghe Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7979,411 +7979,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global hybrid simulations and soft X-ray imaging of the magnetosphere under diverse solar wind conditions: Radial IMF, extreme magnetic storms, and HFA events — Preliminary studies for the SMILE mission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Line Emission Mapper (LEM) probe mission concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huang Can</w:t>
+                <w:t xml:space="preserve">Ralph Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riku Järvinen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Binbin Tang</w:t>
+                <w:t xml:space="preserve">Akos Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Zuhone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alvarado-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2024: Ultraviolet to Gamma Ray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.1309327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3019969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379359v1</w:t>
+                <w:t xml:space="preserve">hal-04753526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External Resolution of an ~100 Myr Old G-Star's Astrosphere: A Direct Analogue of Our Young Sun's Heliospheric Morphology &amp; ISM Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carey Michael Lisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott J Wolk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradford Theodore Snios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Slavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Osten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washinghton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Line Emission Mapper (LEM) probe mission concept</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Adams</w:t>
+                <w:t xml:space="preserve">Global hybrid simulations and soft X-ray imaging of the magnetosphere under diverse solar wind conditions: Radial IMF, extreme magnetic storms, and HFA events — Preliminary studies for the SMILE mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongwei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianran Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Alvarado-Gomez</w:t>
+                <w:t xml:space="preserve">Huang Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riku Järvinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2024: Ultraviolet to Gamma Ray</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753526v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling soft X-ray emissions at the dayside magnetopause</w:t>
               </w:r>
@@ -8408,64 +8408,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianran Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunju Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-1530, </w:t>
@@ -8516,51 +8516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHEBUS observations of exospheric calcium and potential detection of exospheric manganese during BepiColombo first three flybys of Mercury.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8627,1209 +8627,1218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04511537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Ca emission at Mercury and comparison with the observations by PHEBUS/BepiColombo during the first two flybys</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Study of the Milky Way CGM with the Line Emission Mapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Galeazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildar Khabibullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Forman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Kaaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAS High Energy Astrophysics Division Meeting #20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Waikoloa (Hawaii), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04464363v1</w:t>
+                <w:t xml:space="preserve">hal-04242392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Study of the Milky Way CGM with the Line Emission Mapper</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar System Studies with LEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Forman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip Kaaret</w:t>
+                <w:t xml:space="preserve">Scott Wolk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carey Lisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS High Energy Astrophysics Division Meeting #20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Waikoloa (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242392v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-sky soft X-ray map with microcalorimeter resolution: prospects of the Line Emission Mapper probe mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Galeazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Khabibullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Churazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Drake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS High Energy Astrophysics Division meeting #20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Waikoloa (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar System Studies with LEM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+                <w:t xml:space="preserve">The DXL and LXT Sounding rockets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Galeazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Carter</w:t>
+                <w:t xml:space="preserve">Frederick Scott Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Cumbee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS High Energy Astrophysics Division Meeting #20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Waikoloa (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242384v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DXL and LXT Sounding rockets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. D. Kuntz</w:t>
+                <w:t xml:space="preserve">Elfen: A CubeSat mission to measure heavy ions on both the dayside and nightside of Earth's magnetosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Alyson Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Thomas</w:t>
+                <w:t xml:space="preserve">Piyal Samara-Ratna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan T Lepri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim M Raines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aria Vitkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS High Energy Astrophysics Division Meeting #20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Waikoloa (Hawaii), United States</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242378v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04351850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elfen: A CubeSat mission to measure heavy ions on both the dayside and nightside of Earth's magnetosphere</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of the Ca emission at Mercury and comparison with the observations by PHEBUS/BepiColombo during the first two flybys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna and Online, Austria. pp.id. EGU-6164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04351850v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04464363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury's exosphere as seen by BepiColombo/PHEBUS visible channels during the first two flybys.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Lys/STELLA: H Lyman Alpha Spectrograph for the Interstellar Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Mayassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Provornikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merav Opher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John T. Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.id. P12B-02</w:t>
+              <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03912734v1</w:t>
+                <w:t xml:space="preserve">hal-03806982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining IPH properties at 1.5 AU using MAVEN observations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Quémerais</w:t>
+                <w:t xml:space="preserve">An X-ray Emission Study of the Milky Way Halo's Clumpy Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Bluem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Kaaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Jahoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.SH43B-03</w:t>
+              <w:t xml:space="preserve">AAS High Energy Astrophysics Division meeting #19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Pitsburg, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03912735v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lys/STELLA: H Lyman Alpha Spectrograph for the Interstellar Probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Observation of Mercury's Exopshere with the Visible Channels of PHEBUS during BEPICOLOMBO First Mercury's Flyby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806982v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03751800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of Mercury's exosphere during BepiColombo first Mercury flyby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9844,489 +9853,450 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Athens, Greece. pp.Abstract B4.5-0002-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03772054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar wind charge exchange X-ray imaging of the magnetosphere: comparison of the MHD and test-particle approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunju Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Sembay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevhen Tkachenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03774670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Mercury's Exopshere with the Visible Channels of PHEBUS during BEPICOLOMBO First Mercury's Flyby</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EUV reflectance of Mercury measured by BepiColombo/PHEBUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Robidel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mercury 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc2022-123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03751800v1</w:t>
+                <w:t xml:space="preserve">insu-03773053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An X-ray Emission Study of the Milky Way Halo's Clumpy Distribution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Keith Jahoda</w:t>
+                <w:t xml:space="preserve">Observations of Mercury’s Exosphere during BepiColombo First Mercury Flyby with PHEBUS’ visible channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS High Energy Astrophysics Division meeting #19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Pitsburg, PA, United States</w:t>
+              <w:t xml:space="preserve">Mercury 2022 conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Orléans, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806986v1</w:t>
+                <w:t xml:space="preserve">insu-03768592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV Albedo of Mercury measured by BepiColombo/PHEBUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10341,1215 +10311,1245 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Athens, Greece. pp.Abstract B4.5-0003-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Mercury’s Exosphere during BepiColombo First Mercury Flyby with PHEBUS’ visible channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PHEBUS observations of the He 58.4 nm emission during Bepi Colombo's first Mercury Flyby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Robidel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mercury 2022 conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Orléans, France. pp.48</w:t>
+              <w:t xml:space="preserve">Mercury 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Orléans, France. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03768592v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03768587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUV reflectance of Mercury measured by BepiColombo/PHEBUS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mercury's exosphere as seen by BepiColombo/PHEBUS visible channels during the first two flybys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Robidel</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mercury 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.id. P12B-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03773053v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03912734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHEBUS observations of the He 58.4 nm emission during Bepi Colombo's first Mercury Flyby</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraining IPH properties at 1.5 AU using MAVEN observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Mayyasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John T. Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mercury 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Orléans, France. pp.33</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.SH43B-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03768587v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03912735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing A Heliospheric SWCX Model's Predictions To HaloSat Observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Ringuette</w:t>
+                <w:t xml:space="preserve">Charge exchange x-ray emission in the near-earth environment: Simulations in preparation for the smile magnetospheric mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tkachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sembay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Astronomical Society meeting #238</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online (Virtual), United States</w:t>
+              <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, On Line, France. pp.487-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322879v1</w:t>
+                <w:t xml:space="preserve">insu-03549305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge exchange x-ray emission in the near-earth environment: Simulations in preparation for the smile magnetospheric mission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response of the interplanetary hydrogen population to global changes of solar activity: a quantitative analysis based on SOHO/SWAN and SOHO/LASCO-C2 data comparison.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online (Virtual), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03549305v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the interplanetary hydrogen population to global changes of solar activity: a quantitative analysis based on SOHO/SWAN and SOHO/LASCO-C2 data comparison.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of solar wind flows from the inner corona to 1 AU: constraints provided by SOHO UVCS and SWAN data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Bemporad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Katushkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Izmodenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Online (Virtual), Austria. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2021, Online (Virtual), Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9506⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03322874v1</w:t>
+                <w:t xml:space="preserve">hal-03322878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of solar wind flows from the inner corona to 1 AU: constraints provided by SOHO UVCS and SWAN data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Izmodenov</w:t>
+                <w:t xml:space="preserve">Comparing A Heliospheric SWCX Model's Predictions To HaloSat Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ringuette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kip D. Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kaaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jahoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Astronomical Society meeting #238</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online (Virtual), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03322878v1</w:t>
+                <w:t xml:space="preserve">hal-03322879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding our global heliosphere with UV observations: Unique opportunities on Interstellar Probe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Case studies of solar minimum exospheric neutral density at 10 Re subsolar location using XMM-Newton X-ray observation and a global MHD model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaewoong Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunju K. Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny A. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, Unknown Region. pp.abstract #SM029-03</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939503v1</w:t>
+                <w:t xml:space="preserve">hal-03322877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case studies of solar minimum exospheric neutral density at 10 Re subsolar location using XMM-Newton X-ray observation and a global MHD model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding our global heliosphere with UV observations: Unique opportunities on Interstellar Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Provornikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontus Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. C. Roelof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Katushkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor I. Baliukin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europlanet Science Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, Unknown Region. pp.EPSC2020-547, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2020-547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322877v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIHLA , a Mission of Opportunity to L1 to Map H Lyman Alpha Emissions from the Heliopause, the Interplanetary Medium, the Earth's Geocorona and Comets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry J. Paxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Provornikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond C. Roelof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav V. Izmodenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11604,51 +11604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical study on the near-Earth soft X-ray signals observed from the XMM-Newton astrophysics mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. K. Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11762,256 +11762,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01301232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Wind Charge Exchange X-ray emission from Mercury’s exosphere: Detectability with Bepi Colombo’s MIXS spectrometer</w:t>
+                <w:t xml:space="preserve">Spectroscopic Imaging of planetary magnetospheres using Solar Wind Charge Exchange X-rays: Potential Applications on Mercury's Bepi Colombo mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Dennerl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th DPS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Washington, United States</w:t>
+              <w:t xml:space="preserve">Atelier national sur les magnétosphères planétaires comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01233720v1</w:t>
+                <w:t xml:space="preserve">insu-01147808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Imaging of planetary magnetospheres using Solar Wind Charge Exchange X-rays: Potential Applications on Mercury's Bepi Colombo mission</w:t>
+                <w:t xml:space="preserve">Solar Wind Charge Exchange X-ray emission from Mercury’s exosphere: Detectability with Bepi Colombo’s MIXS spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Dennerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Modolo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Konrad Dennerl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier national sur les magnétosphères planétaires comparées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Meudon, France</w:t>
+              <w:t xml:space="preserve">47th DPS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01147808v1</w:t>
+                <w:t xml:space="preserve">insu-01233720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory X-ray Studies for Unraveling High-Resolution Celestial Spectra</w:t>
               </w:r>
@@ -12174,51 +12174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. D. Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society, HEAD meeting #14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
@@ -12247,51 +12247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Studies of X-ray Spectra Formed by Charge Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Beiersdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12385,64 +12385,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DXL and STORM sounding rocket mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny A. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng P. Chiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis J. Chornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12500,347 +12500,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and latitude dependence of the solar wind mass flux derived from the SOHO/SWAN data analysis</w:t>
+                <w:t xml:space="preserve">Charge exchange X-ray emission in the heliosphere and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Conference Proceedings 1427: SUZAKU 2011: Exploring the X-ray Universe: Suzaku and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Palo Alto, United States. pp.33-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3696147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768928v1</w:t>
+                <w:t xml:space="preserve">hal-00686521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge exchange X-ray emission in the heliosphere and beyond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voyager UVS measurements of Galactic Cosmic rays and their recent evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. R. Sandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings 1427: SUZAKU 2011: Exploring the X-ray Universe: Suzaku and Beyond</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3696147⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00686521v1</w:t>
+                <w:t xml:space="preserve">hal-02939020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyager UVS measurements of Galactic Cosmic rays and their recent evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time and latitude dependence of the solar wind mass flux derived from the SOHO/SWAN data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Quémerais</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2012</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939020v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Separation of Solar Wind Charge Exchange, Local Bubble, and Nearby Supernova Remnant X-rays: Diffuse X-ray Spectrometer Recent Results</w:t>
               </w:r>
@@ -13033,90 +13033,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Interstellar H Flow: Updated Analysis of SOHO/SWAN Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth International Solar Wind Conference, AIP Conference Proceedings 1216</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.555-558, </w:t>
@@ -13288,77 +13288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Laboratory Astrophysics Experiments Conducted at the LLNL EBIT Facility in Support of NASA's X-ray Astronomy Flight Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory V. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph S. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Beiersdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13439,51 +13439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kharchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Local Bubble and Beyond II: Proceedings of the International Conference, AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Philadelphia (Pennsylvania), United States. pp.62-73, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13556,51 +13556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kharchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future directions in ultraviolet spectroscopy: A Conference Inspired by the Accomplishments of the Far Ultraviolet Spectroscopic Explorer Mission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Annapolis (Maryland, United States. pp.116-118, </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13686,51 +13686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kharchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 AAS/AAPT Joint Meeting, American Astronomical Society Meeting 209</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Seattle, United States</w:t>
@@ -13798,64 +13798,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chanteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kharchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 AAS/AAPT Joint Meeting, American Astronomical Society Meeting 209</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13932,51 +13932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kharchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society, HEAD meeting #9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, San Francisco, United States</w:t>
@@ -13999,273 +13999,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deflection of the Interstellar Neutral Hydrogen Flow across the Heliospheric Interface: An Interstellar Magnetic Compass?</w:t>
+                <w:t xml:space="preserve">Emission Maps of Charge-transfer Induced Heliospheric X-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dalgarno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kharchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Peppino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Wind 11 / SOHO 16, "Connecting Sun and Heliosphere" Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Whistler, Canada</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Spring Meeting 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331023v1</w:t>
+                <w:t xml:space="preserve">hal-02331037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission Maps of Charge-transfer Induced Heliospheric X-rays</w:t>
+                <w:t xml:space="preserve">Deflection of the Interstellar Neutral Hydrogen Flow across the Heliospheric Interface: An Interstellar Magnetic Compass?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Kharchenko</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Peppino</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Pellinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Spring Meeting 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Solar Wind 11 / SOHO 16, "Connecting Sun and Heliosphere" Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331037v1</w:t>
+                <w:t xml:space="preserve">hal-02331023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard X-ray and metric/decimetric spatially resolved observations of occulted solar flares</w:t>
               </w:r>
@@ -14385,359 +14385,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Jupiter system with the Line Emission Mapper probe: Exploring Fundamental Atomic and Plasma Physics in a Natural Laboratory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar System Observations by the Line Emission Mapper X-Ray Probe Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carey Michael Lisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Wolk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Dennerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Mcentee</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+                <w:t xml:space="preserve">Graziella Branduardi-Raymont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, San Francisco (California), United States. pp.id. SM43C-3106</w:t>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco (California), United States. pp.id. P23D-3085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753271v1</w:t>
+                <w:t xml:space="preserve">hal-04753249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar System Observations by the Line Emission Mapper X-Ray Probe Mission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Study of the Jupiter system with the Line Emission Mapper probe: Exploring Fundamental Atomic and Plasma Physics in a Natural Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Mcentee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Konrad Dennerl</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatsal Parmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziella Branduardi-Raymont</w:t>
+                <w:t xml:space="preserve">Adam Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, San Francisco (California), United States. pp.id. P23D-3085</w:t>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco (California), United States. pp.id. SM43C-3106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753249v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Earth's X-ray Magnetosheath at High Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kip Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick S. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco (California), United States. pp.id. SM13C-2598</w:t>
@@ -14766,103 +14766,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exospheric neutral density near the Earth’s subsolar magnetopause deduced from the XMM-Newton X-ray observations during solar maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaewoong Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunju Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.SM35B-1749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14900,77 +14900,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating Magnetospheric and Heliospheric SWCX in X-ray Spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Ringuette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. D. Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Kaaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel M. Larocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15006,648 +15006,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HaloSat: Early results on the mass of the Milkyway halo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keith Jahoda</w:t>
+                <w:t xml:space="preserve">Characterizing the physical and chemical behaviour of comet 46P/Wirtanen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Bodewits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Bleum</w:t>
+                <w:t xml:space="preserve">Damian Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Fuelberth</w:t>
+                <w:t xml:space="preserve">Michael Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Gulick</w:t>
+                <w:t xml:space="preserve">Jian Yang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Johnson</w:t>
+                <w:t xml:space="preserve">Silvia Protopapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">233rd AAS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Seattle, United States</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. EPSC Abstracts, 13, pp.EPSC-DPS2019-761-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325774v1</w:t>
+                <w:t xml:space="preserve">hal-02938902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the physical and chemical behaviour of comet 46P/Wirtanen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Bodewits</w:t>
+                <w:t xml:space="preserve">HaloSat: Early results on the mass of the Milkyway halo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Jahoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Christian</w:t>
+                <w:t xml:space="preserve">Jesse Bleum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kelley</w:t>
+                <w:t xml:space="preserve">William Fuelberth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Yang Li</w:t>
+                <w:t xml:space="preserve">Hannah Gulick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Protopapa</w:t>
+                <w:t xml:space="preserve">Thomas Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. EPSC Abstracts, 13, pp.EPSC-DPS2019-761-1</w:t>
+              <w:t xml:space="preserve">233rd AAS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938902v1</w:t>
+                <w:t xml:space="preserve">hal-02325774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Empirical model of the Solar Wind Charge Exchange</w:t>
+                <w:t xml:space="preserve">The 3-year Solar Wind Charge Exchange Campaign with Suzaku: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Galeazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenhao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th High Energy Astrophysics Division Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Naples, FL, United States</w:t>
+              <w:t xml:space="preserve">American Astronomical Society, HEAD meeting #15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Naples, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01299509v1</w:t>
+                <w:t xml:space="preserve">hal-02939036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3-year Solar Wind Charge Exchange Campaign with Suzaku: preliminary results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wenhao Liu</w:t>
+                <w:t xml:space="preserve">Where in the Milky Way is the North Polar Spur?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven L. Snowden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Astronomical Society, HEAD meeting #15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Naples, United States</w:t>
+              <w:t xml:space="preserve">15th High Energy Astrophysics Division Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Naples, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939036v1</w:t>
+                <w:t xml:space="preserve">insu-01299501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where in the Milky Way is the North Polar Spur?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Kuntz</w:t>
+                <w:t xml:space="preserve">Towards an Empirical model of the Solar Wind Charge Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Galeazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kip D. Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th High Energy Astrophysics Division Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Naples, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01299501v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01299509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of the “local” ¼ keV X-ray flux</w:t>
               </w:r>
@@ -15752,333 +15752,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Diffuse X-rays from the Local Galaxy (DXL) Mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youaraj Uprety</w:t>
+                <w:t xml:space="preserve">Characterization of Solar Wind Charge Exchange with Suzaku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galeazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cravens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEAD Thirteenth Divisional Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325935v1</w:t>
+                <w:t xml:space="preserve">hal-02325942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Solar Wind Charge Exchange with Suzaku</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugenio Ursino</w:t>
+                <w:t xml:space="preserve">The Diffuse X-rays from the Local Galaxy (DXL) Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youaraj Uprety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galeazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cravens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. D. Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEAD Thirteenth Divisional Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325942v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and latitude dependence of the solar wind mass flux: updated SOHO/SWAN data analysis for the complete Solar Cycle 23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16123,51 +16123,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Measurements Of Charge Exchange Spectra From Sulfur Ions</w:t>
+                <w:t xml:space="preserve">Laboratory X-ray Spectra From L-shell Sulfur Ions Following Charge-exchange Collisions With Two Different Neutral Targets: SF6 And He.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beiersdorfer</w:t>
@@ -16181,243 +16181,243 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. V. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. L. Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. A. Kilbourne</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline A. Kilbourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Astronomical Society, AAS Meeting #215</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">AAS Meeting #216</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327094v1</w:t>
+                <w:t xml:space="preserve">hal-02327017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Signatures Of Charge Exchange In K-shell X-ray Spectra Of Ar, P, And S Measured With The LLNL Electron Beam Ion Trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice A. Leutenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Beiersdorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory V. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Beiersdorfer</w:t>
+                <w:t xml:space="preserve">Richard L. Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline A. Kilbourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEAD Eleventh Divisional Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Big Island, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory X-ray Spectra From L-shell Sulfur Ions Following Charge-exchange Collisions With Two Different Neutral Targets: SF6 And He.</w:t>
+                <w:t xml:space="preserve">Laboratory Measurements Of Charge Exchange Spectra From Sulfur Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beiersdorfer</w:t>
@@ -16431,94 +16431,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. V. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. L. Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline A. Kilbourne</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Kilbourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS Meeting #216</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Miami, United States</w:t>
+              <w:t xml:space="preserve">American Astronomical Society, AAS Meeting #215</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327017v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martian Charge-exchange Induced X-rays</w:t>
               </w:r>
@@ -16543,64 +16543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chanteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kharchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society, HEAD meeting #9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, San Francisco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16619,273 +16619,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOHO-SWAN Hydrogen Cell Data Analysis: Method Description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar Wind Latitudinal Anisotropies: A New Analysis of SWAN Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Wind 11 / SOHO 16, "Connecting Sun and Heliosphere" Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331006v1</w:t>
+                <w:t xml:space="preserve">hal-02331014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Wind Latitudinal Anisotropies: A New Analysis of SWAN Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOHO-SWAN Hydrogen Cell Data Analysis: Method Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Wind 11 / SOHO 16, "Connecting Sun and Heliosphere" Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331014v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16903,51 +16903,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hot and Energetic Universe: Solar system and exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Branduardi-Raymont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciortino Sciortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17109,499 +17109,499 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revolutionary Solar System Science Enabled by the Line Emission Mapper X-ray Probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Exploring Fundamental Particle Acceleration and Loss Processes in Heliophysics through an Orbiting X-ray Instrument in the Jovian System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sean Mcentee</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Roussos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261208v1</w:t>
+                <w:t xml:space="preserve">insu-04242361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEM All-Sky Survey: Soft X-ray Sky at Microcalorimeter Resolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eugene Churazov</w:t>
+                <w:t xml:space="preserve">Line Emission Mapper (LEM): Probing the physics of cosmic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Markevitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kilbourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Akamatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261209v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04242360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Fundamental Particle Acceleration and Loss Processes in Heliophysics through an Orbiting X-ray Instrument in the Jovian System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Kollmann</w:t>
+                <w:t xml:space="preserve">LEM All-Sky Survey: Soft X-ray Sky at Microcalorimeter Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildar Khabibullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Galeazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Churazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04242361v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Emission Mapper (LEM): Probing the physics of cosmic ecosystems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revolutionary Solar System Science Enabled by the Line Emission Mapper X-ray Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kip Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Mcentee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Akamatsu</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">insu-04242360v1</w:t>
+                <w:t xml:space="preserve">hal-04261208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17754,64 +17754,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and latitude dependence of the solar wind mass flux: updated SOHO/SWAN data analysis for the complete solar cycle 23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18052,51 +18052,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="351A8459"/>
+    <w:nsid w:val="A3C8853A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18283,51 +18283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitra-koutroumpa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5716-3412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539951v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey M Lisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott J Wolk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Snios" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph L Mcnutt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Slavin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae2eda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Koutroumpa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuntz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alyson Carter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Raines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Lepri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL114374" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025ja034416" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Jarvinen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocheng Guo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianran Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2023059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04633667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Swaczyna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bzowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dialynas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dyke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fraternale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad5832" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04678681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju Connor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ja032687" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04547370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kislyakova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#252;del" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lisse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02222-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2023056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. K&#252;ntz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Dunn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foster" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Porter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2023060" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726466v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Carter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dennerl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Kuntz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dunn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodewits" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzae033" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04117487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayyasi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baliukin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Titova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031447" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04091450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Carter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sembay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acc326" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04364918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robidel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chaufray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je007808" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04221919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ringuette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K D Kuntz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kaaret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Larocca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acf3e2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04022685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007669" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Lallement" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill R Sandel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007743" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer. A. Carter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac7521" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03658360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Qu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bregman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kip Kuntz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kaaret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6349" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewoong Jung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju K. Connor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pagani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029676" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03766385v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bluem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith M. Jahoda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac8662" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03338252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ringuette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaaret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahoda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0e33" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03426935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bonamente" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian J Christian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexi Xing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Venkataramani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac2aac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bluem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-01215-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reberac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00695-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02007378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Katushkina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Izmodenov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan K. Jian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-018-1391-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02096832v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schmidt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082402" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zajczyk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larocca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4193" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01814215v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Sibeck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayon Aryan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Bodewits" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brandt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0504-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Chiao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Collier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cravens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Galeazzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/834/1/33" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412775v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629840" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve L. Snowden" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kip D. Kuntz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Dame" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629453" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378644v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Uprety" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Collier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cravens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galeazzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/829/2/83" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Snowden" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puspitarini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/1/120" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heiles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/1/119" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01193174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Collado-Vega" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Connor" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Cravens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/808/2/143" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182800v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik S. Porter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. Carter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng P. Chiao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927259" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939032v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vergely" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snowden" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054467v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13525" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele L. Betancourt-Martinez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beiersdorfer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Brown" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Kelley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A. Kilbourne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.052723" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998272v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vincent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben-Jaffel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter M. Harris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/788/2/L25" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056915v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Snowden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick S. Porter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Thomas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/791/1/L14" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913265v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Slavin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford J. Wargelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/13" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731069v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kharchenko" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219720" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807908v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211665" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807931v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211662" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211666" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1WXP7XL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686540v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9249-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686614v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall K. Smith" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Edgar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Plucinsky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/726/2/91" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379193v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Raymond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/1517" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399623v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Collier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Kuntz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Snowden" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1214" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Gupta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smith" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/644" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365043v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalgarno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9381-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312000v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Izmodenov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malama" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078204" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520918" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clarke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065169" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186451v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JA011711" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45BC3A09B88E3C1F09A17BE9DC406B541D8160DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141729v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pepino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065250" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077318v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1107953" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141951v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Boskou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379340v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghe Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Huang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-1506" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379359v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Can" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku J&#228;rvinen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379385v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Michael Lisse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Theodore Snios" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Slavin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Osten" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753526v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kraft" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Bogdan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zuhone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gomez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019969" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04515671v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1530" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04511537v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6547" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464363v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6164" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242392v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Khabibullin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Forman" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242635v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Churazov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Drake" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242384v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wolk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dunn" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Lisse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Carter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242378v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Scott Porter" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cumbee" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Thomas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04351850v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyal Samara-Ratna" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan T Lepri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim M Raines" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Vitkova" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912734v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912735v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Mayyasi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Clarke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806982v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Mayassi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Provornikova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Opher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03772054v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03774670v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Sembay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Tkachenko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751800v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-123" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806986v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jahoda" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806988v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768592v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03773053v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768587v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322879v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549305v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tkachenko" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Connor" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sembay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322874v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Conan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9506" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322878v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bemporad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11921" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939503v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Brandt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Roelof" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor I. Baliukin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-547" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322877v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03259214v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry J. Paxton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond C. Roelof" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav V. Izmodenov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938885v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jung" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Carter" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01301232v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233720v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Dennerl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01147808v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091514v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Brown" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernitt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rudolph" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steinbr&#252;gge" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939003v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Ursino" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325898v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ali" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Kelley" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880261v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas E. Thomas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J. Chornay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaireska M. Collado-Vega" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024438" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768928v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686521v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3696147" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939020v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Sandel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325963v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P. Morgenthaler" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Edgar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Sanders" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Smith" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327024v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473295v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3395925" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687175v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Adams" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beiersdorfer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clementson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frankel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3292374" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327101v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S. Adams" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Clementson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415164v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3211835" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392354v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3154029" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329219v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329260v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330922v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331023v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellinen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331037v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peppino" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331052v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vilmer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Kane" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hurford" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753271v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcentee" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatsal Parmal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Foster" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753249v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Branduardi-Raymont" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753255v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912801v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carter" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806992v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ringuette" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Larocca" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325774v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bleum" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fuelberth" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gulick" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnson" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938902v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Christian" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kelley" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang Li" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Protopapa" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01299509v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939036v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01299501v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grenier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939000v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youaraj Uprety" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325935v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325942v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711337v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327094v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Kilbourne" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327085v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice A. Leutenegger" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327017v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330993v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331006v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merals" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331014v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325847v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sciortino Sciortino" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#252;del" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329196v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261208v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261209v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Cann" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242361v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Berland" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Roussos" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Clark" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kollmann" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242360v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Markevitch" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kilbourne" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Adams" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Akamatsu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325875v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fabian" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812244v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260160v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitra-koutroumpa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5716-3412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539951v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey M Lisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott J Wolk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Snios" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph L Mcnutt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Slavin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae2eda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Koutroumpa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuntz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alyson Carter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Raines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Lepri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL114374" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025ja034416" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04678681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianran Sun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju Connor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ja032687" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04547370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kislyakova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#252;del" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02222-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. K&#252;ntz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Dunn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foster" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Porter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2023060" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2023056" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Carter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dennerl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Kuntz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dunn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodewits" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzae033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Jarvinen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocheng Guo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2023059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04633667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Swaczyna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bzowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dialynas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dyke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fraternale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad5832" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04091450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Carter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sembay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acc326" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04117487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayyasi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baliukin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Titova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031447" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04364918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robidel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chaufray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je007808" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04221919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ringuette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K D Kuntz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kaaret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Larocca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acf3e2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04022685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007669" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Lallement" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill R Sandel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007743" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer. A. Carter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac7521" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03766385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bluem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kaaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith M. Jahoda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac8662" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewoong Jung" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju K. Connor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pagani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029676" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03658360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Qu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bregman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kip Kuntz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6349" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03338252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ringuette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaaret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahoda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0e33" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03426935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bonamente" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian J Christian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexi Xing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Venkataramani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac2aac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bluem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-01215-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reberac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00695-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02096832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schmidt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082402" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329380v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zajczyk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larocca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4193" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02007378v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Katushkina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Izmodenov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan K. Jian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-018-1391-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01814215v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Sibeck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayon Aryan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Bodewits" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brandt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0504-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Chiao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Collier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cravens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Galeazzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/834/1/33" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412775v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629840" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve L. Snowden" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kip D. Kuntz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Dame" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629453" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378644v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Uprety" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Collier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cravens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galeazzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/829/2/83" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182800v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik S. Porter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. Carter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng P. Chiao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927259" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01193174v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Collado-Vega" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Connor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Cravens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/808/2/143" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939032v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vergely" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puspitarini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snowden" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Snowden" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/1/120" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heiles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/1/119" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele L. Betancourt-Martinez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beiersdorfer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Brown" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Kelley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A. Kilbourne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.052723" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998272v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vincent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben-Jaffel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter M. Harris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/788/2/L25" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056915v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Snowden" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick S. Porter" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/791/1/L14" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054467v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13525" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913265v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Slavin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford J. Wargelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/13" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807908v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211665" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731069v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kharchenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219720" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807931v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211662" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211666" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1WXP7XL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686540v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9249-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686614v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall K. Smith" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Edgar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Plucinsky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/726/2/91" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379193v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Raymond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/1517" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399623v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Collier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Kuntz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Snowden" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1214" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Gupta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smith" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/644" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365043v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalgarno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9381-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312000v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Izmodenov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malama" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078204" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520918" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186451v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JA011711" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45BC3A09B88E3C1F09A17BE9DC406B541D8160DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093997v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clarke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065169" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141729v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pepino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065250" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077318v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1107953" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141951v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Boskou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379340v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghe Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Huang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-1506" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753526v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kraft" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Bogdan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zuhone" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gomez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019969" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379385v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Michael Lisse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Theodore Snios" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Slavin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Osten" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379359v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Can" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku J&#228;rvinen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04515671v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1530" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04511537v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6547" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242392v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Khabibullin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Forman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242384v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wolk" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dunn" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Lisse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Carter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242635v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Churazov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Drake" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242378v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Scott Porter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cumbee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Thomas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04351850v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyal Samara-Ratna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan T Lepri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim M Raines" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Vitkova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464363v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6164" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806982v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Mayassi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Provornikova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Opher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Clarke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806986v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jahoda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751800v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-123" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03772054v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03774670v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Sembay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Tkachenko" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03773053v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768592v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806988v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768587v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912734v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912735v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Mayyasi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549305v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tkachenko" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Connor" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sembay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322874v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Conan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9506" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322878v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bemporad" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11921" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322879v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322877v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939503v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Brandt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Roelof" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor I. Baliukin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-547" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03259214v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry J. Paxton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond C. Roelof" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav V. Izmodenov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938885v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jung" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Carter" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01301232v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01147808v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Dennerl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233720v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091514v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Brown" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernitt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rudolph" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steinbr&#252;gge" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939003v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Ursino" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325898v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ali" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Kelley" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880261v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas E. Thomas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J. Chornay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaireska M. Collado-Vega" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024438" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686521v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3696147" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939020v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Sandel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768928v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325963v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P. Morgenthaler" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Edgar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Sanders" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Smith" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327024v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473295v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3395925" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687175v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Adams" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beiersdorfer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clementson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frankel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3292374" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327101v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S. Adams" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Clementson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415164v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3211835" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392354v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3154029" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329219v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329260v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330922v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331037v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peppino" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331023v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellinen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331052v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vilmer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Kane" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hurford" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753249v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Branduardi-Raymont" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753271v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcentee" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatsal Parmal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Foster" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753255v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912801v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carter" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806992v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ringuette" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Larocca" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938902v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Christian" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kelley" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang Li" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Protopapa" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325774v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bleum" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fuelberth" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gulick" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939036v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01299501v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grenier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01299509v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939000v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youaraj Uprety" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325942v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325935v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711337v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327017v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327085v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice A. Leutenegger" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327094v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Kilbourne" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330993v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331014v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331006v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merals" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325847v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sciortino Sciortino" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#252;del" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329196v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242361v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Berland" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Roussos" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Clark" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kollmann" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242360v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Markevitch" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kilbourne" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Adams" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Akamatsu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261209v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Cann" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261208v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325875v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fabian" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812244v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260160v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>