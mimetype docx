--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -563,507 +563,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Soft X‐Ray Emissions at the Dayside Magnetopause</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar wind ion charge state distributions and compound cross sections for solar wind charge exchange X-ray emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024ja032687⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26464/epp2023056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04678681v1</w:t>
+                <w:t xml:space="preserve">insu-04242364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray detection of astrospheres around three main-sequence stars and their mass-loss rates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Güdel</w:t>
+                <w:t xml:space="preserve">Modeling Soft X‐Ray Emissions at the Dayside Magnetopause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Lisse</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianran Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunju Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-024-02222-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (8), pp.e2024JA032687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024ja032687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04547370v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04678681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magnetosheath at high spectral resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. D. Küntz</w:t>
+                <w:t xml:space="preserve">X-ray detection of astrospheres around three main-sequence stars and their mass-loss rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kislyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Güdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. S. Porter</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26464/epp2023060⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.596-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-024-02222-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04242365v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04547370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar wind ion charge state distributions and compound cross sections for solar wind charge exchange X-ray emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The magnetosheath at high spectral resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. Küntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. R. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. S. Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26464/epp2023056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26464/epp2023060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04242364v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04242365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exosphere of Mars can be tracked by a high-spectral resolution telescope, such as the Line Emission Mapper</w:t>
               </w:r>
@@ -1222,51 +1222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riku Jarvinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaocheng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianran Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1464,51 +1464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Response of Solar Wind Charge Exchange Soft X-Ray Emission in Earth's Magnetosphere to the Solar Wind Proton Flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingjie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianran Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2272,51 +2272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Wind Charge Exchange Soft X-Ray Emissions in the Magnetosphere during an Interplanetary Coronal Mass Ejection Compared to Its Driven Sheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingjie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianran Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6429,404 +6429,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solar Wind Charge-Transfer X-Ray Emission in the 1/4 keV Energy Range: Inferences on Local Bubble Hot Gas at Low Z</w:t>
+                <w:t xml:space="preserve">Solar Wind Charge Exchange Emission from the Helium Focusing Cone: Model to Data Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.D. Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Kharchenko</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Snowden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 696, pp.1517-1525. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/696/2/1517⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 697 (2), pp.1214-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/1214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379193v1</w:t>
+                <w:t xml:space="preserve">hal-00399623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Wind Charge Exchange Emission from the Helium Focusing Cone: Model to Data Comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of the Diffuse X-ray Background toward MBM20 with Suzaku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Galeazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K.D. Kuntz</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.L. Snowden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 697 (2), pp.1214-1225. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/1214⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 707 (1), pp.644-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399623v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the Diffuse X-ray Background toward MBM20 with Suzaku</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Solar Wind Charge-Transfer X-Ray Emission in the 1/4 keV Energy Range: Inferences on Local Bubble Hot Gas at Low Z</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosine Lallement</w:t>
+                <w:t xml:space="preserve">J.C. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kharchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 707 (1), pp.644-651. </w:t>
+              <w:t xml:space="preserve">, 2009, 696, pp.1517-1525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/696/2/1517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440866v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Solar Wind Charge-eXchange Contribution to the Local Soft X-ray Background. Model to Data Comparison in the 0.1–1.0 keV Band</w:t>
               </w:r>
@@ -7157,307 +7157,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplanetary hydrogen absolute ionization rates: Retrieving the solar wind mass flux latitude and cycle dependence with SWAN/SOHO maps</w:t>
+                <w:t xml:space="preserve">Interplanetary Lyman alpha line profiles: variations with solar activity cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ferron</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006JA011711⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 455, pp.1135-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186451v1</w:t>
+                <w:t xml:space="preserve">hal-00093997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplanetary Lyman alpha line profiles: variations with solar activity cycle</w:t>
+                <w:t xml:space="preserve">Interplanetary hydrogen absolute ionization rates: Retrieving the solar wind mass flux latitude and cycle dependence with SWAN/SOHO maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111, pp.A09114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JA011711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065169⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093997v1</w:t>
+                <w:t xml:space="preserve">hal-00186451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge-transfer induced EUV and soft X-ray emissions in the heliosphere</w:t>
               </w:r>
@@ -7864,51 +7864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intense Magnetopause Deformation Induced by an Extreme HFA Event: 3-D Hybrid Simulations and Soft X-Ray Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongwei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianran Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaocheng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8257,51 +8257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global hybrid simulations and soft X-ray imaging of the magnetosphere under diverse solar wind conditions: Radial IMF, extreme magnetic storms, and HFA events — Preliminary studies for the SMILE mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongwei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianran Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huang Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8408,64 +8408,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianran Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunju Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-1530, </w:t>
@@ -9382,986 +9382,986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04464363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lys/STELLA: H Lyman Alpha Spectrograph for the Interstellar Probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations of Mercury's exosphere during BepiColombo first Mercury flyby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Athens, Greece</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Athens, Greece. pp.Abstract B4.5-0002-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806982v1</w:t>
+                <w:t xml:space="preserve">insu-03772054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An X-ray Emission Study of the Milky Way Halo's Clumpy Distribution</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar wind charge exchange X-ray imaging of the magnetosphere: comparison of the MHD and test-particle approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunju Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Sembay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevhen Tkachenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS High Energy Astrophysics Division meeting #19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Pitsburg, PA, United States</w:t>
+              <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806986v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03774670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Mercury's Exopshere with the Visible Channels of PHEBUS during BEPICOLOMBO First Mercury's Flyby</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lys/STELLA: H Lyman Alpha Spectrograph for the Interstellar Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Mayassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Provornikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merav Opher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John T. Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03751800v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Mercury's exosphere during BepiColombo first Mercury flyby</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
+                <w:t xml:space="preserve">An X-ray Emission Study of the Milky Way Halo's Clumpy Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Bluem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Kaaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Jahoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Athens, Greece. pp.Abstract B4.5-0002-22</w:t>
+              <w:t xml:space="preserve">AAS High Energy Astrophysics Division meeting #19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Pitsburg, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03772054v1</w:t>
+                <w:t xml:space="preserve">hal-03806986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar wind charge exchange X-ray imaging of the magnetosphere: comparison of the MHD and test-particle approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of Mercury's Exopshere with the Visible Channels of PHEBUS during BEPICOLOMBO First Mercury's Flyby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yevhen Tkachenko</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03774670v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03751800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUV reflectance of Mercury measured by BepiColombo/PHEBUS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations of Mercury’s Exosphere during BepiColombo First Mercury Flyby with PHEBUS’ visible channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Robidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mercury 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Mercury 2022 conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Orléans, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03773053v1</w:t>
+                <w:t xml:space="preserve">insu-03768592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Mercury’s Exosphere during BepiColombo First Mercury Flyby with PHEBUS’ visible channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV Albedo of Mercury measured by BepiColombo/PHEBUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Robidel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mercury 2022 conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Orléans, France. pp.48</w:t>
+              <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Athens, Greece. pp.Abstract B4.5-0003-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03768592v1</w:t>
+                <w:t xml:space="preserve">hal-03806988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV Albedo of Mercury measured by BepiColombo/PHEBUS</w:t>
+                <w:t xml:space="preserve">EUV reflectance of Mercury measured by BepiColombo/PHEBUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Robidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Athens, Greece. pp.Abstract B4.5-0003-22</w:t>
+              <w:t xml:space="preserve">Mercury 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806988v1</w:t>
+                <w:t xml:space="preserve">insu-03773053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHEBUS observations of the He 58.4 nm emission during Bepi Colombo's first Mercury Flyby</w:t>
               </w:r>
@@ -10589,51 +10589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining IPH properties at 1.5 AU using MAVEN observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Mayyasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John T. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11332,51 +11332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding our global heliosphere with UV observations: Unique opportunities on Interstellar Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Provornikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontus Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11479,51 +11479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIHLA , a Mission of Opportunity to L1 to Map H Lyman Alpha Emissions from the Heliopause, the Interplanetary Medium, the Earth's Geocorona and Comets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry J. Paxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Provornikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond C. Roelof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12241,286 +12241,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Studies of X-ray Spectra Formed by Charge Exchange</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The DXL and STORM sounding rocket mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+                <w:t xml:space="preserve">Nicholas E. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny A. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng P. Chiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. L. Kelley</w:t>
+                <w:t xml:space="preserve">Dennis J. Chornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaireska M. Collado-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEAD Thirteenth Divisional Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE 8859, UV, X-Ray, and Gamma-Ray Space Instrumentation for Astronomy XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, San Diego, United States. pp.88590Z, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2024438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325898v1</w:t>
+                <w:t xml:space="preserve">hal-00880261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DXL and STORM sounding rocket mission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dennis J. Chornay</w:t>
+                <w:t xml:space="preserve">Laboratory Studies of X-ray Spectra Formed by Charge Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Beiersdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaireska M. Collado-Vega</w:t>
+                <w:t xml:space="preserve">R. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. V. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. L. Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE 8859, UV, X-Ray, and Gamma-Ray Space Instrumentation for Astronomy XVIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HEAD Thirteenth Divisional Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Monterey, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880261v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge exchange X-ray emission in the heliosphere and beyond</w:t>
               </w:r>
@@ -13148,286 +13148,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Astrophysics, QED, and other Measurements using the EBIT Calorimeter Spectrometer at LLNL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. V. Brown</w:t>
+                <w:t xml:space="preserve">Spectroscopic Laboratory Astrophysics Experiments Conducted at the LLNL EBIT Facility in Support of NASA's X-ray Astronomy Flight Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory V. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. S. Adams</w:t>
+                <w:t xml:space="preserve">Joseph S. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Beiersdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Beiersdorfer</w:t>
+                <w:t xml:space="preserve">Hui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Clementson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Frankel</w:t>
+                <w:t xml:space="preserve">Joel Clementson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Workshop on Low Temperature Detectors - LTD 13. AIP Conference Proceedings 1185</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Astronomical Society, AAS Meeting #214</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pasadena, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687175v1</w:t>
+                <w:t xml:space="preserve">hal-02327101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Laboratory Astrophysics Experiments Conducted at the LLNL EBIT Facility in Support of NASA's X-ray Astronomy Flight Program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory V. Brown</w:t>
+                <w:t xml:space="preserve">Laboratory Astrophysics, QED, and other Measurements using the EBIT Calorimeter Spectrometer at LLNL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. V. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beiersdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph S. Adams</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Beiersdorfer</w:t>
+                <w:t xml:space="preserve">J. Clementson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joel Clementson</w:t>
+                <w:t xml:space="preserve">M. Frankel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Astronomical Society, AAS Meeting #214</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Thirteenth International Workshop on Low Temperature Detectors - LTD 13. AIP Conference Proceedings 1185</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Stanford, United States. pp.446-449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3292374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327101v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spectrum of the Solar Wind Charge Exchange Emission: Contribution to the Soft X-ray Background</w:t>
               </w:r>
@@ -13543,51 +13543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kharchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14385,445 +14385,445 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar System Observations by the Line Emission Mapper X-Ray Probe Mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carey Michael Lisse</w:t>
+                <w:t xml:space="preserve">The Earth's X-ray Magnetosheath at High Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kip Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziella Branduardi-Raymont</w:t>
+                <w:t xml:space="preserve">Adam Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick S. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, San Francisco (California), United States. pp.id. P23D-3085</w:t>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco (California), United States. pp.id. SM13C-2598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753249v1</w:t>
+                <w:t xml:space="preserve">hal-04753255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Jupiter system with the Line Emission Mapper probe: Exploring Fundamental Atomic and Plasma Physics in a Natural Laboratory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar System Observations by the Line Emission Mapper X-Ray Probe Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carey Michael Lisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Wolk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Dennerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Mcentee</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+                <w:t xml:space="preserve">Graziella Branduardi-Raymont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, San Francisco (California), United States. pp.id. SM43C-3106</w:t>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco (California), United States. pp.id. P23D-3085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753271v1</w:t>
+                <w:t xml:space="preserve">hal-04753249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Earth's X-ray Magnetosheath at High Resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kip Kuntz</w:t>
+                <w:t xml:space="preserve">Study of the Jupiter system with the Line Emission Mapper probe: Exploring Fundamental Atomic and Plasma Physics in a Natural Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Mcentee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatsal Parmal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederick S. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, San Francisco (California), United States. pp.id. SM13C-2598</w:t>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco (California), United States. pp.id. SM43C-3106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753255v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exospheric neutral density near the Earth’s subsolar magnetopause deduced from the XMM-Newton X-ray observations during solar maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaewoong Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunju Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15137,51 +15137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HaloSat: Early results on the mass of the Milkyway halo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Jahoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Bleum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16123,346 +16123,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory X-ray Spectra From L-shell Sulfur Ions Following Charge-exchange Collisions With Two Different Neutral Targets: SF6 And He.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. L. Kelley</w:t>
+                <w:t xml:space="preserve">Spectral Signatures Of Charge Exchange In K-shell X-ray Spectra Of Ar, P, And S Measured With The LLNL Electron Beam Ion Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice A. Leutenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Beiersdorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory V. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard L. Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline A. Kilbourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS Meeting #216</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Miami, United States</w:t>
+              <w:t xml:space="preserve">HEAD Eleventh Divisional Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Big Island, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327017v1</w:t>
+                <w:t xml:space="preserve">hal-02327085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Signatures Of Charge Exchange In K-shell X-ray Spectra Of Ar, P, And S Measured With The LLNL Electron Beam Ion Trap</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard L. Kelley</w:t>
+                <w:t xml:space="preserve">Laboratory X-ray Spectra From L-shell Sulfur Ions Following Charge-exchange Collisions With Two Different Neutral Targets: SF6 And He.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beiersdorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. V. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. L. Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline A. Kilbourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEAD Eleventh Divisional Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Big Island, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">AAS Meeting #216</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327085v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Measurements Of Charge Exchange Spectra From Sulfur Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beiersdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. V. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. L. Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Kilbourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16903,51 +16903,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hot and Energetic Universe: Solar system and exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Branduardi-Raymont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciortino Sciortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17521,51 +17521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kip Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcentee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -18052,51 +18052,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3C8853A"/>
+    <w:nsid w:val="75F7DDCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18283,51 +18283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitra-koutroumpa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5716-3412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539951v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey M Lisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott J Wolk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Snios" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph L Mcnutt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Slavin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae2eda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Koutroumpa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuntz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alyson Carter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Raines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Lepri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL114374" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025ja034416" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04678681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianran Sun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju Connor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ja032687" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04547370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kislyakova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#252;del" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02222-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. K&#252;ntz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Dunn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foster" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Porter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2023060" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2023056" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Carter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dennerl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Kuntz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dunn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodewits" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzae033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Jarvinen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocheng Guo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2023059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04633667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Swaczyna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bzowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dialynas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dyke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fraternale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad5832" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04091450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Carter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sembay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acc326" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04117487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayyasi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baliukin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Titova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031447" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04364918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robidel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chaufray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je007808" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04221919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ringuette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K D Kuntz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kaaret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Larocca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acf3e2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04022685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007669" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Lallement" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill R Sandel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007743" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer. A. Carter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac7521" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03766385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bluem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kaaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith M. Jahoda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac8662" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewoong Jung" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju K. Connor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pagani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029676" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03658360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Qu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bregman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kip Kuntz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6349" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03338252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ringuette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaaret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahoda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0e33" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03426935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bonamente" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian J Christian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexi Xing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Venkataramani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac2aac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bluem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-01215-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reberac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00695-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02096832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schmidt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082402" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329380v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zajczyk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larocca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4193" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02007378v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Katushkina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Izmodenov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan K. Jian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-018-1391-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01814215v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Sibeck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayon Aryan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Bodewits" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brandt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0504-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Chiao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Collier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cravens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Galeazzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/834/1/33" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412775v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629840" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve L. Snowden" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kip D. Kuntz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Dame" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629453" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378644v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Uprety" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Collier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cravens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galeazzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/829/2/83" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182800v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik S. Porter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. Carter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng P. Chiao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927259" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01193174v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Collado-Vega" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Connor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Cravens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/808/2/143" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939032v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vergely" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puspitarini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snowden" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Snowden" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/1/120" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heiles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/1/119" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele L. Betancourt-Martinez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beiersdorfer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Brown" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Kelley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A. Kilbourne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.052723" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998272v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vincent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben-Jaffel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter M. Harris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/788/2/L25" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056915v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Snowden" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick S. Porter" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/791/1/L14" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054467v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13525" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913265v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Slavin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford J. Wargelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/13" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807908v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211665" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731069v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kharchenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219720" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807931v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211662" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211666" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1WXP7XL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686540v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9249-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686614v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall K. Smith" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Edgar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Plucinsky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/726/2/91" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379193v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Raymond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/1517" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399623v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Collier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Kuntz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Snowden" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1214" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Gupta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smith" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/644" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365043v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalgarno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9381-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312000v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Izmodenov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malama" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078204" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520918" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186451v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JA011711" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45BC3A09B88E3C1F09A17BE9DC406B541D8160DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093997v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clarke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065169" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141729v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pepino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065250" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077318v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1107953" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141951v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Boskou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379340v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghe Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Huang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-1506" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753526v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kraft" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Bogdan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zuhone" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gomez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019969" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379385v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Michael Lisse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Theodore Snios" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Slavin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Osten" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379359v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Can" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku J&#228;rvinen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04515671v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1530" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04511537v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6547" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242392v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Khabibullin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Forman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242384v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wolk" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dunn" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Lisse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Carter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242635v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Churazov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Drake" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242378v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Scott Porter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cumbee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Thomas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04351850v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyal Samara-Ratna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan T Lepri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim M Raines" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Vitkova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464363v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6164" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806982v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Mayassi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Provornikova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Opher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Clarke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806986v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jahoda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751800v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-123" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03772054v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03774670v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Sembay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Tkachenko" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03773053v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768592v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806988v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768587v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912734v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912735v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Mayyasi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549305v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tkachenko" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Connor" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sembay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322874v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Conan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9506" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322878v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bemporad" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11921" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322879v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322877v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939503v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Brandt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Roelof" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor I. Baliukin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-547" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03259214v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry J. Paxton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond C. Roelof" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav V. Izmodenov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938885v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jung" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Carter" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01301232v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01147808v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Dennerl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233720v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091514v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Brown" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernitt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rudolph" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steinbr&#252;gge" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939003v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Ursino" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325898v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ali" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Kelley" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880261v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas E. Thomas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J. Chornay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaireska M. Collado-Vega" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024438" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686521v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3696147" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939020v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Sandel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768928v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325963v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P. Morgenthaler" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Edgar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Sanders" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Smith" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327024v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473295v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3395925" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687175v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Adams" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beiersdorfer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clementson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frankel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3292374" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327101v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S. Adams" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Clementson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415164v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3211835" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392354v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3154029" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329219v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329260v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330922v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331037v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peppino" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331023v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellinen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331052v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vilmer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Kane" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hurford" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753249v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Branduardi-Raymont" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753271v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcentee" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatsal Parmal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Foster" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753255v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912801v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carter" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806992v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ringuette" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Larocca" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938902v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Christian" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kelley" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang Li" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Protopapa" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325774v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bleum" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fuelberth" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gulick" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939036v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01299501v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grenier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01299509v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939000v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youaraj Uprety" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325942v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325935v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711337v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327017v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327085v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice A. Leutenegger" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327094v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Kilbourne" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330993v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331014v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331006v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merals" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325847v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sciortino Sciortino" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#252;del" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329196v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242361v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Berland" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Roussos" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Clark" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kollmann" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242360v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Markevitch" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kilbourne" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Adams" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Akamatsu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261209v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Cann" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261208v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325875v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fabian" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812244v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260160v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitra-koutroumpa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5716-3412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539951v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey M Lisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott J Wolk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Snios" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph L Mcnutt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Slavin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae2eda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Koutroumpa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuntz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alyson Carter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Raines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Lepri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL114374" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025ja034416" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2023056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04678681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianran Sun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju Connor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ja032687" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04547370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kislyakova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#252;del" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02222-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. K&#252;ntz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Dunn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foster" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Porter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2023060" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Carter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dennerl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Kuntz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dunn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodewits" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzae033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Jarvinen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocheng Guo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2023059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04633667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Swaczyna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bzowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dialynas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dyke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fraternale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad5832" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04091450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Carter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sembay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acc326" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04117487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayyasi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baliukin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Titova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031447" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04364918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robidel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chaufray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je007808" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04221919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ringuette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K D Kuntz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kaaret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Larocca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acf3e2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04022685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007669" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Lallement" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill R Sandel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007743" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer. A. Carter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac7521" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03766385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bluem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kaaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith M. Jahoda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac8662" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewoong Jung" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju K. Connor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pagani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029676" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03658360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Qu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bregman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kip Kuntz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6349" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03338252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ringuette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaaret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahoda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0e33" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03426935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bonamente" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian J Christian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexi Xing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Venkataramani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac2aac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bluem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-01215-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reberac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00695-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02096832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schmidt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082402" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329380v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zajczyk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larocca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4193" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02007378v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Katushkina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Izmodenov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan K. Jian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-018-1391-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01814215v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Sibeck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayon Aryan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Bodewits" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brandt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0504-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Chiao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Collier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cravens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Galeazzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/834/1/33" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412775v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629840" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve L. Snowden" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kip D. Kuntz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Dame" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629453" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378644v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Uprety" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Collier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cravens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galeazzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/829/2/83" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182800v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik S. Porter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. Carter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng P. Chiao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927259" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01193174v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Collado-Vega" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Connor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Cravens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/808/2/143" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939032v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vergely" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puspitarini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snowden" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Snowden" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/1/120" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heiles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/1/119" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele L. Betancourt-Martinez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beiersdorfer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Brown" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Kelley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A. Kilbourne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.052723" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998272v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vincent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben-Jaffel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter M. Harris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/788/2/L25" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056915v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Snowden" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick S. Porter" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/791/1/L14" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054467v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13525" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913265v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Slavin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford J. Wargelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/13" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807908v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211665" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731069v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kharchenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219720" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807931v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211662" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211666" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1WXP7XL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686540v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9249-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686614v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall K. Smith" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Edgar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Plucinsky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/726/2/91" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399623v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Collier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Kuntz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Snowden" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1214" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440866v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Gupta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smith" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/644" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379193v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Raymond" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/1517" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365043v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalgarno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9381-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312000v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Izmodenov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malama" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078204" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520918" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clarke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065169" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186451v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JA011711" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45BC3A09B88E3C1F09A17BE9DC406B541D8160DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141729v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pepino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065250" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077318v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1107953" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141951v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Boskou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379340v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghe Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Huang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-1506" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753526v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kraft" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Bogdan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zuhone" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gomez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019969" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379385v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Michael Lisse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Theodore Snios" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Slavin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Osten" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379359v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Can" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku J&#228;rvinen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04515671v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1530" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04511537v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6547" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242392v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Khabibullin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Forman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242384v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wolk" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dunn" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Lisse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Carter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242635v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Churazov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Drake" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242378v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Scott Porter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cumbee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Thomas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04351850v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyal Samara-Ratna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan T Lepri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim M Raines" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Vitkova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464363v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6164" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03772054v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03774670v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Sembay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Tkachenko" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806982v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Mayassi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Provornikova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Opher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Clarke" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806986v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jahoda" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751800v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-123" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768592v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806988v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03773053v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768587v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912734v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912735v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Mayyasi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549305v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tkachenko" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Connor" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sembay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322874v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Conan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9506" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322878v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bemporad" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11921" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322879v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322877v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939503v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Brandt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Roelof" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor I. Baliukin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-547" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03259214v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry J. Paxton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond C. Roelof" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav V. Izmodenov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938885v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jung" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Carter" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01301232v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01147808v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Dennerl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233720v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091514v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Brown" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernitt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rudolph" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steinbr&#252;gge" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939003v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Ursino" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880261v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas E. Thomas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J. Chornay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaireska M. Collado-Vega" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024438" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325898v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ali" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Kelley" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686521v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3696147" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939020v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Sandel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768928v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325963v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P. Morgenthaler" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Edgar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Sanders" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Smith" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327024v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473295v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3395925" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327101v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S. Adams" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Clementson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687175v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Adams" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beiersdorfer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clementson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frankel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3292374" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415164v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3211835" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392354v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3154029" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329219v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329260v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330922v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331037v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peppino" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331023v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellinen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331052v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vilmer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Kane" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hurford" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753255v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Foster" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753249v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Branduardi-Raymont" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753271v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcentee" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatsal Parmal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912801v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carter" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806992v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ringuette" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Larocca" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938902v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Christian" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kelley" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang Li" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Protopapa" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325774v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bleum" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fuelberth" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gulick" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939036v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01299501v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grenier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01299509v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939000v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youaraj Uprety" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325942v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325935v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711337v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327085v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice A. Leutenegger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327017v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327094v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Kilbourne" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330993v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331014v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331006v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merals" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325847v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sciortino Sciortino" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#252;del" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329196v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242361v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Berland" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Roussos" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Clark" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kollmann" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242360v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Markevitch" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kilbourne" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Adams" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Akamatsu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261209v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Cann" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261208v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325875v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fabian" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812244v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260160v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>