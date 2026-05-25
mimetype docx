--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -563,373 +563,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar wind ion charge state distributions and compound cross sections for solar wind charge exchange X-ray emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Soft X‐Ray Emissions at the Dayside Magnetopause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianran Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunju Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26464/epp2023056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (8), pp.e2024JA032687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024ja032687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04242364v1</w:t>
+                <w:t xml:space="preserve">insu-04678681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Soft X‐Ray Emissions at the Dayside Magnetopause</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiuyu Xu</w:t>
+                <w:t xml:space="preserve">X-ray detection of astrospheres around three main-sequence stars and their mass-loss rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kislyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Güdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hyunju Connor</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024ja032687⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.596-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-024-02222-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04678681v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04547370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray detection of astrospheres around three main-sequence stars and their mass-loss rates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar wind ion charge state distributions and compound cross sections for solar wind charge exchange X-ray emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.596-605. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-024-02222-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26464/epp2023056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04547370v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04242364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The magnetosheath at high spectral resolution</w:t>
               </w:r>
@@ -1222,51 +1222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riku Jarvinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaocheng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianran Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1464,51 +1464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Response of Solar Wind Charge Exchange Soft X-Ray Emission in Earth's Magnetosphere to the Solar Wind Proton Flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingjie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianran Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2272,51 +2272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Wind Charge Exchange Soft X-Ray Emissions in the Magnetosphere during an Interplanetary Coronal Mass Ejection Compared to Its Driven Sheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingjie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianran Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2521,291 +2521,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03766385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar minimum exospheric neutral density near the subsolar magnetopause estimated from the XMM soft X‐ray observations on 12 November 2008</w:t>
+                <w:t xml:space="preserve">The Solar Cycle Temporal Variation of the Solar Wind Charge Exchange X-Ray Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaewoong Jung</w:t>
+                <w:t xml:space="preserve">Zhijie Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyunju K. Connor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+                <w:t xml:space="preserve">Joel Bregman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Pagani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kip Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Kaaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (3), pp.e2021JA029676. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 930, 21 (9pp). </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JA029676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03602162v1</w:t>
+                <w:t xml:space="preserve">insu-03658360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solar Cycle Temporal Variation of the Solar Wind Charge Exchange X-Ray Lines</w:t>
+                <w:t xml:space="preserve">Solar minimum exospheric neutral density near the subsolar magnetopause estimated from the XMM soft X‐ray observations on 12 November 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhijie Qu</w:t>
+                <w:t xml:space="preserve">Jaewoong Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunju K. Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kip Kuntz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudio Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 930, 21 (9pp). </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (3), pp.e2021JA029676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JA029676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03658360v1</w:t>
+                <w:t xml:space="preserve">insu-03602162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HaloSat Observations of Heliospheric Solar Wind Charge Exchange</w:t>
               </w:r>
@@ -6429,404 +6429,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Wind Charge Exchange Emission from the Helium Focusing Cone: Model to Data Comparison</w:t>
+                <w:t xml:space="preserve">The Solar Wind Charge-Transfer X-Ray Emission in the 1/4 keV Energy Range: Inferences on Local Bubble Hot Gas at Low Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. Collier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S.L. Snowden</w:t>
+                <w:t xml:space="preserve">J.C. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kharchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 697 (2), pp.1214-1225. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/1214⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 696, pp.1517-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/696/2/1517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399623v1</w:t>
+                <w:t xml:space="preserve">hal-00379193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the Diffuse X-ray Background toward MBM20 with Suzaku</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar Wind Charge Exchange Emission from the Helium Focusing Cone: Model to Data Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.D. Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjali Gupta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rosine Lallement</w:t>
+                <w:t xml:space="preserve">S.L. Snowden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 707 (1), pp.644-651. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/644⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 697 (2), pp.1214-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/1214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440866v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solar Wind Charge-Transfer X-Ray Emission in the 1/4 keV Energy Range: Inferences on Local Bubble Hot Gas at Low Z</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of the Diffuse X-ray Background toward MBM20 with Suzaku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Galeazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Kharchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 696, pp.1517-1525. </w:t>
+              <w:t xml:space="preserve">, 2009, 707 (1), pp.644-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/696/2/1517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379193v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Solar Wind Charge-eXchange Contribution to the Local Soft X-ray Background. Model to Data Comparison in the 0.1–1.0 keV Band</w:t>
               </w:r>
@@ -7864,51 +7864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intense Magnetopause Deformation Induced by an Extreme HFA Event: 3-D Hybrid Simulations and Soft X-Ray Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongwei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianran Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaocheng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8257,51 +8257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global hybrid simulations and soft X-ray imaging of the magnetosphere under diverse solar wind conditions: Radial IMF, extreme magnetic storms, and HFA events — Preliminary studies for the SMILE mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongwei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianran Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huang Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8408,64 +8408,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianran Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunju Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-1530, </w:t>
@@ -9382,394 +9382,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04464363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Mercury's exosphere during BepiColombo first Mercury flyby</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lys/STELLA: H Lyman Alpha Spectrograph for the Interstellar Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Mayassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Provornikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merav Opher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John T. Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Athens, Greece. pp.Abstract B4.5-0002-22</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03772054v1</w:t>
+                <w:t xml:space="preserve">hal-03806982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar wind charge exchange X-ray imaging of the magnetosphere: comparison of the MHD and test-particle approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations of Mercury's exosphere during BepiColombo first Mercury flyby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yevhen Tkachenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Athens, Greece</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Athens, Greece. pp.Abstract B4.5-0002-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03774670v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03772054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lys/STELLA: H Lyman Alpha Spectrograph for the Interstellar Probe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Provornikova</w:t>
+                <w:t xml:space="preserve">Solar wind charge exchange X-ray imaging of the magnetosphere: comparison of the MHD and test-particle approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunju Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merav Opher</w:t>
+                <w:t xml:space="preserve">Steven Sembay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John T. Clarke</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yevhen Tkachenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806982v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03774670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An X-ray Emission Study of the Milky Way Halo's Clumpy Distribution</w:t>
               </w:r>
@@ -10004,256 +10004,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03751800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Mercury’s Exosphere during BepiColombo First Mercury Flyby with PHEBUS’ visible channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV Albedo of Mercury measured by BepiColombo/PHEBUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Robidel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mercury 2022 conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Orléans, France. pp.48</w:t>
+              <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Athens, Greece. pp.Abstract B4.5-0003-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03768592v1</w:t>
+                <w:t xml:space="preserve">hal-03806988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV Albedo of Mercury measured by BepiColombo/PHEBUS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations of Mercury’s Exosphere during BepiColombo First Mercury Flyby with PHEBUS’ visible channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Robidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Athens, Greece. pp.Abstract B4.5-0003-22</w:t>
+              <w:t xml:space="preserve">Mercury 2022 conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Orléans, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806988v1</w:t>
+                <w:t xml:space="preserve">insu-03768592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUV reflectance of Mercury measured by BepiColombo/PHEBUS</w:t>
               </w:r>
@@ -10589,51 +10589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining IPH properties at 1.5 AU using MAVEN observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Mayyasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John T. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11211,90 +11211,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case studies of solar minimum exospheric neutral density at 10 Re subsolar location using XMM-Newton X-ray observation and a global MHD model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaewoong Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunju K. Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny A. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11332,51 +11332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding our global heliosphere with UV observations: Unique opportunities on Interstellar Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Provornikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontus Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11479,51 +11479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIHLA , a Mission of Opportunity to L1 to Map H Lyman Alpha Emissions from the Heliopause, the Interplanetary Medium, the Earth's Geocorona and Comets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry J. Paxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Provornikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond C. Roelof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11991,536 +11991,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01233720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory X-ray Studies for Unraveling High-Resolution Celestial Spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying the Galactic Contribution to the Soft X-ray Background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Galeazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. V. Brown</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Graf</w:t>
+                <w:t xml:space="preserve">Eugenio Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suzaku-MAXI 2014: Expanding the Frontiers of the X-ray Universe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Matsuyama, Japan. pp.144-145</w:t>
+              <w:t xml:space="preserve">American Astronomical Society, HEAD meeting #14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091514v1</w:t>
+                <w:t xml:space="preserve">hal-02939003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Galactic Contribution to the Soft X-ray Background</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Galeazzi</w:t>
+                <w:t xml:space="preserve">Laboratory X-ray Studies for Unraveling High-Resolution Celestial Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. V. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Steinbrügge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenio Ursino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. D. Kuntz</w:t>
+                <w:t xml:space="preserve">A. Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Astronomical Society, HEAD meeting #14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Suzaku-MAXI 2014: Expanding the Frontiers of the X-ray Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Matsuyama, Japan. pp.144-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939003v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DXL and STORM sounding rocket mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory Studies of X-ray Spectra Formed by Charge Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Beiersdorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas E. Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Meng P. Chiao</w:t>
+                <w:t xml:space="preserve">R. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. V. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis J. Chornay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yaireska M. Collado-Vega</w:t>
+                <w:t xml:space="preserve">R. L. Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE 8859, UV, X-Ray, and Gamma-Ray Space Instrumentation for Astronomy XVIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HEAD Thirteenth Divisional Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Monterey, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880261v1</w:t>
+                <w:t xml:space="preserve">hal-02325898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Studies of X-ray Spectra Formed by Charge Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Beiersdorfer</w:t>
+                <w:t xml:space="preserve">The DXL and STORM sounding rocket mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas E. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny A. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng P. Chiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis J. Chornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. L. Kelley</w:t>
+                <w:t xml:space="preserve">Yaireska M. Collado-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEAD Thirteenth Divisional Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE 8859, UV, X-Ray, and Gamma-Ray Space Instrumentation for Astronomy XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, San Diego, United States. pp.88590Z, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2024438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325898v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge exchange X-ray emission in the heliosphere and beyond</w:t>
               </w:r>
@@ -13148,286 +13148,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Laboratory Astrophysics Experiments Conducted at the LLNL EBIT Facility in Support of NASA's X-ray Astronomy Flight Program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory V. Brown</w:t>
+                <w:t xml:space="preserve">Laboratory Astrophysics, QED, and other Measurements using the EBIT Calorimeter Spectrometer at LLNL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. V. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph S. Adams</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Beiersdorfer</w:t>
+                <w:t xml:space="preserve">J. S. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Chen</w:t>
+                <w:t xml:space="preserve">P. Beiersdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Clementson</w:t>
+                <w:t xml:space="preserve">J. Clementson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frankel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Astronomical Society, AAS Meeting #214</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Thirteenth International Workshop on Low Temperature Detectors - LTD 13. AIP Conference Proceedings 1185</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Stanford, United States. pp.446-449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3292374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327101v1</w:t>
+                <w:t xml:space="preserve">hal-00687175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Astrophysics, QED, and other Measurements using the EBIT Calorimeter Spectrometer at LLNL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Beiersdorfer</w:t>
+                <w:t xml:space="preserve">Spectroscopic Laboratory Astrophysics Experiments Conducted at the LLNL EBIT Facility in Support of NASA's X-ray Astronomy Flight Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory V. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Clementson</w:t>
+                <w:t xml:space="preserve">Joseph S. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Beiersdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frankel</w:t>
+                <w:t xml:space="preserve">Hui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Clementson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Workshop on Low Temperature Detectors - LTD 13. AIP Conference Proceedings 1185</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Astronomical Society, AAS Meeting #214</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pasadena, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687175v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spectrum of the Solar Wind Charge Exchange Emission: Contribution to the Soft X-ray Background</w:t>
               </w:r>
@@ -13543,51 +13543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kharchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14385,484 +14385,484 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Earth's X-ray Magnetosheath at High Resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kip Kuntz</w:t>
+                <w:t xml:space="preserve">Solar System Observations by the Line Emission Mapper X-Ray Probe Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carey Michael Lisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Wolk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Dennerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Foster</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederick S. Porter</w:t>
+                <w:t xml:space="preserve">Graziella Branduardi-Raymont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, San Francisco (California), United States. pp.id. SM13C-2598</w:t>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco (California), United States. pp.id. P23D-3085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753255v1</w:t>
+                <w:t xml:space="preserve">hal-04753249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar System Observations by the Line Emission Mapper X-Ray Probe Mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carey Michael Lisse</w:t>
+                <w:t xml:space="preserve">Study of the Jupiter system with the Line Emission Mapper probe: Exploring Fundamental Atomic and Plasma Physics in a Natural Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Mcentee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Graziella Branduardi-Raymont</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatsal Parmal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, San Francisco (California), United States. pp.id. P23D-3085</w:t>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco (California), United States. pp.id. SM43C-3106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753249v1</w:t>
+                <w:t xml:space="preserve">hal-04753271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Jupiter system with the Line Emission Mapper probe: Exploring Fundamental Atomic and Plasma Physics in a Natural Laboratory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Earth's X-ray Magnetosheath at High Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kip Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Mcentee</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adam Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick S. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, San Francisco (California), United States. pp.id. SM43C-3106</w:t>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco (California), United States. pp.id. SM13C-2598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753271v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exospheric neutral density near the Earth’s subsolar magnetopause deduced from the XMM-Newton X-ray observations during solar maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaewoong Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunju Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.SM35B-1749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15262,51 +15262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3-year Solar Wind Charge Exchange Campaign with Suzaku: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Galeazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15508,51 +15508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Empirical model of the Solar Wind Charge Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenhao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15758,51 +15758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Solar Wind Charge Exchange with Suzaku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galeazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16267,77 +16267,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory X-ray Spectra From L-shell Sulfur Ions Following Charge-exchange Collisions With Two Different Neutral Targets: SF6 And He.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beiersdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. V. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. L. Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline A. Kilbourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16392,77 +16392,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Measurements Of Charge Exchange Spectra From Sulfur Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beiersdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. V. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. L. Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Kilbourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16903,51 +16903,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hot and Energetic Universe: Solar system and exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Branduardi-Raymont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciortino Sciortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17109,263 +17109,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Fundamental Particle Acceleration and Loss Processes in Heliophysics through an Orbiting X-ray Instrument in the Jovian System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Dunn</w:t>
+                <w:t xml:space="preserve">Line Emission Mapper (LEM): Probing the physics of cosmic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grant Berland</w:t>
+                <w:t xml:space="preserve">Maxim Markevitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Roussos</w:t>
+                <w:t xml:space="preserve">Caroline Kilbourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Clark</w:t>
+                <w:t xml:space="preserve">Joseph Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kollmann</w:t>
+                <w:t xml:space="preserve">Hiroki Akamatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04242361v1</w:t>
+                <w:t xml:space="preserve">insu-04242360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Emission Mapper (LEM): Probing the physics of cosmic ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ralph Kraft</w:t>
+                <w:t xml:space="preserve">Exploring Fundamental Particle Acceleration and Loss Processes in Heliophysics through an Orbiting X-ray Instrument in the Jovian System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Markevitch</w:t>
+                <w:t xml:space="preserve">Grant Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Kilbourne</w:t>
+                <w:t xml:space="preserve">Elias Roussos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Adams</w:t>
+                <w:t xml:space="preserve">George Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Akamatsu</w:t>
+                <w:t xml:space="preserve">Peter Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04242360v1</w:t>
+                <w:t xml:space="preserve">insu-04242361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEM All-Sky Survey: Soft X-ray Sky at Microcalorimeter Resolution</w:t>
               </w:r>
@@ -17508,64 +17508,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kip Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcentee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -18052,51 +18052,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75F7DDCE"/>
+    <w:nsid w:val="965FEA8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18283,51 +18283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitra-koutroumpa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5716-3412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539951v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey M Lisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott J Wolk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Snios" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph L Mcnutt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Slavin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae2eda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Koutroumpa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuntz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alyson Carter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Raines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Lepri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL114374" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025ja034416" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2023056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04678681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianran Sun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju Connor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ja032687" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04547370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kislyakova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#252;del" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02222-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. K&#252;ntz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Dunn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foster" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Porter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2023060" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Carter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dennerl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Kuntz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dunn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodewits" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzae033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Jarvinen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocheng Guo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2023059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04633667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Swaczyna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bzowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dialynas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dyke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fraternale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad5832" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04091450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Carter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sembay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acc326" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04117487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayyasi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baliukin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Titova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031447" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04364918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robidel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chaufray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je007808" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04221919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ringuette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K D Kuntz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kaaret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Larocca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acf3e2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04022685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007669" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Lallement" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill R Sandel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007743" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer. A. Carter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac7521" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03766385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bluem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kaaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith M. Jahoda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac8662" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewoong Jung" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju K. Connor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pagani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029676" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03658360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Qu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bregman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kip Kuntz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6349" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03338252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ringuette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaaret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahoda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0e33" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03426935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bonamente" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian J Christian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexi Xing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Venkataramani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac2aac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bluem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-01215-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reberac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00695-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02096832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schmidt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082402" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329380v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zajczyk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larocca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4193" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02007378v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Katushkina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Izmodenov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan K. Jian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-018-1391-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01814215v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Sibeck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayon Aryan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Bodewits" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brandt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0504-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Chiao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Collier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cravens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Galeazzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/834/1/33" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412775v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629840" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve L. Snowden" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kip D. Kuntz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Dame" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629453" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378644v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Uprety" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Collier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cravens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galeazzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/829/2/83" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182800v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik S. Porter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. Carter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng P. Chiao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927259" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01193174v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Collado-Vega" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Connor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Cravens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/808/2/143" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939032v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vergely" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puspitarini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snowden" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Snowden" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/1/120" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heiles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/1/119" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele L. Betancourt-Martinez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beiersdorfer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Brown" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Kelley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A. Kilbourne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.052723" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998272v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vincent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben-Jaffel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter M. Harris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/788/2/L25" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056915v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Snowden" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick S. Porter" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/791/1/L14" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054467v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13525" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913265v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Slavin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford J. Wargelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/13" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807908v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211665" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731069v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kharchenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219720" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807931v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211662" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211666" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1WXP7XL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686540v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9249-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686614v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall K. Smith" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Edgar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Plucinsky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/726/2/91" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399623v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Collier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Kuntz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Snowden" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1214" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440866v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Gupta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smith" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/644" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379193v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Raymond" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/1517" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365043v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalgarno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9381-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312000v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Izmodenov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malama" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078204" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520918" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clarke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065169" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186451v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JA011711" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45BC3A09B88E3C1F09A17BE9DC406B541D8160DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141729v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pepino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065250" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077318v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1107953" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141951v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Boskou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379340v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghe Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Huang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-1506" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753526v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kraft" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Bogdan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zuhone" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gomez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019969" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379385v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Michael Lisse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Theodore Snios" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Slavin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Osten" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379359v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Can" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku J&#228;rvinen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04515671v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1530" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04511537v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6547" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242392v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Khabibullin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Forman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242384v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wolk" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dunn" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Lisse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Carter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242635v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Churazov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Drake" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242378v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Scott Porter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cumbee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Thomas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04351850v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyal Samara-Ratna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan T Lepri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim M Raines" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Vitkova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464363v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6164" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03772054v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03774670v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Sembay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Tkachenko" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806982v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Mayassi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Provornikova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Opher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Clarke" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806986v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jahoda" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751800v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-123" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768592v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806988v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03773053v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768587v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912734v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912735v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Mayyasi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549305v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tkachenko" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Connor" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sembay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322874v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Conan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9506" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322878v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bemporad" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11921" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322879v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322877v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939503v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Brandt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Roelof" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor I. Baliukin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-547" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03259214v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry J. Paxton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond C. Roelof" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav V. Izmodenov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938885v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jung" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Carter" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01301232v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01147808v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Dennerl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233720v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091514v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Brown" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernitt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rudolph" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steinbr&#252;gge" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939003v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Ursino" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880261v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas E. Thomas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J. Chornay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaireska M. Collado-Vega" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024438" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325898v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ali" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Kelley" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686521v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3696147" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939020v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Sandel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768928v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325963v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P. Morgenthaler" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Edgar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Sanders" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Smith" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327024v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473295v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3395925" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327101v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S. Adams" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Clementson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687175v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Adams" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beiersdorfer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clementson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frankel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3292374" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415164v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3211835" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392354v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3154029" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329219v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329260v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330922v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331037v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peppino" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331023v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellinen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331052v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vilmer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Kane" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hurford" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753255v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Foster" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753249v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Branduardi-Raymont" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753271v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcentee" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatsal Parmal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912801v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carter" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806992v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ringuette" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Larocca" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938902v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Christian" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kelley" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang Li" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Protopapa" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325774v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bleum" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fuelberth" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gulick" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939036v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01299501v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grenier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01299509v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939000v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youaraj Uprety" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325942v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325935v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711337v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327085v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice A. Leutenegger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327017v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327094v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Kilbourne" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330993v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331014v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331006v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merals" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325847v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sciortino Sciortino" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#252;del" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329196v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242361v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Berland" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Roussos" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Clark" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kollmann" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242360v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Markevitch" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kilbourne" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Adams" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Akamatsu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261209v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Cann" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261208v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325875v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fabian" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812244v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260160v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitra-koutroumpa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5716-3412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539951v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey M Lisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott J Wolk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Snios" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph L Mcnutt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Slavin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae2eda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Koutroumpa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuntz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alyson Carter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Raines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Lepri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL114374" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025ja034416" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04678681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianran Sun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju Connor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ja032687" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04547370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kislyakova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#252;del" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02222-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2023056" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. K&#252;ntz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Dunn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foster" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Porter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2023060" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Carter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dennerl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Kuntz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dunn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodewits" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzae033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Jarvinen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocheng Guo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26464/epp2023059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04633667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Swaczyna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bzowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dialynas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dyke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fraternale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad5832" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04091450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Carter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sembay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acc326" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04117487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayyasi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baliukin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Titova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031447" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04364918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robidel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chaufray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je007808" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04221919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ringuette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K D Kuntz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kaaret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Larocca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acf3e2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04022685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007669" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Lallement" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill R Sandel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007743" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer. A. Carter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac7521" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03766385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bluem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kaaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith M. Jahoda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac8662" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03658360v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Qu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bregman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kip Kuntz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6349" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewoong Jung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju K. Connor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pagani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029676" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03338252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ringuette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaaret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahoda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0e33" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03426935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bonamente" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian J Christian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexi Xing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Venkataramani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac2aac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bluem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-01215-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reberac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00695-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02096832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schmidt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082402" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329380v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zajczyk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larocca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4193" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02007378v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Katushkina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Izmodenov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan K. Jian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-018-1391-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01814215v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Sibeck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayon Aryan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Bodewits" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brandt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0504-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Chiao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Collier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cravens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Galeazzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/834/1/33" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412775v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629840" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve L. Snowden" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kip D. Kuntz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Dame" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629453" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378644v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Uprety" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Collier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cravens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galeazzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/829/2/83" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182800v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik S. Porter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. Carter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng P. Chiao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927259" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01193174v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Collado-Vega" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Connor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Cravens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/808/2/143" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939032v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vergely" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puspitarini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snowden" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Snowden" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/1/120" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heiles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/1/119" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele L. Betancourt-Martinez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beiersdorfer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Brown" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Kelley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A. Kilbourne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.052723" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998272v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vincent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben-Jaffel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter M. Harris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/788/2/L25" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056915v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Snowden" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick S. Porter" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/791/1/L14" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054467v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13525" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913265v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Slavin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford J. Wargelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/13" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807908v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211665" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731069v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kharchenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219720" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807931v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211662" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211666" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1WXP7XL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686540v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9249-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686614v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall K. Smith" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Edgar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Plucinsky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/726/2/91" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379193v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Raymond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/1517" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399623v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Collier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Kuntz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Snowden" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1214" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Gupta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smith" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/644" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365043v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalgarno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9381-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312000v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Izmodenov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malama" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078204" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520918" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clarke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065169" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186451v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JA011711" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45BC3A09B88E3C1F09A17BE9DC406B541D8160DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141729v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pepino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065250" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077318v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1107953" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141951v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Boskou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379340v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghe Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Huang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-1506" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753526v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kraft" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Bogdan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zuhone" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gomez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019969" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379385v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Michael Lisse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Theodore Snios" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Slavin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Osten" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379359v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Can" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku J&#228;rvinen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04515671v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1530" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04511537v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6547" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242392v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Khabibullin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Forman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242384v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wolk" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dunn" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Lisse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Carter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242635v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Churazov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Drake" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242378v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Scott Porter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cumbee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Thomas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04351850v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyal Samara-Ratna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan T Lepri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim M Raines" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Vitkova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464363v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6164" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806982v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Mayassi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Provornikova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Opher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Clarke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03772054v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03774670v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Sembay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Tkachenko" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806986v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jahoda" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751800v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-123" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806988v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768592v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03773053v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768587v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912734v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912735v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Mayyasi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549305v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tkachenko" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Connor" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sembay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322874v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Conan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9506" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322878v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bemporad" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11921" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322879v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322877v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939503v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Brandt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Roelof" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor I. Baliukin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-547" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03259214v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry J. Paxton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond C. Roelof" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav V. Izmodenov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938885v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jung" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Carter" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01301232v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01147808v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Dennerl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233720v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939003v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Ursino" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091514v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Brown" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernitt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rudolph" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steinbr&#252;gge" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325898v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ali" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Kelley" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880261v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas E. Thomas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J. Chornay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaireska M. Collado-Vega" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024438" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686521v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3696147" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939020v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Sandel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768928v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325963v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P. Morgenthaler" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Edgar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Sanders" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Smith" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327024v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473295v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3395925" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687175v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Adams" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beiersdorfer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clementson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frankel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3292374" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327101v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S. Adams" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Clementson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415164v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3211835" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392354v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3154029" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329219v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329260v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330922v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331037v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peppino" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331023v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellinen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331052v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vilmer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Kane" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hurford" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753249v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Branduardi-Raymont" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753271v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcentee" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatsal Parmal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Foster" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753255v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912801v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carter" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806992v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ringuette" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Larocca" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938902v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Christian" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kelley" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang Li" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Protopapa" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325774v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bleum" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fuelberth" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gulick" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939036v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01299501v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grenier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01299509v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939000v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youaraj Uprety" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325942v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325935v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711337v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327085v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice A. Leutenegger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327017v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327094v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Kilbourne" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330993v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331014v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331006v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merals" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325847v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sciortino Sciortino" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#252;del" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329196v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242360v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Markevitch" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kilbourne" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Adams" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Akamatsu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04242361v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Berland" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Roussos" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Clark" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kollmann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261209v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Cann" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261208v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325875v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fabian" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812244v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260160v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>