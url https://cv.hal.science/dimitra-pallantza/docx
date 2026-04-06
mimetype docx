--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -899,2516 +899,2516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen (octobre à décembre 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 939</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La force majeur, motif de rupture anticipée du contrat de travail à durée déterminée à l’heure de la crise sanitaire liée au Covid-19. Subtilités d’appréciation par le juge du fond . Note de jurisprudence, CA de Douai, Chambre sociale, 30 juin 2023 (N° RG 21/01111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Côté Cour - Répertoire de jurisprudence de la Cour d'appel de Douai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit social international et européen (octobre à décembre 2022)</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus – Contamination en entreprise. Note d’actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dossier. Lieu de travail – Espace en voie d’évolution, 248, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CA de Douai, Chambre sociale, 25 mars 2022 (N° RG 19/02220), Note de jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Côté Cour - Répertoire de jurisprudence de la Cour d'appel de Douai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen (juillet à septembre 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 939</w:t>
+              <w:t xml:space="preserve">, 2022, 928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen d’octobre à décembre 2021 : instruments internationaux de protection des droits et libertés sociales fondamentales, mobilité transnationale des travailleurs et des assurés sociaux et politiques sociales européennes et internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 895, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le télétravail, ce nouveau lieu de travail. Étude doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dossier. Lieu de travail – Espace en voie d’évolution, 248, pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen de janvier à mars 2022 : instruments internationaux de protection des droits et libertés sociales fondamentales, mobilité transnationale des travailleurs et des assurés sociaux, politiques sociales européennes et internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 908</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen d’avril à juin 2021 : instruments internationaux de protection des droits et libertés sociales fondamentales et mobilité transnationale des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 876, [18 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CA Douai, 6ème ch., Pôle pénal, 1er avril 2021, N° RG 18/02178-A. Note de jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Côté Cour - Répertoire de jurisprudence de la Cour d'appel de Douai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 5, pp.4</w:t>
+              <w:t xml:space="preserve">, 2021, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit social international et européen (juillet à septembre 2022)</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen d’octobre à décembre 2020 : instruments internationaux de protection des droits et libertés sociales fondamentales et mobilité transnationale des travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 928</w:t>
+              <w:t xml:space="preserve">, 2021, 853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit social international et européen d’octobre à décembre 2021 : instruments internationaux de protection des droits et libertés sociales fondamentales, mobilité transnationale des travailleurs et des assurés sociaux et politiques sociales européennes et internationales</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen de juillet à septembre 2021 : instruments internationaux de protection des droits et libertés sociales fondamentales et mobilité transnationale des travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 895, pp.14</w:t>
+              <w:t xml:space="preserve">, 2021, 886, [17 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit social international et européen de janvier à mars 2022 : instruments internationaux de protection des droits et libertés sociales fondamentales, mobilité transnationale des travailleurs et des assurés sociaux, politiques sociales européennes et internationales</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen de janvier à mars 2021 : instruments internationaux de protection des droits et libertés sociales fondamentales et mobilité transnationale des travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 908</w:t>
+              <w:t xml:space="preserve">, 2021, 863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le télétravail, ce nouveau lieu de travail. Étude doctrinale</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen d’avril à juin 2021 : instruments internationaux de protection des droits et libertés sociales fondamentales et mobilité transnationale des travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 876</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délégation de pouvoirs : un mécanisme exonératoire de la responsabilité pénale de l’employeur. Étude doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Dossier. Lieu de travail – Espace en voie d’évolution, 248, pp.23-25</w:t>
+              <w:t xml:space="preserve">, 2021, Dossier. Relations de travail – L’employeur face à ses responsabilités, 237, pp.33-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Focus – Contamination en entreprise. Note d’actualité</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen de juillet à septembre 2020 : instruments internationaux de protection des droits et libertés sociales fondamentales et mobilité transnationale des travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 841</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les possibilités d’évolution du contrat de travail. Étude doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Dossier. Lieu de travail – Espace en voie d’évolution, 248, pp.34</w:t>
+              <w:t xml:space="preserve">, 2019, Dossier. Le contrat de travail, 219, pp.30-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une plus grande sécurisation des parcours professionnels des demandeurs d’emploi, Étude doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dossier. La sécurisation des parcours professionnels après la loi n° 2018-771 du 5 septembre 2018 pour la liberté de choisir son avenir professionnel, 9, pp.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dossier. La sécurisation des parcours professionnels après la loi n° 2018-771 du 5 septembre 2018 pour la liberté de choisir son avenir professionnel, 9, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les possibilités d'évolution du contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 219, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation professionnelle des salariés saisonniers : points d’actualité après la loi avenir professionnel du 5 septembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chronique de droit du tourisme n° 11 (janvier 2018 - février 2019) (1re partie), 247, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation professionnelle continue à la lumière des TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Étude doctrinale, 2, pp.142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cumul d'emplois salariés : un compromis entre le principe de liberté du travail et les limites légales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Note de jurisprudence, 297, pp.290 / Id : CSB120z7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la prison à la réinsertion professionnelle : nouvelles orientations de la politique pénitentiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Etude doctrinale, 4, pp.799-817</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge administratif effectue une synthèse intéressante des règles relatives aux « grands » licenciements économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Note de jurisprudence, 286, pp.295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alerte aux victimes des accidents du travail consécutifs aux manquements à l'obligation de sécurité !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Note de jurisprudence, 279, pp.562 / Id : CSB117c8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rémunération des artistes-interprètes salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.597-603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession d'entreprise : le droit d'information préalable des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 876, [18 p.]</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 522, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 853</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession d’entreprise, droit d’information préalable des salariés : un dispositif au service de la bataille prioritaire pour l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Entreprises de l'ESS. Rencontres du 3ème type, 522, pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux sur les licenciements collectifs : le juge administratif continue sa mission pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Note de jurisprudence, 271, pp.79 / Id : CSB115j5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 863</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-emploi : les juges du fond cherchent systématiquement à sanctionner l'immixtion « anormale » de la société mère dans la gestion de sa filiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Note de jurisprudence, 265, pp.408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 876</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La discrimination fondée sur l'âge, une discrimination unique en son genre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Note de jurisprudence, 259, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 886, [17 p.]</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Ressources humaines, territoires et formations supérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne du droit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXIII (2), pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Dossier. Relations de travail – L’employeur face à ses responsabilités, 237, pp.33-35</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle grandissant de l’Administration publique dans l’insertion professionnelle des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne du droit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXIV (3), pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...1267 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799176v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03796488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment concilier intérêts économiques de l'employeur et liberté vestimentaire du salarié ?</w:t>
               </w:r>
@@ -4029,165 +4029,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La liberté d’expression des salariés et les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nuit du droit - "Le Droit e(s)t votre avenir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Faculté de droit de Douai; la Cour d’appel; Cour administratrive d’appel de Douai; Orde des Avocats au Barreau de Douai, Oct 2021, Douai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La formation professionnelle en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journée d’études régionale en droit du travail, « Les 50 ans de la Loi du 17 juillet 1971 portant organisation de la formation professionnelle continue »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts- de-France (UPHF), Nov 2021, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805419v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03805424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une plus grande sécurisation des parcours professionnels des demandeurs d’emploi</w:t>
               </w:r>
@@ -4813,51 +4813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="HTTP://APU.UNIV-ARTOIS.FR" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492535v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Pallantza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallantza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tricoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492483v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03668831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788393v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200841v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Minet-Letalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796739v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04485363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ingelaere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="HTTP://APU.UNIV-ARTOIS.FR" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492535v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Pallantza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallantza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tricoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03668831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796387v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Minet-Letalle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796739v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04485363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ingelaere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805419v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>