--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -899,50 +899,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La force majeur, motif de rupture anticipée du contrat de travail à durée déterminée à l’heure de la crise sanitaire liée au Covid-19. Subtilités d’appréciation par le juge du fond . Note de jurisprudence, CA de Douai, Chambre sociale, 30 juin 2023 (N° RG 21/01111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Côté Cour - Répertoire de jurisprudence de la Cour d'appel de Douai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit social international et européen (octobre à décembre 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -951,2602 +1020,2533 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La force majeur, motif de rupture anticipée du contrat de travail à durée déterminée à l’heure de la crise sanitaire liée au Covid-19. Subtilités d’appréciation par le juge du fond . Note de jurisprudence, CA de Douai, Chambre sociale, 30 juin 2023 (N° RG 21/01111)</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CA de Douai, Chambre sociale, 25 mars 2022 (N° RG 19/02220), Note de jurisprudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Côté Cour - Répertoire de jurisprudence de la Cour d'appel de Douai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 8, pp.4</w:t>
+              <w:t xml:space="preserve">, 2022, 5, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen (juillet à septembre 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 928</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen d’octobre à décembre 2021 : instruments internationaux de protection des droits et libertés sociales fondamentales, mobilité transnationale des travailleurs et des assurés sociaux et politiques sociales européennes et internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 895, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen de janvier à mars 2022 : instruments internationaux de protection des droits et libertés sociales fondamentales, mobilité transnationale des travailleurs et des assurés sociaux, politiques sociales européennes et internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 908</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le télétravail, ce nouveau lieu de travail. Étude doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dossier. Lieu de travail – Espace en voie d’évolution, 248, pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus – Contamination en entreprise. Note d’actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Dossier. Lieu de travail – Espace en voie d’évolution, 248, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen d’avril à juin 2021 : instruments internationaux de protection des droits et libertés sociales fondamentales et mobilité transnationale des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 876, [18 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen d’octobre à décembre 2020 : instruments internationaux de protection des droits et libertés sociales fondamentales et mobilité transnationale des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 853</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CA Douai, 6ème ch., Pôle pénal, 1er avril 2021, N° RG 18/02178-A. Note de jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Côté Cour - Répertoire de jurisprudence de la Cour d'appel de Douai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 5, pp.4</w:t>
+              <w:t xml:space="preserve">, 2021, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit social international et européen (juillet à septembre 2022)</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen de janvier à mars 2021 : instruments internationaux de protection des droits et libertés sociales fondamentales et mobilité transnationale des travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 928</w:t>
+              <w:t xml:space="preserve">, 2021, 863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen d’avril à juin 2021 : instruments internationaux de protection des droits et libertés sociales fondamentales et mobilité transnationale des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 876</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen de juillet à septembre 2021 : instruments internationaux de protection des droits et libertés sociales fondamentales et mobilité transnationale des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 895, pp.14</w:t>
+              <w:t xml:space="preserve">, 2021, 886, [17 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le télétravail, ce nouveau lieu de travail. Étude doctrinale</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délégation de pouvoirs : un mécanisme exonératoire de la responsabilité pénale de l’employeur. Étude doctrinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Dossier. Lieu de travail – Espace en voie d’évolution, 248, pp.23-25</w:t>
+              <w:t xml:space="preserve">, 2021, Dossier. Relations de travail – L’employeur face à ses responsabilités, 237, pp.33-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit social international et européen de janvier à mars 2022 : instruments internationaux de protection des droits et libertés sociales fondamentales, mobilité transnationale des travailleurs et des assurés sociaux, politiques sociales européennes et internationales</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen de juillet à septembre 2020 : instruments internationaux de protection des droits et libertés sociales fondamentales et mobilité transnationale des travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 908</w:t>
+              <w:t xml:space="preserve">, 2020, 841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les possibilités d’évolution du contrat de travail. Étude doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dossier. Le contrat de travail, 219, pp.30-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une plus grande sécurisation des parcours professionnels des demandeurs d’emploi, Étude doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dossier. La sécurisation des parcours professionnels après la loi n° 2018-771 du 5 septembre 2018 pour la liberté de choisir son avenir professionnel, 9, pp.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dossier. La sécurisation des parcours professionnels après la loi n° 2018-771 du 5 septembre 2018 pour la liberté de choisir son avenir professionnel, 9, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation professionnelle des salariés saisonniers : points d’actualité après la loi avenir professionnel du 5 septembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chronique de droit du tourisme n° 11 (janvier 2018 - février 2019) (1re partie), 247, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les possibilités d'évolution du contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 219, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation professionnelle continue à la lumière des TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Étude doctrinale, 2, pp.142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cumul d'emplois salariés : un compromis entre le principe de liberté du travail et les limites légales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Note de jurisprudence, 297, pp.290 / Id : CSB120z7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge administratif effectue une synthèse intéressante des règles relatives aux « grands » licenciements économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Note de jurisprudence, 286, pp.295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la prison à la réinsertion professionnelle : nouvelles orientations de la politique pénitentiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Etude doctrinale, 4, pp.799-817</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rémunération des artistes-interprètes salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.597-603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession d’entreprise, droit d’information préalable des salariés : un dispositif au service de la bataille prioritaire pour l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Entreprises de l'ESS. Rencontres du 3ème type, 522, pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession d'entreprise : le droit d'information préalable des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 876, [18 p.]</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 522, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux sur les licenciements collectifs : le juge administratif continue sa mission pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Note de jurisprudence, 271, pp.79 / Id : CSB115j5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 853</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alerte aux victimes des accidents du travail consécutifs aux manquements à l'obligation de sécurité !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Note de jurisprudence, 279, pp.562 / Id : CSB117c8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 886, [17 p.]</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La discrimination fondée sur l'âge, une discrimination unique en son genre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Note de jurisprudence, 259, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 863</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Ressources humaines, territoires et formations supérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne du droit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXIII (2), pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 876</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle grandissant de l’Administration publique dans l’insertion professionnelle des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne du droit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXIV (3), pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Dossier. Relations de travail – L’employeur face à ses responsabilités, 237, pp.33-35</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-emploi : les juges du fond cherchent systématiquement à sanctionner l'immixtion « anormale » de la société mère dans la gestion de sa filiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Note de jurisprudence, 265, pp.408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 841</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau cadre institutionnel pour l'insertion professionnelle des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 05, pp.436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les possibilités d’évolution du contrat de travail. Étude doctrinale</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment concilier intérêts économiques de l'employeur et liberté vestimentaire du salarié ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pallantza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dossier. Le contrat de travail, 219, pp.30-32</w:t>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Note de jurisprudence, 255, pp.339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...1254 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796739v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02199721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau cadre institutionnel pour l’insertion professionnelle des jeunes</w:t>
               </w:r>
@@ -4029,165 +4029,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La formation professionnelle en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Journée d’études régionale en droit du travail, « Les 50 ans de la Loi du 17 juillet 1971 portant organisation de la formation professionnelle continue »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts- de-France (UPHF), Nov 2021, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La liberté d’expression des salariés et les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pallantza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nuit du droit - "Le Droit e(s)t votre avenir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, la Faculté de droit de Douai; la Cour d’appel; Cour administratrive d’appel de Douai; Orde des Avocats au Barreau de Douai, Oct 2021, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805424v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03805419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une plus grande sécurisation des parcours professionnels des demandeurs d’emploi</w:t>
               </w:r>
@@ -4813,51 +4813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="HTTP://APU.UNIV-ARTOIS.FR" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492535v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Pallantza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallantza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tricoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03668831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796387v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Minet-Letalle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796739v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04485363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ingelaere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805419v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="HTTP://APU.UNIV-ARTOIS.FR" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492535v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Pallantza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallantza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tricoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492483v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03668831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788393v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Minet-Letalle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04485363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ingelaere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>