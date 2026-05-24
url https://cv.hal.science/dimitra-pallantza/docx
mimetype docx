--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1050,112 +1050,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Focus – Contamination en entreprise. Note d’actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dossier. Lieu de travail – Espace en voie d’évolution, 248, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CA de Douai, Chambre sociale, 25 mars 2022 (N° RG 19/02220), Note de jurisprudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Côté Cour - Répertoire de jurisprudence de la Cour d'appel de Douai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit social international et européen (juillet à septembre 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1171,73 +1240,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit social international et européen d’octobre à décembre 2021 : instruments internationaux de protection des droits et libertés sociales fondamentales, mobilité transnationale des travailleurs et des assurés sociaux et politiques sociales européennes et internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1253,73 +1322,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 895, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le télétravail, ce nouveau lieu de travail. Étude doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dossier. Lieu de travail – Espace en voie d’évolution, 248, pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit social international et européen de janvier à mars 2022 : instruments internationaux de protection des droits et libertés sociales fondamentales, mobilité transnationale des travailleurs et des assurés sociaux, politiques sociales européennes et internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1335,2218 +1473,2080 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen d’avril à juin 2021 : instruments internationaux de protection des droits et libertés sociales fondamentales et mobilité transnationale des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 876, [18 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CA Douai, 6ème ch., Pôle pénal, 1er avril 2021, N° RG 18/02178-A. Note de jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Côté Cour - Répertoire de jurisprudence de la Cour d'appel de Douai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen d’octobre à décembre 2020 : instruments internationaux de protection des droits et libertés sociales fondamentales et mobilité transnationale des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 853</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen de juillet à septembre 2021 : instruments internationaux de protection des droits et libertés sociales fondamentales et mobilité transnationale des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 886, [17 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen de janvier à mars 2021 : instruments internationaux de protection des droits et libertés sociales fondamentales et mobilité transnationale des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 863</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen d’avril à juin 2021 : instruments internationaux de protection des droits et libertés sociales fondamentales et mobilité transnationale des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 876</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délégation de pouvoirs : un mécanisme exonératoire de la responsabilité pénale de l’employeur. Étude doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Dossier. Lieu de travail – Espace en voie d’évolution, 248, pp.23-25</w:t>
+              <w:t xml:space="preserve">, 2021, Dossier. Relations de travail – L’employeur face à ses responsabilités, 237, pp.33-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Focus – Contamination en entreprise. Note d’actualité</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit social international et européen de juillet à septembre 2020 : instruments internationaux de protection des droits et libertés sociales fondamentales et mobilité transnationale des travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 841</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les possibilités d’évolution du contrat de travail. Étude doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Dossier. Lieu de travail – Espace en voie d’évolution, 248, pp.34</w:t>
+              <w:t xml:space="preserve">, 2019, Dossier. Le contrat de travail, 219, pp.30-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Tricoit</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une plus grande sécurisation des parcours professionnels des demandeurs d’emploi, Étude doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dossier. La sécurisation des parcours professionnels après la loi n° 2018-771 du 5 septembre 2018 pour la liberté de choisir son avenir professionnel, 9, pp.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dossier. La sécurisation des parcours professionnels après la loi n° 2018-771 du 5 septembre 2018 pour la liberté de choisir son avenir professionnel, 9, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation professionnelle des salariés saisonniers : points d’actualité après la loi avenir professionnel du 5 septembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chronique de droit du tourisme n° 11 (janvier 2018 - février 2019) (1re partie), 247, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les possibilités d'évolution du contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 219, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation professionnelle continue à la lumière des TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Étude doctrinale, 2, pp.142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cumul d'emplois salariés : un compromis entre le principe de liberté du travail et les limites légales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Note de jurisprudence, 297, pp.290 / Id : CSB120z7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la prison à la réinsertion professionnelle : nouvelles orientations de la politique pénitentiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Etude doctrinale, 4, pp.799-817</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge administratif effectue une synthèse intéressante des règles relatives aux « grands » licenciements économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Note de jurisprudence, 286, pp.295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alerte aux victimes des accidents du travail consécutifs aux manquements à l'obligation de sécurité !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Note de jurisprudence, 279, pp.562 / Id : CSB117c8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rémunération des artistes-interprètes salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.597-603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession d'entreprise : le droit d'information préalable des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 876, [18 p.]</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 522, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 853</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession d’entreprise, droit d’information préalable des salariés : un dispositif au service de la bataille prioritaire pour l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Entreprises de l'ESS. Rencontres du 3ème type, 522, pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux sur les licenciements collectifs : le juge administratif continue sa mission pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Note de jurisprudence, 271, pp.79 / Id : CSB115j5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 863</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-emploi : les juges du fond cherchent systématiquement à sanctionner l'immixtion « anormale » de la société mère dans la gestion de sa filiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Note de jurisprudence, 265, pp.408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 876</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La discrimination fondée sur l'âge, une discrimination unique en son genre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Note de jurisprudence, 259, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 886, [17 p.]</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Ressources humaines, territoires et formations supérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne du droit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXIII (2), pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Dossier. Relations de travail – L’employeur face à ses responsabilités, 237, pp.33-35</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle grandissant de l’Administration publique dans l’insertion professionnelle des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne du droit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXIV (3), pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 841</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment concilier intérêts économiques de l'employeur et liberté vestimentaire du salarié ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Note de jurisprudence, 255, pp.339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les possibilités d’évolution du contrat de travail. Étude doctrinale</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau cadre institutionnel pour l'insertion professionnelle des jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pallantza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dossier. Le contrat de travail, 219, pp.30-32</w:t>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 05, pp.436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...1254 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02199721v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03796739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau cadre institutionnel pour l’insertion professionnelle des jeunes</w:t>
               </w:r>
@@ -4029,165 +4029,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La liberté d’expression des salariés et les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nuit du droit - "Le Droit e(s)t votre avenir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Faculté de droit de Douai; la Cour d’appel; Cour administratrive d’appel de Douai; Orde des Avocats au Barreau de Douai, Oct 2021, Douai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La formation professionnelle en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Pallantza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journée d’études régionale en droit du travail, « Les 50 ans de la Loi du 17 juillet 1971 portant organisation de la formation professionnelle continue »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts- de-France (UPHF), Nov 2021, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805419v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03805424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une plus grande sécurisation des parcours professionnels des demandeurs d’emploi</w:t>
               </w:r>
@@ -4813,51 +4813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="HTTP://APU.UNIV-ARTOIS.FR" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492535v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Pallantza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallantza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tricoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492483v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03668831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788393v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Minet-Letalle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04485363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ingelaere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="HTTP://APU.UNIV-ARTOIS.FR" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492535v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Pallantza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallantza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tricoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492483v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03668831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796387v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Minet-Letalle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796739v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04485363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ingelaere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805419v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>