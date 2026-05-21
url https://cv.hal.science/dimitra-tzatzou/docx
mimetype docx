--- v0 (2026-04-30)
+++ v1 (2026-05-21)
@@ -391,174 +391,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture et réécriture de l’autobiographie langagière : quels apports dans la réflexion et conscientisation personnelle ? Une analyse des productions écrites d’enseignants généralistes de l’école primaire</w:t>
+                <w:t xml:space="preserve">Représentations des enseignant.e.s sur l’utilisation de l’autobiographie langagière et du dessin réflexif en classe dans un dispositif de formation hybride au plurilinguisme et au pluriculturalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Tzatzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syn-Thèses - Revue annuelle du Département de Langue et de Littérature Françaises de l'Université Aristote de Thessalonique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18-2 (18-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.9573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829291v1</w:t>
+                <w:t xml:space="preserve">hal-04827277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations des enseignant.e.s sur l’utilisation de l’autobiographie langagière et du dessin réflexif en classe dans un dispositif de formation hybride au plurilinguisme et au pluriculturalisme</w:t>
+                <w:t xml:space="preserve">Écriture et réécriture de l’autobiographie langagière : quels apports dans la réflexion et conscientisation personnelle ? Une analyse des productions écrites d’enseignants généralistes de l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Tzatzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Syn-Thèses - Revue annuelle du Département de Langue et de Littérature Françaises de l'Université Aristote de Thessalonique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdlc.9573⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04827277v1</w:t>
+                <w:t xml:space="preserve">hal-04829291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autobiographie langagière : un outil de formation des enseignants de langues. Le cas du projet Erasmus IRIS</w:t>
               </w:r>
@@ -967,221 +967,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium Altérités. Apprentissage des langues débutées à l’université en contextes historiquement marqués : mémoire, géopolitique, imaginaires. Le cas du turc et du grec</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Espaces de transformation et de réinvention plurilingues : un voyage artistique et créatif avec des élèves de l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Tzatzou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ALADUN 2025: Débuter une langue à l’université : diversité des expériences vécues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem, Jun 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">PAAS : Pratiques artistiques et approches sensibles en didactique des langues-cultures - Contextes &amp; appropriations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLLE, CRIT, LLA-Créatis, SFR-AEF, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131813v1</w:t>
+                <w:t xml:space="preserve">hal-04859826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de transformation et de réinvention plurilingues : un voyage artistique et créatif avec des élèves de l’école primaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Symposium Altérités. Apprentissage des langues débutées à l’université en contextes historiquement marqués : mémoire, géopolitique, imaginaires. Le cas du turc et du grec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Loizidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthippi Potolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Victoria Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAAS : Pratiques artistiques et approches sensibles en didactique des langues-cultures - Contextes &amp; appropriations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLLE, CRIT, LLA-Créatis, SFR-AEF, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque international ALADUN 2025: Débuter une langue à l’université : diversité des expériences vécues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem, Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859826v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les autobiographies langagières au service de la formation des enseignants : rapports entre conscientisation du plurilinguisme et pratiques professionnels</w:t>
               </w:r>
@@ -1230,165 +1230,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler de soi à l’ère du numérique : comment peut-on être créatif ?</w:t>
+                <w:t xml:space="preserve">Agentivité et engagement des apprenants dans le cadre du dispositif tandem : le cas des binômes franco-grecs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Tzatzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nteractions Multimodales Par Ecran (IMPEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parole et langage, LEST, ICAR, Jul 2024, Aix- en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque International - Agi-lang : Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lidilem, Alsic, ICARΣ, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859822v1</w:t>
+                <w:t xml:space="preserve">hal-04859818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agentivité et engagement des apprenants dans le cadre du dispositif tandem : le cas des binômes franco-grecs</w:t>
+                <w:t xml:space="preserve">Parler de soi à l’ère du numérique : comment peut-on être créatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Tzatzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International - Agi-lang : Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lidilem, Alsic, ICARΣ, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">nteractions Multimodales Par Ecran (IMPEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parole et langage, LEST, ICAR, Jul 2024, Aix- en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859818v1</w:t>
+                <w:t xml:space="preserve">hal-04859822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaires associés à l’apprentissage du chinois : le cas des apprenants débutants de l'Université Grenoble Alpes</w:t>
               </w:r>
@@ -1795,165 +1795,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches plurielles dans la formation continue des enseignant.e.s : évolution des représentations et propositions d’exploitations en classe</w:t>
+                <w:t xml:space="preserve">Présentation des activités plurilingues créées par l’équipe de recherche Pluralités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Tzatzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9éme Congrès International de l’Association EDiLiC, Approches plurielles, compétences plurilingues, appropriations langagières : l’apprenant.e au centre des réalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Aristote de Thessalonique, Jul 2021, Thessalonique, Grèce</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Thessalonique, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859807v1</w:t>
+                <w:t xml:space="preserve">hal-04859802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des activités plurilingues créées par l’équipe de recherche Pluralités</w:t>
+                <w:t xml:space="preserve">Les approches plurielles dans la formation continue des enseignant.e.s : évolution des représentations et propositions d’exploitations en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Tzatzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9éme Congrès International de l’Association EDiLiC, Approches plurielles, compétences plurilingues, appropriations langagières : l’apprenant.e au centre des réalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Thessalonique, Grèce</w:t>
+              <w:t xml:space="preserve">, Université Aristote de Thessalonique, Jul 2021, Thessalonique, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859802v1</w:t>
+                <w:t xml:space="preserve">hal-04859807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of language autobiographies in personal and professional awareness and reflection: Teachers’ representations in the framework of a blended learning training course on plurilingualism and pluriculturalism</w:t>
               </w:r>
@@ -2140,96 +2140,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches plurielles en classe d’UPE2A : Vers le développement de la compétence interculturelle chez les élèves immigré.e.s</w:t>
+                <w:t xml:space="preserve">Représentations des enseignant.e.s sur l’utilisation de l’autobiographie langagière et du dessin réflexif en classe dans le cadre d’un dispositif de formation hybride au plurilinguisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Tzatzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès International de l’Association EDiLiC, Interculturalité et Eveil aux langues : défis et opportunités pour les contextes d’éducation formelle et non formelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto de Educação da Universidade de Lisboa, Jul 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Didactique des langues et plurilingusime(s) : 30 ans de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858700v1</w:t>
+                <w:t xml:space="preserve">hal-04858710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches plurielles en Grèce et en Italie: configurations de diffusion à géométrie variable</w:t>
               </w:r>
@@ -2334,96 +2334,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations des enseignant.e.s sur l’utilisation de l’autobiographie langagière et du dessin réflexif en classe dans le cadre d’un dispositif de formation hybride au plurilinguisme</w:t>
+                <w:t xml:space="preserve">Les approches plurielles en classe d’UPE2A : Vers le développement de la compétence interculturelle chez les élèves immigré.e.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Tzatzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactique des langues et plurilingusime(s) : 30 ans de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8ème Congrès International de l’Association EDiLiC, Interculturalité et Eveil aux langues : défis et opportunités pour les contextes d’éducation formelle et non formelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Educação da Universidade de Lisboa, Jul 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858710v1</w:t>
+                <w:t xml:space="preserve">hal-04858700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autobiographies langagières interculturelles : l’apport des écrits réflexifs dans la conscientisation de la diversité linguistique et culturelle par des étudiants, futurs enseignants du français</w:t>
               </w:r>
@@ -2988,323 +2988,332 @@
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Auger (Ed.); Jürgen Erfurt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bi-plurilinguisme : apprentissages et formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, Langue, multilinguisme et changement social, vol. 39, 9783631914267</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, Langue, multilinguisme et changement social, vol. 39, 9783631914267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b21519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autobiographie multimodale en classe multiculturelle : visibiliser la pluralité des langues et des parcours et faire émerger une posture inclusive et réflexive chez les élèves</w:t>
+                <w:t xml:space="preserve">The contribution of language autobiography to in-service teacher training: towards personal and professional awareness and reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Tzatzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Potolia, Anthippi; Blondeau, Nicole. </w:t>
+              <w:t xml:space="preserve">Karpava, Sviatlana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autobiographies langagières : notions, formes, dispositifs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inclusive Education, Social Justice, and Multilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature, pp.117-133, 2025, 978-3-031-81193-7 ; 978-3-031-81194-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81194-4_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives Contemporaines</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04862113v1</w:t>
+                <w:t xml:space="preserve">hal-04862116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of language autobiography to in-service teacher training: towards personal and professional awareness and reflection</w:t>
+                <w:t xml:space="preserve">L’autobiographie multimodale en classe multiculturelle : visibiliser la pluralité des langues et des parcours et faire émerger une posture inclusive et réflexive chez les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Tzatzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Karpava, Sviatlana. </w:t>
+              <w:t xml:space="preserve">Potolia, Anthippi; Blondeau, Nicole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inclusive Education, Social Justice, and Multilingualism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autobiographies langagières : notions, formes, dispositifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives Contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-81194-4_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04862116v1</w:t>
+                <w:t xml:space="preserve">hal-04862113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blended Learning Training Course for Teachers' Professional Development: What Are the Prospects Within the Field of Education in Greece?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Tzatzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Pedagogies and the Transformation of Language Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.204 - 226, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-7998-6745-6.ch011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3372,51 +3381,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23BA6AE5"/>
+    <w:nsid w:val="3DB07372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3603,51 +3612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitra-tzatzou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2984-7618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Tzatzou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2164" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829291v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9573" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berlou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Soul&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena De Carlo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Curci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina Moussouri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Koukouli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;lia Moussouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Kalamakidou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theofanoula Balita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862123v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1556418" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81194-4_7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827421v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-6745-6.ch011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitra-tzatzou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2984-7618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Tzatzou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2164" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9573" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berlou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131813v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Soul&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena De Carlo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Curci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina Moussouri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Koukouli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;lia Moussouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Kalamakidou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theofanoula Balita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862123v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1556418" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21519" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81194-4_7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-6745-6.ch011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>