--- v0 (2026-05-06)
+++ v1 (2026-05-28)
@@ -412,183 +412,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682627v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimé Césaire, les Antilles françaises et la France. Les ambiguïtés d’une relation historique complexe</w:t>
+                <w:t xml:space="preserve">Aimé Césaire, las Antillas francesas y Francia. Las ambigüedades de una relación histórica compleja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Béchacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos Inter.c.a.mbio sobre Centroamérica y el Caribe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20 (2), </w:t>
+              <w:t xml:space="preserve">, 2023, 20 (2), pp.e56392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15517/ca.v20i2.56392.g57611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15517/ca.v20i2.56392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671502v1</w:t>
+                <w:t xml:space="preserve">hal-04268411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimé Césaire, las Antillas francesas y Francia. Las ambigüedades de una relación histórica compleja</w:t>
+                <w:t xml:space="preserve">Aimé Césaire, les Antilles françaises et la France. Les ambiguïtés d’une relation historique complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Béchacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos Inter.c.a.mbio sobre Centroamérica y el Caribe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20 (2), pp.e56392. </w:t>
+              <w:t xml:space="preserve">, 2023, 20 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15517/ca.v20i2.56392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15517/ca.v20i2.56392.g57611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268411v1</w:t>
+                <w:t xml:space="preserve">hal-04671502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction (Les migrations et la Caraïbe : (dés)ancrages, mouvements et contraintes)</w:t>
               </w:r>
@@ -2566,51 +2566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02292540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri B&#233;chacq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Calixte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meudec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bonacci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Berloquin-Chassany" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682627v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Palisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18725465-bja10041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671502v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/ca.v20i2.56392.g57611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268411v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/ca.v20i2.56392" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02292538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02292542v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-Desormeaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cloos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lesales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Exilie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tupiassu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojas.2017.74031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02292535v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.029.0101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008429812440973" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014155ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02292541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02292536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/production-du-savoir-et-construction-sociale-l-ethnologie-en-haiti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=39689" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15190886" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268451v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04607615v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04671505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beno&#238;t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02292540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri B&#233;chacq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Calixte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meudec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bonacci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Berloquin-Chassany" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682627v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Palisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18725465-bja10041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/ca.v20i2.56392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/ca.v20i2.56392.g57611" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02292538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02292542v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-Desormeaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cloos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lesales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Exilie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tupiassu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojas.2017.74031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02292535v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.029.0101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008429812440973" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014155ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02292541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02292536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/production-du-savoir-et-construction-sociale-l-ethnologie-en-haiti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=39689" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15190886" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268451v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04607615v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04671505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beno&#238;t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>