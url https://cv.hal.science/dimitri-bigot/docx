--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -944,251 +944,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological review of Tubular Daylight Guide System from 1982 to 2020</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vespa Velutina - Les virus du frelon, une menace ou un espoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Boyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Dalmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Decante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Engineering Research and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 296, pp.141-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899328v1</w:t>
+                <w:t xml:space="preserve">hal-03113994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vespa Velutina - Les virus du frelon, une menace ou un espoir ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Decante</w:t>
+                <w:t xml:space="preserve">Technological review of Tubular Daylight Guide System from 1982 to 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 296, pp.141-145</w:t>
+              <w:t xml:space="preserve">European Journal of Engineering Research and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03113994v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of Using Wood Chips to Regulate Relative Humidity Inside a Building: A Numerical Study</w:t>
               </w:r>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 193, pp.637-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1715,51 +1715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 129, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1979,51 +1979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 108, pp.36-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2096,51 +2096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70, http://www.sciencedirect.com/science/article/pii/S0378778813007962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2200,51 +2200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milorad Bojić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2359,51 +2359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2600,51 +2600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple evaluation of global and diffuse luminous efficacy for all sky conditions in tropical and humid climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3375,51 +3375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australasian Building Simulation Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IBPSA Australasia &amp; AIRAH Nov 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3444,51 +3444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of daylighting model in CODYRUN building simulation code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3608,51 +3608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASTED Power and Energy Systems 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IASTED, Sep 2010, Gaborone, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3716,51 +3716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASTED Power and Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Gaborone, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3811,51 +3811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3919,51 +3919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixt IASTED Modelling Simulation Optimization 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Gaborone, Botswana. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AfricaMS 2008 IASTED African Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Gaborone, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4275,51 +4275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du laboratoire PIMENT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Petite-île, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4383,51 +4383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du Laboratoire PIMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint-Gilles, La Réunion. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4484,51 +4484,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer in buildings : application to air solar heating and Trombe wall design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4831,51 +4831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Jeannick Libelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5182,51 +5182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04672691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hammami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17133241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04227264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15129483" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071321v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Trovalet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04212204v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng4030138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04352244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13123120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04210264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hammami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trovalet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malet-Damour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100469" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03884823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105760" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113994v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decante" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02368582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.04019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02368566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.09.082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Libelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en9010009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.08.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gayral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30880" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.08.055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.079" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Boji&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.10.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCVRG5ZC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parvedy-Patou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Radulovi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.1159" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WQPV9CB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766263v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Medina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003730" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miranville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Fakra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.06.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-198BPB0N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Ruggeri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Habas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012183" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ah-Nieme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jeannick Libelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068582v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919727v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01335504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Ingar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/10347" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666994v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766755v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LARE0024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04672691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hammami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17133241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04227264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15129483" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071321v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Trovalet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04212204v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng4030138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04352244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13123120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04210264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hammami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trovalet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malet-Damour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100469" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03884823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105760" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02368582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.04019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02368566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.09.082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Libelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en9010009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.08.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gayral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30880" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.08.055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.079" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Boji&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.10.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCVRG5ZC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parvedy-Patou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Radulovi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.1159" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WQPV9CB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766263v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Medina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003730" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miranville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Fakra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.06.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-198BPB0N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Ruggeri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Habas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012183" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ah-Nieme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jeannick Libelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068582v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919727v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01335504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Ingar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/10347" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666994v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766755v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LARE0024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>