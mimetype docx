--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -230,607 +230,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Loose-Fill Plastic Waste an Opportunity for Thermal Insulation in Cold and Humid Tropical Climates?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can vegetable oils be used as sustainable phase change materials for thermal energy storage in building?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Trovalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malet-Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su15129483⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.100469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2023.100469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227264v1</w:t>
+                <w:t xml:space="preserve">hal-04210264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel numerical approach for measuring phase change temperature range of Phase Change Material in real building conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Hammami</w:t>
+                <w:t xml:space="preserve">Is Loose-Fill Plastic Waste an Opportunity for Thermal Insulation in Cold and Humid Tropical Climates?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2023.107070⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.9483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15129483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071321v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Analysis on a Thermal Barrier Coating with Nano-Ceramic Base: A Potential Solution to Reduce Urban Heat Islands?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
+                <w:t xml:space="preserve">A novel numerical approach for measuring phase change temperature range of Phase Change Material in real building conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trovalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eng</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/eng4030138⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63, pp.107070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2023.107070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212204v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Compute Shadow Geometry in Open Building Information Modeling Authoring Tools: Automation of Solar Regulation Checking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Voivret</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Analysis on a Thermal Barrier Coating with Nano-Ceramic Base: A Potential Solution to Reduce Urban Heat Islands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Garry Rivière</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13123120⟩</w:t>
+              <w:t xml:space="preserve">Eng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (3), pp.2421-2442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/eng4030138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352244v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can vegetable oils be used as sustainable phase change materials for thermal energy storage in building?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Method to Compute Shadow Geometry in Open Building Information Modeling Authoring Tools: Automation of Solar Regulation Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bigot</w:t>
+                <w:t xml:space="preserve">Charles Voivret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Malet-Damour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Garry Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23, pp.100469. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.3120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2023.100469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings13123120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210264v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of phase change materials (PCMs) used in buildings under various climates: A review</w:t>
               </w:r>
@@ -842,51 +842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trovalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1002,51 +1002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Decante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 296, pp.141-145</w:t>
@@ -1536,412 +1536,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Validation of a Thermal Model of a Complex Roof Including Phase Change Materials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of parvovirus-related sequences in an unexpected broad range of animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Libelle</w:t>
+                <w:t xml:space="preserve">Sarah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Filloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roumagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en9010009⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep30880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248334v1</w:t>
+                <w:t xml:space="preserve">hal-01511996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of tubular daylight guide systems in buildings: Experimentation, modelling and validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical Validation of a Thermal Model of a Complex Roof Including Phase Change Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Libelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.08.019⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en9010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368767v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of parvovirus-related sequences in an unexpected broad range of animals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of tubular daylight guide systems in buildings: Experimentation, modelling and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, 13 p. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep30880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511996v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on a complex roof incorporating phase change material</w:t>
               </w:r>
@@ -2314,324 +2314,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the thermal resistance of a roof-mounted multi-reflective radiant barrier for tropical and humid conditions: Experimental study from field measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing performances of photovoltaics in Reunion Island--tilt angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milorad Bojić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Harry Boyer</w:t>
+                <w:t xml:space="preserve">Alexandre Parvedy-Patou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jasna Radulović</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (8), pp.923-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.1159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766784v1</w:t>
+                <w:t xml:space="preserve">hal-00918154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing performances of photovoltaics in Reunion Island--tilt angle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the thermal resistance of a roof-mounted multi-reflective radiant barrier for tropical and humid conditions: Experimental study from field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.79-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00918154v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple evaluation of global and diffuse luminous efficacy for all sky conditions in tropical and humid climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,51 +2812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nodal thermal model for photovoltaic systems: Impact on building temperature fields and elements of validation for tropical and humid climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2967,290 +2967,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of PCM Materials in Building Walls in La Reunion Island: A Numerical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-use waste for building thermal insulation : case study of loose-fill plastic waste in cold and humid climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Habas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Green Computing and Engineering Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Port Louis, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317928v1</w:t>
+                <w:t xml:space="preserve">hal-04317920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-use waste for building thermal insulation : case study of loose-fill plastic waste in cold and humid climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of PCM Materials in Building Walls in La Reunion Island: A Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trovalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Green Computing and Engineering Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Port Louis, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317920v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Change Materials for building envelopes in Reunion Island, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trovalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3563,165 +3563,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELEMENTS OF VALIDATION OF ARTIFICIAL LIGHTING THROUGH THE SOFTWARE CODYRUN: APPLICATION TO A TEST CASE OF THE INTERNATIONAL COMMISSION ON ILLUMINATION (CIE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">A Sensitivity Analysis of a Thermal Model of Photovoltaic Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Power and Energy Systems 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IASTED, Sep 2010, Gaborone, Botswana</w:t>
+              <w:t xml:space="preserve">IASTED Power and Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Gaborone, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199050v1</w:t>
+                <w:t xml:space="preserve">hal-00918990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elements of validation of artificial lighting through the software CODYRUN : application to a test case of the International Commission on Illumination (CIE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">ELEMENTS OF VALIDATION OF ARTIFICIAL LIGHTING THROUGH THE SOFTWARE CODYRUN: APPLICATION TO A TEST CASE OF THE INTERNATIONAL COMMISSION ON ILLUMINATION (CIE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3733,181 +3733,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Power and Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Gaborone, Botswana</w:t>
+              <w:t xml:space="preserve">IASTED Power and Energy Systems 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASTED, Sep 2010, Gaborone, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918987v1</w:t>
+                <w:t xml:space="preserve">hal-01199050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sensitivity Analysis of a Thermal Model of Photovoltaic Panel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elements of validation of artificial lighting through the software CODYRUN : application to a test case of the International Commission on Illumination (CIE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASTED Power and Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Gaborone, Botswana</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Gaborone, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918990v1</w:t>
+                <w:t xml:space="preserve">hal-00918987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated thermal modelling of photovoltaic panels for the solar protection of buildings in tropical and humid conditions</w:t>
               </w:r>
@@ -4115,51 +4115,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Change Materials For Building Envelopes In Reunion Island, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trovalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4661,51 +4661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idriss Ingar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5182,51 +5182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04672691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hammami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17133241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04227264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15129483" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071321v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Trovalet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04212204v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng4030138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04352244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13123120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04210264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hammami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trovalet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malet-Damour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100469" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03884823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105760" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02368582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.04019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02368566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.09.082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Libelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en9010009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.08.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gayral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30880" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.08.055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.079" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Boji&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.10.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCVRG5ZC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parvedy-Patou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Radulovi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.1159" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WQPV9CB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766263v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Medina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003730" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miranville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Fakra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.06.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-198BPB0N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Ruggeri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Habas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012183" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ah-Nieme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jeannick Libelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068582v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919727v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01335504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Ingar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/10347" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666994v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766755v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LARE0024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04672691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hammami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17133241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04210264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hammami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trovalet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malet-Damour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100469" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04227264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15129483" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Trovalet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04212204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng4030138" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04352244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Rivi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13123120" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03884823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105760" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02368582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.04019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02368566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.09.082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gayral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30880" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Libelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en9010009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.08.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.08.055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.079" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Boji&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.10.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCVRG5ZC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parvedy-Patou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Radulovi&#263;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.1159" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WQPV9CB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766784v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766263v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Medina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003730" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miranville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Fakra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.06.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-198BPB0N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317920v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Ruggeri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Habas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012183" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ah-Nieme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jeannick Libelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918990v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199050v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068582v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919727v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01335504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Ingar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/10347" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666994v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766755v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LARE0024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>