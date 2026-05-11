--- v0 (2026-03-21)
+++ v1 (2026-05-11)
@@ -316,567 +316,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of gridded precipitation estimates for regional hydrological modeling in West and Central Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration response to drought. An empirical analysis using panel data on Malian localities over the 1987-2009 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Kouakou</w:t>
+                <w:t xml:space="preserve">Esther Delesalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flore Gubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environment and Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375772v1</w:t>
+                <w:t xml:space="preserve">hal-04300087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration response to drought. An empirical analysis using panel data on Malian localities over the 1987-2009 period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of gridded precipitation estimates for regional hydrological modeling in West and Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Satgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Development Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.101409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300087v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millet and sorghum yield simulations under climate change scenarios in Senegal</w:t>
+                <w:t xml:space="preserve">Framing the future of the Koronivia Joint Work on Agriculture from science-based evidence. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adama Faye</w:t>
+                <w:t xml:space="preserve">Nandrianina Ramifehiarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahima Camara</w:t>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbaye Diop</w:t>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Ourydiallo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Luc L Chotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-022-01940-0⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (5), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00835-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04014241v1</w:t>
+                <w:t xml:space="preserve">hal-04011935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framing the future of the Koronivia Joint Work on Agriculture from science-based evidence. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Millet and sorghum yield simulations under climate change scenarios in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nandrianina Ramifehiarivo</w:t>
+                <w:t xml:space="preserve">Ibrahima Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Defrance</w:t>
+                <w:t xml:space="preserve">Mbaye Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Brossard</w:t>
+                <w:t xml:space="preserve">Amadou Ourydiallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc L Chotte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bassirou Sine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (5), pp.102. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (3), pp.86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00835-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-022-01940-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04011935v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is migration drought-induced in Mali? An empirical analysis using panel data on Malian localities over the 1987-2009 period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Delesalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1964,291 +1964,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Climate Change in West Africa on Cereal Production Per Capita in 2050</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of 23 gridded precipitation datasets across West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Satgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Castets</w:t>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjoua Moïse Famien</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12187585⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02939571v1</w:t>
+                <w:t xml:space="preserve">hal-02626156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of 23 gridded precipitation datasets across West Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Climate Change in West Africa on Cereal Production Per Capita in 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+                <w:t xml:space="preserve">Adjoua Moïse Famien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Seyler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Baron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 581, </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (18), pp.7585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su12187585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626156v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02939571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Greenland and Antarctic Ice Sheet melt on future Köppen climate zone changes simulated by an atmospheric and oceanic general circulation model</w:t>
               </w:r>
@@ -2684,51 +2684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bias-corrected CMIP5 dataset for Africa using the CDF-t method : a contribution to agricultural impact studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjoua Moïse Famien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3000,51 +3000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjoua Moïse Famien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (25), pp.6533-6538. </w:t>
@@ -3469,51 +3469,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of CMIP5 models bias using Cumulative Distribution Function transform and impact on crops yields simulations across West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjoua Moïse Famien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4923,493 +4923,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the AIGA flash flood warning method to the 15th of June 2010 event on the Nartuby and Argens rivers (South of France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking at catchments in colors: why not? But what if we can not even look at them?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd EGU Leonardo Conference on the Hydrological Cycle - Looking at catchment in colours</w:t>
+              <w:t xml:space="preserve">EGU Leonardo Topical Conference on the hydrological cycle “Looking at Catchments in Colors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Luxembourg, Luxembourg. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595129v1</w:t>
+                <w:t xml:space="preserve">hal-02605900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking at catchments in colors: why not? But what if we can not even look at them?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Arnaud</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Leonardo Topical Conference on the hydrological cycle “Looking at Catchments in Colors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Luxembourg, Luxembourg. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">EGU Leonardo Topical Conference on the hydrological cycle “Looking at Catchments in Colors </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605900v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the AIGA flash flood warning method to the 15th of June 2010 event on the Nartuby and Argens rivers (South of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EGU Leonardo Topical Conference on the hydrological cycle “Looking at Catchments in Colors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking at catchments in colors: why not? But what if we can not even look at them?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Arnaud</w:t>
+                <w:t xml:space="preserve">Application of the AIGA flash flood warning method to the 15th of June 2010 event on the Nartuby and Argens rivers (South of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Y. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Leonardo Topical Conference on the hydrological cycle “Looking at Catchments in Colors </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">2nd EGU Leonardo Conference on the Hydrological Cycle - Looking at catchment in colours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Luxembourg, Luxembourg. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827415v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5453,51 +5453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delesalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, 45 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5854,51 +5854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C1D193A"/>
+    <w:nsid w:val="F8D17584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6085,51 +6085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitri-defrance" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1371-294X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17847035X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231906v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos Loukos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli13070137" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kouakou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101409" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300087v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Delesalle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Gubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Faye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Camara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ourydiallo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Sine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01940-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandrianina Ramifehiarivo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc L Chotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00835-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X22000183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832962v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ureta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ram&#237;rez-Barahona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Calder&#243;n-Bustamante" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cruz-Santiago" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gay-Garc&#237;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03943-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Chemison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caminade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-1259-2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levavasseur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108669" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n A Velasco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Estrada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Calder&#243;n-Bustamante" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01665-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M Tompkins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24134-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747222v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goz&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Martial Kouakou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00710-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106900" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthouly-Salazar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19066-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02939571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjoua Mo&#239;se Famien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187585" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626156v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124412" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02568787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102216" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281000v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshichika Iizumi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49167-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Kwiatkowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Naar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085267" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104585" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01763026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abe Delfin Ochou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-9-313-2018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01763011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Parkes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-9-119-2018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01534034v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619358114" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01493854v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-7-517-2016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Organde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-11-4365-2014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demargne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defrance" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pansu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.923970" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01493845v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01494242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01494370v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouchier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606043v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886155v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fouchier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606042v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606048v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886079v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594894v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ch&#232;ze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886140v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cheze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tabary" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Aubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diss" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cantet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cantet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827415v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502280v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delesalles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160969v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997563v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066059" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitri-defrance" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1371-294X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17847035X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231906v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos Loukos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli13070137" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Delesalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Gubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kouakou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101409" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandrianina Ramifehiarivo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc L Chotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00835-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Faye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Camara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ourydiallo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Sine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01940-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X22000183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832962v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ureta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ram&#237;rez-Barahona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Calder&#243;n-Bustamante" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cruz-Santiago" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gay-Garc&#237;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03943-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Chemison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caminade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-1259-2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levavasseur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108669" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n A Velasco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Estrada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Calder&#243;n-Bustamante" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01665-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M Tompkins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24134-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747222v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goz&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Martial Kouakou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00710-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106900" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthouly-Salazar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19066-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626156v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124412" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02939571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjoua Mo&#239;se Famien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187585" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02568787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102216" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281000v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshichika Iizumi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49167-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Kwiatkowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Naar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085267" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104585" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01763026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abe Delfin Ochou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-9-313-2018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01763011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Parkes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-9-119-2018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01534034v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619358114" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01493854v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-7-517-2016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Organde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-11-4365-2014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demargne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defrance" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pansu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.923970" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01493845v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01494242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01494370v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouchier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606043v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886155v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fouchier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606042v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606048v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886079v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594894v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ch&#232;ze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886140v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cheze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tabary" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827415v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827432v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diss" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cantet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595129v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Aubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diss" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cantet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502280v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delesalles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160969v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997563v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066059" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>