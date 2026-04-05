--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -539,884 +539,884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discounting and extraction behavior in continuous time resource experiments</w:t>
+                <w:t xml:space="preserve">Hysteresis in addictive consumption depends on time preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Davin</w:t>
+                <w:t xml:space="preserve">Sophie Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2025.101531⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-025-10072-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234840v1</w:t>
+                <w:t xml:space="preserve">hal-05373134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Public hesitancy for AI-based detection of neurodegenerative diseases in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Guido</w:t>
+                <w:t xml:space="preserve">Ismaël Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baudry</w:t>
+                <w:t xml:space="preserve">Bérengère Davin-Casalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bazart</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-11917-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05110297v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L' économie à l'ère de la science ouverte : un nouvel élan pour la reproductibilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discounting and extraction behavior in continuous time resource experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Bayle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2025.101531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173859v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard vs. soft commitments: Experimental evidence from a sample of French gamblers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Crosetto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11238-024-10016-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764425v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05110297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commonly observed sex differences in direct aggression are absent or reversed in sibling contexts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hard vs. soft commitments: experimental evidence from a sample of French gamblers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laith Al-Shawaf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Bettega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf239⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, CEE-M Working papers ; 2023-09, 98 (3), pp.447-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-024-10016-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235352v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public hesitancy for AI-based detection of neurodegenerative diseases in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L' économie à l'ère de la science ouverte : un nouvel élan pour la reproductibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Davin-Casalena</w:t>
+                <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189620v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis in addictive consumption depends on time preferences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commonly observed sex differences in direct aggression are absent or reversed in sibling contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E W Varnum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda P Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Massin</w:t>
+                <w:t xml:space="preserve">Cari M Pick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laith Al-Shawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11238-025-10072-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373134v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth of reasoning in the 11-20 game differs between financial professionals and students. A lab-in-the-field experiment</w:t>
               </w:r>
@@ -1545,77 +1545,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does improving diagnostic accuracy increase artificial intelligence adoption? A public acceptance survey using randomized scenarios of diagnostic methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulin Hswen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Davin-Casalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1761,103 +1761,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stated preferences outperform elicited preferences for predicting reported compliance with Covid-19 prophylactic measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107, pp.102089. </w:t>
@@ -1889,883 +1889,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A behavioral economics approach for individual decisions in the face of COVID-19: Successes and disappointments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blayac</w:t>
+                <w:t xml:space="preserve">The smell of cooperativeness : Do human body odours advertise cooperative behaviours?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ismaël Rafaï</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Barkat-Defradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022077⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113 (2), pp.531-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjop.12544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720284v1</w:t>
+                <w:t xml:space="preserve">hal-03654936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudging for Lockdown</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A behavioral economics approach for individual decisions in the face of COVID-19: Successes and disappointments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Ventelou</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1864-9335/a000483⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (6-7), pp.594-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629110v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and strategic behaviors in a dynamic extraction problem: results from a within-subject experiment in continuous time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t>
+                <w:t xml:space="preserve">Nudging for Lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2022.2129576⟩</w:t>
+              <w:t xml:space="preserve"> Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (3), pp.133-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1864-9335/a000483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777931v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie comportementale à travers trois exemples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual and strategic behaviors in a dynamic extraction problem: results from a within-subject experiment in continuous time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Willinger</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (36), pp.4539-4562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2022.2129576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737848v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous versus Discrete Time in Dynamic Common Pool Resource Game Experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'économie comportementale à travers trois exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Magdalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 82, pp.985-1014</w:t>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664156v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What drives the acceptability of restrictive health policies: An experimental assessment of individual preferences for anti-COVID 19 strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 116, pp.106047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.econmod.2022.106047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The smell of cooperativeness : Do human body odours advertise cooperative behaviours?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Durand</w:t>
+                <w:t xml:space="preserve">Continuous versus Discrete Time in Dynamic Common Pool Resource Game Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.985-1014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjop.12544⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03654936v1</w:t>
+                <w:t xml:space="preserve">hal-03664156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relational quality and uncertainty in common pool water management: an exploratory lab experiment</w:t>
               </w:r>
@@ -2868,51 +2868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Differences in Peer Reporting Practices: Evidence from Tax Evasion Games in Moldova and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2989,90 +2989,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of physical disability on group cooperation: Experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 74 (1), pp.308-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3106,103 +3106,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population preferences for inclusive COVID-19 policy responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (1), pp.e9. </w:t>
@@ -3240,103 +3240,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population preferences for inclusive COVID-19 policy responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6</w:t>
@@ -3365,51 +3365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whistleblowing vs random audit : An experimental test of relative efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3495,51 +3495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory de Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 175, pp.328-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3690,103 +3690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles mesures sanitaires les Français sont-ils prêts à accepter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.5</w:t>
@@ -3809,278 +3809,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building new kinds of meta-models to analyse experimentally (companion) modelling processes in the field of natural resource management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intergroup inequality and the breakdown of prosociality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bonté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+                <w:t xml:space="preserve">Gregory Deangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Ferrand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bryan Mccannon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.07.011⟩</w:t>
+              <w:t xml:space="preserve">Economics of Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (3), pp.285-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10101-019-00226-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277141v1</w:t>
+                <w:t xml:space="preserve">halshs-02188821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergroup inequality and the breakdown of prosociality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+                <w:t xml:space="preserve">Building new kinds of meta-models to analyse experimentally (companion) modelling processes in the field of natural resource management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Deangelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+                <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Mccannon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mamadou Ciss Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics of Governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (3), pp.285-303. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.104486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10101-019-00226-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02188821v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information provision and willingness to pay irrigation water in Tunisian local associations for agricultural development: an experimental economics study</w:t>
               </w:r>
@@ -4196,51 +4196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Men increase contributions to a public good when under sexual competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4430,51 +4430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (1), pp.303-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4616,434 +4616,421 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (23)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering mistakes: reproduction and replication of Nielsen and Rehbeck (2022)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Intragenerational conflict undermines cooperation with the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Varaine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Violette Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474766v1</w:t>
+                <w:t xml:space="preserve">hal-05462571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial externalities in renewable resource management: Experimental evidence on fragmented property rights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Reconsidering mistakes: reproduction and replication of Nielsen and Rehbeck (2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Varaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Beaud</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05462551v1</w:t>
+                <w:t xml:space="preserve">hal-05474766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intragenerational conflict undermines cooperation with the future</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Spatial externalities in renewable resource management: Experimental evidence on fragmented property rights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Pinçon</w:t>
+                <w:t xml:space="preserve">Nicolas Quérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bazart</w:t>
+                <w:t xml:space="preserve">Mickael Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+                <w:t xml:space="preserve">Alexis Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462571v1</w:t>
+                <w:t xml:space="preserve">hal-05462551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Environmental Attributes Shape Return and Risk Sensitivities in Portfolio Choices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
+                <w:t xml:space="preserve">L'économie à l'ère de la science ouverte : un nouvel élan pour la reproductibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5055,75 +5042,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883121v2</w:t>
+                <w:t xml:space="preserve">hal-05004527v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-return-environment trade-offs: a lab-in-the-field experiment with finance professionals</w:t>
+                <w:t xml:space="preserve">How Environmental Attributes Shape Return and Risk Sensitivities in Portfolio Choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
@@ -5147,1028 +5134,1045 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058334v1</w:t>
+                <w:t xml:space="preserve">hal-03883121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis in Addictive Consumption Depends on Time Preferences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+                <w:t xml:space="preserve">Risk-return-environment trade-offs: a lab-in-the-field experiment with finance professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266721v1</w:t>
+                <w:t xml:space="preserve">hal-05058334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie à l'ère de la science ouverte : un nouvel élan pour la reproductibilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Bayle</w:t>
+                <w:t xml:space="preserve">Hysteresis in Addictive Consumption Depends on Time Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004527v2</w:t>
+                <w:t xml:space="preserve">hal-05266721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discounting and extraction behavior in continuous time resource experiments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477409v1</w:t>
+                <w:t xml:space="preserve">hal-04677596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When algorithms replace biologists: A Discrete Choice Experiment for the valuation of risk-prediction tools in Neurodegenerative Diseases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Davin-Casalena</w:t>
+                <w:t xml:space="preserve">Nudging Behaviors in a Dynamic Common Pool Renewable Resource Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Djiguemde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dègnon David Dadakpete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797954v1</w:t>
+                <w:t xml:space="preserve">hal-04477427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discounting and extraction behavior in continuous time resource experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677596v2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudging Behaviors in a Dynamic Common Pool Renewable Resource Experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When algorithms replace biologists: A Discrete Choice Experiment for the valuation of risk-prediction tools in Neurodegenerative Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Rafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Davin-Casalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dègnon David Dadakpete</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04477427v2</w:t>
+                <w:t xml:space="preserve">hal-04797954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard vs. soft commitments: Experimental evidence from a sample of French gamblers *</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+                <w:t xml:space="preserve">Nudging for lockdown: behavioural insights from an online experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Rafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193948v1</w:t>
+                <w:t xml:space="preserve">hal-04159813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudging for lockdown: behavioural insights from an online experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Designing acceptable anti-COVID-19 policies by taking into account individuals’ preferences: evidence from a Discrete Choice Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Rafai</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04159813v1</w:t>
+                <w:t xml:space="preserve">hal-04159727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing acceptable anti-COVID-19 policies by taking into account individuals’ preferences: evidence from a Discrete Choice Experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blayac</w:t>
+                <w:t xml:space="preserve">Continuous versus Discrete Time in Dynamic Common Pool Resource Game Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159727v1</w:t>
+                <w:t xml:space="preserve">hal-03214973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why finance professionals hold green and brown assets? A lab-in-the-field experiment</w:t>
               </w:r>
@@ -6249,319 +6253,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous versus Discrete Time in Dynamic Common Pool Resource Game Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t>
+                <w:t xml:space="preserve">Understanding Cross-Cultural Dfferences in Peer Reporting Practices: Evidence from Tax Evasion Games in Moldova and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostan Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Dimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Lupusor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriu Prohnitchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214973v1</w:t>
+                <w:t xml:space="preserve">hal-02991776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Cross-Cultural Dfferences in Peer Reporting Practices: Evidence from Tax Evasion Games in Moldova and France</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the modeling and testing of groundwater resource models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Djiguemde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostan Romaniuc</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02991776v1</w:t>
+                <w:t xml:space="preserve">hal-02316729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the presence of a physically disabled person in the group increase cooperation? An experimental test of the empathyaltruism hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6573,538 +6577,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02103832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modeling and testing of groundwater resource models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information sharing is not always the right option when it comes to CPR extraction management : experimental finding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316729v1</w:t>
+                <w:t xml:space="preserve">hal-01947419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information sharing is not always the right option when it comes to CPR extraction management : experimental finding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fourniture d'information et consentement à payer l'eau d'irrigation dans les Groupements de Développement Agricole tunisiens : Une étude par l'économie expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Nouichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Marlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947419v1</w:t>
+                <w:t xml:space="preserve">hal-01685347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourniture d'information et consentement à payer l'eau d'irrigation dans les Groupements de Développement Agricole tunisiens : Une étude par l'économie expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does environmental connotation affect coordination issues in a experimental stag hunt game?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Hofstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685347v1</w:t>
+                <w:t xml:space="preserve">hal-01485477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does environmental connotation affect coordination issues in a experimental stag hunt game?</w:t>
+                <w:t xml:space="preserve">The role of players' identification in the population on the trusting and the trustworthy behaviour: an experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7114,151 +7013,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NORMES : NORmes sociales, Motivations Externes et internes, et politiques publiqueS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Farrow</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Marciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2017, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7268,143 +7167,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Economics, insights of an experimental session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lécole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lécole</w:t>
+                <w:t xml:space="preserve">Raphaële Preget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Preget</w:t>
+                <w:t xml:space="preserve">Jean-Marc Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Rousselle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7414,105 +7313,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE2M Sofware of Economic Experiments - Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7580,51 +7479,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FC55233"/>
+    <w:nsid w:val="21B61EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7811,51 +7710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitri-dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3030-9629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121231011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cee-m.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leem.umontpellier.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asfee.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cee-m.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duboishome.info/dimitri/docs/cfi2l/CFI2L_plaquette.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duboishome.info/dimitri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanti Ariyanti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winati Nurhayu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthi Arum Widayati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4308/hjb.33.3.739-749" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101531" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173859v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bettega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crosetto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-024-10016-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E W Varnum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda P Kirsch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Beal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari M Pick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith Al-Shawaf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rafa&#239;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin-Casalena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11917-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10072-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duch&#234;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen-Huu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2024.111754" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Hswen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacombe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/aih.3561" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bravaccini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192470v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2023.102089" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03720284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duchene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000483" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmina Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2129576" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Magdalou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866196v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106047" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12544" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Brugnach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Waard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94517-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dimant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lupusor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Prohnitchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227254v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12290" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03047336v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(20)30285-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duchene" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Angelo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.06.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951931v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Phu Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240212" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974495v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277141v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss Diallo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.07.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Deangelo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mccannon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10101-019-00226-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952779v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nouichi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marlet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864987v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faurie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29819" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065114v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout-Javal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-014-9184-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923413v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2011.09.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WP8TMFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen Van" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079181" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474766v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Varaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462551v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lefebvre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883121v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058334v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266721v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004527v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477409v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797954v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477427v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#232;gnon David Dadakpete" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193948v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rafai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159727v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214973v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991776v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostan Romaniuc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316729v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685347v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485477v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821371v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921991v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;cole" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Preget" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousselle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091452v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitri-dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3030-9629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121231011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cee-m.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leem.umontpellier.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asfee.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cee-m.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duboishome.info/dimitri/docs/cfi2l/CFI2L_plaquette.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duboishome.info/dimitri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanti Ariyanti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winati Nurhayu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthi Arum Widayati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4308/hjb.33.3.739-749" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10072-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rafa&#239;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin-Casalena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11917-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101531" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bettega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crosetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-024-10016-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E W Varnum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda P Kirsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Beal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari M Pick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith Al-Shawaf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf239" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duch&#234;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen-Huu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2024.111754" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Hswen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacombe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/aih.3561" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bravaccini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192470v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2023.102089" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654936v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12544" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03720284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duchene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022077" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000483" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmina Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2129576" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Magdalou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866196v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Brugnach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Waard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94517-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dimant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lupusor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Prohnitchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227254v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12290" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03047336v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(20)30285-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duchene" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Angelo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.06.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951931v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Phu Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240212" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974495v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188821v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Deangelo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mccannon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10101-019-00226-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss Diallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.07.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952779v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nouichi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marlet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864987v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faurie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29819" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065114v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout-Javal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-014-9184-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923413v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2011.09.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WP8TMFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen Van" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079181" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474766v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Varaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lefebvre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004527v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883121v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058334v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266721v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477427v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#232;gnon David Dadakpete" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477409v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797954v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rafai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostan Romaniuc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316729v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485477v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921991v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;cole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Preget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousselle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>