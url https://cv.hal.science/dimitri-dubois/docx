--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1050,239 +1050,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05110297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard vs. soft commitments: experimental evidence from a sample of French gamblers</w:t>
+                <w:t xml:space="preserve">L' économie à l'ère de la science ouverte : un nouvel élan pour la reproductibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bettega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+                <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76, pp.733-760</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193948v1</w:t>
+                <w:t xml:space="preserve">hal-05173859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L' économie à l'ère de la science ouverte : un nouvel élan pour la reproductibilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Bayle</w:t>
+                <w:t xml:space="preserve">Hard vs. soft commitments: experimental evidence from a sample of French gamblers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bettega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Willinger</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, CEE-M Working papers ; 2023-09, 98 (3), pp.447-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-024-10016-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173859v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commonly observed sex differences in direct aggression are absent or reversed in sibling contexts</w:t>
               </w:r>
@@ -2023,507 +2023,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A behavioral economics approach for individual decisions in the face of COVID-19: Successes and disappointments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blayac</w:t>
+                <w:t xml:space="preserve">Individual and strategic behaviors in a dynamic extraction problem: results from a within-subject experiment in continuous time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022077⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (36), pp.4539-4562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2022.2129576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720284v1</w:t>
+                <w:t xml:space="preserve">hal-03777931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudging for Lockdown</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'économie comportementale à travers trois exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Magdalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Social Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1864-9335/a000483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03629110v1</w:t>
+                <w:t xml:space="preserve">hal-03737848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and strategic behaviors in a dynamic extraction problem: results from a within-subject experiment in continuous time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t>
+                <w:t xml:space="preserve">A behavioral economics approach for individual decisions in the face of COVID-19: Successes and disappointments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Rafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2022.2129576⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (6-7), pp.594-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777931v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie comportementale à travers trois exemples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nudging for Lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (3), pp.133-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1864-9335/a000483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737848v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What drives the acceptability of restrictive health policies: An experimental assessment of individual preferences for anti-COVID 19 strategies</w:t>
               </w:r>
@@ -2643,90 +2643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous versus Discrete Time in Dynamic Common Pool Resource Game Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 82, pp.985-1014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2745,265 +2745,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational quality and uncertainty in common pool water management: an exploratory lab experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Differences in Peer Reporting Practices: Evidence from Tax Evasion Games in Moldova and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Brugnach</w:t>
+                <w:t xml:space="preserve">Eugen Dimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander de Waard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+                <w:t xml:space="preserve">Adrian Lupusor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+                <w:t xml:space="preserve">Valeriu Prohnitchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Public Choice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322984v1</w:t>
+                <w:t xml:space="preserve">hal-03219572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Differences in Peer Reporting Practices: Evidence from Tax Evasion Games in Moldova and France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+                <w:t xml:space="preserve">Relational quality and uncertainty in common pool water management: an exploratory lab experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Brugnach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander de Waard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Lupusor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valeriu Prohnitchi</w:t>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Choice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94517-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219572v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of physical disability on group cooperation: Experimental evidence</w:t>
               </w:r>
@@ -3132,129 +3132,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duchêne</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 6 (1), pp.e9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047336v1</w:t>
+                <w:t xml:space="preserve">hal-03663993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population preferences for inclusive COVID-19 policy responses</w:t>
               </w:r>
@@ -3266,120 +3257,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Duchene</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2468-2667(20)30285-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663993v1</w:t>
+                <w:t xml:space="preserve">hal-03047336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whistleblowing vs random audit : An experimental test of relative efficiency</w:t>
               </w:r>
@@ -3567,269 +3567,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting effects of information sharing on common-pool resource extraction behavior : experimental findings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles mesures sanitaires les Français sont-ils prêts à accepter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951931v1</w:t>
+                <w:t xml:space="preserve">hal-04974495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles mesures sanitaires les Français sont-ils prêts à accepter ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting effects of information sharing on common-pool resource extraction behavior : experimental findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Phu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974495v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergroup inequality and the breakdown of prosociality</w:t>
               </w:r>
@@ -3945,51 +3945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building new kinds of meta-models to analyse experimentally (companion) modelling processes in the field of natural resource management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4066,51 +4066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information provision and willingness to pay irrigation water in Tunisian local associations for agricultural development: an experimental economics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4656,51 +4656,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intragenerational conflict undermines cooperation with the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,51 +4774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconsidering mistakes: reproduction and replication of Nielsen and Rehbeck (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4862,51 +4862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial externalities in renewable resource management: Experimental evidence on fragmented property rights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4980,51 +4980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie à l'ère de la science ouverte : un nouvel élan pour la reproductibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5171,246 +5171,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-return-environment trade-offs: a lab-in-the-field experiment with finance professionals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
+                <w:t xml:space="preserve">Hysteresis in Addictive Consumption Depends on Time Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058334v1</w:t>
+                <w:t xml:space="preserve">hal-05266721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis in Addictive Consumption Depends on Time Preferences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+                <w:t xml:space="preserve">Risk-return-environment trade-offs: a lab-in-the-field experiment with finance professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266721v1</w:t>
+                <w:t xml:space="preserve">hal-05058334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
               </w:r>
@@ -5553,51 +5553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dègnon David Dadakpete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5856,51 +5856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Rafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5974,51 +5974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6053,90 +6053,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous versus Discrete Time in Dynamic Common Pool Resource Game Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -6285,77 +6285,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostan Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Dimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Lupusor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriu Prohnitchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -6371,302 +6371,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modeling and testing of groundwater resource models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murielle Djiguemde</w:t>
+                <w:t xml:space="preserve">Does the presence of a physically disabled person in the group increase cooperation? An experimental test of the empathyaltruism hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316729v1</w:t>
+                <w:t xml:space="preserve">halshs-02103832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the presence of a physically disabled person in the group increase cooperation? An experimental test of the empathyaltruism hypothesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Doat</w:t>
+                <w:t xml:space="preserve">On the modeling and testing of groundwater resource models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Djiguemde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02103832v1</w:t>
+                <w:t xml:space="preserve">hal-02316729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information sharing is not always the right option when it comes to CPR extraction management : experimental finding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6684,51 +6684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourniture d'information et consentement à payer l'eau d'irrigation dans les Groupements de Développement Agricole tunisiens : Une étude par l'économie expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6811,64 +6811,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does environmental connotation affect coordination issues in a experimental stag hunt game?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7479,51 +7479,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21B61EAC"/>
+    <w:nsid w:val="34DA7FE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7710,51 +7710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitri-dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3030-9629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121231011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cee-m.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leem.umontpellier.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asfee.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cee-m.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duboishome.info/dimitri/docs/cfi2l/CFI2L_plaquette.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duboishome.info/dimitri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanti Ariyanti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winati Nurhayu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthi Arum Widayati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4308/hjb.33.3.739-749" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10072-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rafa&#239;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin-Casalena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11917-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101531" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bettega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crosetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-024-10016-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E W Varnum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda P Kirsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Beal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari M Pick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith Al-Shawaf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf239" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duch&#234;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen-Huu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2024.111754" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Hswen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacombe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/aih.3561" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bravaccini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192470v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2023.102089" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654936v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12544" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03720284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duchene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022077" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000483" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmina Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2129576" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Magdalou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866196v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Brugnach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Waard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94517-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dimant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lupusor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Prohnitchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227254v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12290" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03047336v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(20)30285-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duchene" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Angelo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.06.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951931v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Phu Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240212" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974495v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188821v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Deangelo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mccannon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10101-019-00226-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss Diallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.07.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952779v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nouichi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marlet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864987v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faurie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29819" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065114v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout-Javal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-014-9184-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923413v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2011.09.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WP8TMFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen Van" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079181" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474766v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Varaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lefebvre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004527v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883121v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058334v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266721v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477427v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#232;gnon David Dadakpete" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477409v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797954v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rafai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostan Romaniuc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316729v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485477v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921991v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;cole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Preget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousselle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitri-dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3030-9629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121231011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cee-m.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leem.umontpellier.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asfee.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cee-m.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duboishome.info/dimitri/docs/cfi2l/CFI2L_plaquette.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duboishome.info/dimitri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanti Ariyanti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winati Nurhayu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthi Arum Widayati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4308/hjb.33.3.739-749" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10072-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rafa&#239;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin-Casalena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11917-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101531" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173859v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bettega" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crosetto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-024-10016-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E W Varnum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda P Kirsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Beal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari M Pick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith Al-Shawaf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf239" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duch&#234;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen-Huu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2024.111754" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Hswen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacombe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/aih.3561" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bravaccini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192470v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2023.102089" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654936v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12544" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmina Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2129576" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Magdalou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03720284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duchene" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000483" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866196v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dimant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lupusor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Prohnitchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Brugnach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Waard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94517-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227254v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12290" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663993v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duchene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03047336v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(20)30285-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Angelo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.06.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951931v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Phu Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240212" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188821v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Deangelo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mccannon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10101-019-00226-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss Diallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.07.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952779v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nouichi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marlet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864987v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faurie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29819" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065114v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout-Javal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-014-9184-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923413v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2011.09.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WP8TMFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen Van" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079181" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474766v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Varaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lefebvre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004527v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883121v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266721v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058334v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477427v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#232;gnon David Dadakpete" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477409v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797954v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rafai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostan Romaniuc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485477v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921991v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;cole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Preget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousselle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>