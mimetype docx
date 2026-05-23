--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,7424 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7372 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.47457627119px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dimitri DUBOIS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dimitri DUBOIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dimitri-dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3030-9629</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121231011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=cNXVZK4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur en Economie - Ingénieur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d'Economie de l'Environnement de Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur Adjoint du Centre d'Economie de l'Environnement de Montpellier (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEE-M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab Manager du Laboratoire d'Economie Expérimentale de Montpellier (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert pour le Haut Conseil de l'évaluation de la recherche et de l'enseignement supérieur (HCERES)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil du Département Scientifique Economie de l'Université de Montpellier (DS Economie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil de l'Ecole Doctorale Economie-Gestion de l'Université de Montpellier (EDEG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du bureau de l'Association Française d'Economie Expérimentale (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASFEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil de laboratoire du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEE-M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du diplôme universitaire &amp;quot;Connaissances Fondamentales en Informatique avec des Logiciels Libres&amp;quot; (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFI2L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté d'Economie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Av. Raymond Dugrand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34 960 Montpellier - Cedex 2 - France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Website</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.duboishome.info/dimitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Advantages of People Living in Semeru Volcanic Areas, Indonesia: An MRCV (Multiple Response Categorical Variable) Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanti Ariyanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winati Nurhayu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanthi Arum Widayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAYATI Journal of Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (3), pp.739-749. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4308/hjb.33.3.739-749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounting and extraction behavior in continuous time resource experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2025.101531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Guido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 236, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05110297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard vs. soft commitments: experimental evidence from a sample of French gamblers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bettega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CEE-M Working papers ; 2023-09, 98 (3), pp.447-472. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-024-10016-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' économie à l'ère de la science ouverte : un nouvel élan pour la reproductibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76, pp.733-760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commonly observed sex differences in direct aggression are absent or reversed in sibling contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E W Varnum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda P Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cari M Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laith Al-Shawaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNAS Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public hesitancy for AI-based detection of neurodegenerative diseases in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rafaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Davin-Casalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-11917-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis in addictive consumption depends on time preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-025-10072-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth of reasoning in the 11-20 game differs between financial professionals and students. A lab-in-the-field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernur Acikgoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 239, pp.111754. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2024.111754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does improving diagnostic accuracy increase artificial intelligence adoption? A public acceptance survey using randomized scenarios of diagnostic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulin Hswen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rafaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Davin-Casalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36922/aih.3561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in sports competition closes the gender gaps in competition and in risk taking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bravaccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stated preferences outperform elicited preferences for predicting reported compliance with Covid-19 prophylactic measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rafaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107, pp.102089. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socec.2023.102089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging for Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ventelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (3), pp.133-151. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A behavioral economics approach for individual decisions in the face of COVID-19: Successes and disappointments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rafaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (6-7), pp.594-599. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and strategic behaviors in a dynamic extraction problem: results from a within-subject experiment in continuous time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (36), pp.4539-4562. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2022.2129576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie comportementale à travers trois exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Magdalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous versus Discrete Time in Dynamic Common Pool Resource Game Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.985-1014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the acceptability of restrictive health policies: An experimental assessment of individual preferences for anti-COVID 19 strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116, pp.106047. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2022.106047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The smell of cooperativeness : Do human body odours advertise cooperative behaviours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Hopfensitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (2), pp.531-546. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational quality and uncertainty in common pool water management: an exploratory lab experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Brugnach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander de Waard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-94517-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Differences in Peer Reporting Practices: Evidence from Tax Evasion Games in Moldova and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Dimant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Lupusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Prohnitchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of physical disability on group cooperation: Experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Economic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (1), pp.308-316. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boer.12290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population preferences for inclusive COVID-19 policy responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.e9. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-2667(20)30285-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population preferences for inclusive COVID-19 policy responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistleblowing vs random audit : An experimental test of relative efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Beaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.47-67. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02311618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perils of democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory de Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.328-340. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2018.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of information sharing on common-pool resource extraction behavior : experimental findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Phu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Rouchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (10), pp.20. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0240212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles mesures sanitaires les Français sont-ils prêts à accepter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building new kinds of meta-models to analyse experimentally (companion) modelling processes in the field of natural resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ciss Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, pp.104486. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergroup inequality and the breakdown of prosociality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Deangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Mccannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.285-303. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10101-019-00226-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02188821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information provision and willingness to pay irrigation water in Tunisian local associations for agricultural development: an experimental economics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Marlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.25001. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2018007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men increase contributions to a public good when under sexual competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep29819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Allais meets Ulysses: dynamic axioms and the common ratio effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nebout-Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.19-49. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11166-014-9184-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does players’ identification affect trust and reciprocity in the lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blayac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.303-317. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joep.2011.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et sélection d'équilibre dans un jeu de coordination: Une analyse expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85, pp.97. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/20079181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering mistakes: reproduction and replication of Nielsen and Rehbeck (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Varaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial externalities in renewable resource management: Experimental evidence on fragmented property rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Beaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenerational conflict undermines cooperation with the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Barragan-Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Environmental Attributes Shape Return and Risk Sensitivities in Portfolio Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-return-environment trade-offs: a lab-in-the-field experiment with finance professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis in Addictive Consumption Depends on Time Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Guido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677596v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounting and extraction behavior in continuous time resource experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When algorithms replace biologists: A Discrete Choice Experiment for the valuation of risk-prediction tools in Neurodegenerative Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rafaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Davin-Casalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging Behaviors in a Dynamic Common Pool Renewable Resource Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Djiguemde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dègnon David Dadakpete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging for lockdown: behavioural insights from an online experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Rafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing acceptable anti-COVID-19 policies by taking into account individuals’ preferences: evidence from a Discrete Choice Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous versus Discrete Time in Dynamic Common Pool Resource Game Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why finance professionals hold green and brown assets? A lab-in-the-field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Cross-Cultural Dfferences in Peer Reporting Practices: Evidence from Tax Evasion Games in Moldova and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostan Romaniuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Dimant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Lupusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu Prohnitchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling and testing of groundwater resource models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Djiguemde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the presence of a physically disabled person in the group increase cooperation? An experimental test of the empathyaltruism hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information sharing is not always the right option when it comes to CPR extraction management : experimental finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Rouchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourniture d'information et consentement à payer l'eau d'irrigation dans les Groupements de Développement Agricole tunisiens : Une étude par l'économie expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Marlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does environmental connotation affect coordination issues in a experimental stag hunt game?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of players' identification in the population on the trusting and the trustworthy behaviour: an experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORMES : NORmes sociales, Motivations Externes et internes, et politiques publiqueS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Farrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2017, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Economics, insights of an experimental session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lécole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Preget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Thoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE2M Sofware of Economic Experiments - Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7479,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34DA7FE9"/>
+    <w:nsid w:val="C562FA86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7710,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitri-dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3030-9629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121231011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cee-m.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leem.umontpellier.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asfee.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cee-m.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duboishome.info/dimitri/docs/cfi2l/CFI2L_plaquette.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duboishome.info/dimitri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanti Ariyanti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winati Nurhayu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthi Arum Widayati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4308/hjb.33.3.739-749" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10072-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rafa&#239;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin-Casalena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11917-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101531" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173859v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bettega" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crosetto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-024-10016-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E W Varnum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda P Kirsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Beal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari M Pick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith Al-Shawaf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf239" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duch&#234;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen-Huu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2024.111754" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Hswen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacombe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/aih.3561" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bravaccini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192470v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2023.102089" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654936v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12544" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmina Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2129576" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Magdalou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03720284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duchene" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000483" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866196v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dimant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lupusor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Prohnitchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Brugnach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Waard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94517-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227254v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12290" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663993v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duchene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03047336v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(20)30285-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Angelo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.06.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951931v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Phu Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240212" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188821v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Deangelo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mccannon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10101-019-00226-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss Diallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.07.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952779v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nouichi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marlet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864987v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faurie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29819" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065114v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout-Javal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-014-9184-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923413v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2011.09.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WP8TMFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen Van" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079181" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474766v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Varaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lefebvre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004527v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883121v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266721v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058334v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477427v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#232;gnon David Dadakpete" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477409v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797954v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rafai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostan Romaniuc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485477v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921991v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;cole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Preget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousselle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitri-dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3030-9629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121231011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=cNXVZK4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cee-m.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leem.umontpellier.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asfee.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cee-m.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duboishome.info/dimitri/docs/cfi2l/CFI2L_plaquette.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duboishome.info/dimitri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanti Ariyanti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winati Nurhayu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthi Arum Widayati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4308/hjb.33.3.739-749" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101531" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193948v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bettega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crosetto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-024-10016-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E W Varnum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda P Kirsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Beal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari M Pick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith Al-Shawaf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf239" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rafa&#239;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin-Casalena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11917-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10072-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duch&#234;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen-Huu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2024.111754" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Hswen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacombe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/aih.3561" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696936v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bravaccini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192470v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2023.102089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000483" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03720284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duchene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022077" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmina Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2129576" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Magdalou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12544" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322984v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Brugnach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Waard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94517-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219572v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dimant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lupusor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Prohnitchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227254v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12290" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03047336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(20)30285-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663993v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duchene" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311618v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12215" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Angelo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.06.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951931v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Phu Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240212" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974495v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277141v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss Diallo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.07.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Deangelo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mccannon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10101-019-00226-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952779v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nouichi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marlet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864987v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faurie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29819" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065114v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout-Javal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-014-9184-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923413v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2011.09.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WP8TMFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130664v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen Van" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079181" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Varaine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462551v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883121v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058334v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266721v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477409v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477427v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#232;gnon David Dadakpete" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rafai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostan Romaniuc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316729v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485477v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921991v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;cole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Preget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousselle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>