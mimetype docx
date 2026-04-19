--- v0 (2026-03-21)
+++ v1 (2026-04-19)
@@ -165,1522 +165,1656 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NagY antiterminator in Enterococcus faecalis: a novel regulatory mechanism and its impact on cell metabolism</w:t>
+                <w:t xml:space="preserve">ID Card of Mcl-1 PROTAC degrader: From in silico design to biological validation in chemoresistant ovarian cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Soussan</w:t>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Salze</w:t>
+                <w:t xml:space="preserve">Jocelyn Pezeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Harel</w:t>
+                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Combret</w:t>
+                <w:t xml:space="preserve">Hippolyte Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bourdonnais</w:t>
+                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (10), </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.100336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01137-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmcr.2026.100336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322484v1</w:t>
+                <w:t xml:space="preserve">hal-05583537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Nitrostyrylthiazolidine-2,4-dione Derivatives Displaying Antileishmanial Potential</w:t>
+                <w:t xml:space="preserve">The NagY antiterminator in Enterococcus faecalis: a novel regulatory mechanism and its impact on cell metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Khoumeri</w:t>
+                <w:t xml:space="preserve">Diane Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+                <w:t xml:space="preserve">Marine Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Primas</w:t>
+                <w:t xml:space="preserve">Blandine Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
+                <w:t xml:space="preserve">Victor Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Carvalho</w:t>
+                <w:t xml:space="preserve">Erwan Bourdonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (7), pp.878. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph17070878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01137-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635068v1</w:t>
+                <w:t xml:space="preserve">hal-05322484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomimetic multiparametric assay to characterise anti-amyloid drugs</w:t>
+                <w:t xml:space="preserve">Synthesis of Nitrostyrylthiazolidine-2,4-dione Derivatives Displaying Antileishmanial Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Smeralda</w:t>
+                <w:t xml:space="preserve">Omar Khoumeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Since</w:t>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Fayoll</w:t>
+                <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">Sandra Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (23), pp.16982. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (7), pp.878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms242316982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph17070878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315267v1</w:t>
+                <w:t xml:space="preserve">hal-04635068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of phospholipids under plausible prebiotic conditions and analogies with phospholipid biochemistry or origin of life studies</w:t>
+                <w:t xml:space="preserve">A biomimetic multiparametric assay to characterise anti-amyloid drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Fiore</w:t>
+                <w:t xml:space="preserve">Willy Smeralda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Chieffo</w:t>
+                <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Lopez</w:t>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Fayolle</w:t>
+                <w:t xml:space="preserve">Dimitri Fayoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johal Ruiz</w:t>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (23), pp.16982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ast.2021.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms242316982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591985v1</w:t>
+                <w:t xml:space="preserve">hal-04315267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Physicochemical Properties of Cryptophazane—A Soluble and Functionalizable C 1 ‐Symmetrical Cryptophane</w:t>
+                <w:t xml:space="preserve">Synthesis of phospholipids under plausible prebiotic conditions and analogies with phospholipid biochemistry or origin of life studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Vigier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Michele Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Chieffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Fabis</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johal Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.202208580⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2021.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854418v1</w:t>
+                <w:t xml:space="preserve">hal-03591985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racemic Phospholipids for Origin of Life Studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Physicochemical Properties of Cryptophazane—A Soluble and Functionalizable C 1 ‐Symmetrical Cryptophane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Comte</w:t>
+                <w:t xml:space="preserve">Clément Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice D’onofrio</w:t>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Roussillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Fayolle</w:t>
+                <w:t xml:space="preserve">Jana Sopkova - de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym12071108⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.202208580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939086v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Analysis of Lipid Boundaries after Consecutive Growth and Division of Supported Giant Vesicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Racemic Phospholipids for Origin of Life Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Altamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice D’onofrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101677⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym12071108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493161v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the preparation of synthetic outer membrane vesicle models with micromolar affinity to wheat germ agglutinin using a dialkyl thioglycoside</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Chemical Analysis of Lipid Boundaries after Consecutive Growth and Division of Supported Giant Vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Strazewski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.101677 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.15.90⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02120795v1</w:t>
+                <w:t xml:space="preserve">hal-03493161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the preparation of synthetic outer membrane vesicle models with micromolar affinity to wheat germ agglutinin using a dialkyl thioglycoside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Doumèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Strazewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, pp.937-946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3762/bjoc.15.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975190v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid purification of giant lipid vesicles by microfiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Towards the preparation of synthetic outer membrane vesicle models with micromolar affinity to wheat germ agglutinin using a dialkyl thioglycoside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Stano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Nathalie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Doumeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Strazewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192975⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.937-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.15.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121315v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapid purification of giant lipid vesicles by microfiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Stano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Strazewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Butko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.e0192975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crude phosphorylation mixtures containing racemic lipid amphiphiles self-assemble to give stable primitive compartments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Altamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Madanamothoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-18053-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1748,51 +1882,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9602A40B"/>
+    <w:nsid w:val="3E215AD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1979,51 +2113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitri-fayolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1543-136X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322484v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Soussan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Harel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Combret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdonnais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01137-25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635068v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khoumeri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Carvalho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17070878" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Smeralda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayoll" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316982" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591985v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Chieffo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lopez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal Ruiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2021.0059" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vigier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova - de Oliveira Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202208580" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Altamura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roussillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12071108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Strazewski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02120795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.15.90" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doumeche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02121315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Stano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Butko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192975" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02122490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice d'Onofrio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Madanamothoo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18053-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitri-fayolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1543-136X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583537v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Pezeril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guedeney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2026.100336" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Soussan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Harel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Combret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdonnais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01137-25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khoumeri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Carvalho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17070878" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Smeralda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayoll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316982" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591985v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Chieffo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal Ruiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2021.0059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vigier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova - de Oliveira Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202208580" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Altamura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roussillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12071108" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Strazewski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101677" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02120795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.15.90" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doumeche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02121315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Stano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Butko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192975" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02122490v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice d'Onofrio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Madanamothoo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18053-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>