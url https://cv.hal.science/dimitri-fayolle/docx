--- v1 (2026-04-19)
+++ v2 (2026-05-17)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -333,1488 +333,1622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NagY antiterminator in Enterococcus faecalis: a novel regulatory mechanism and its impact on cell metabolism</w:t>
+                <w:t xml:space="preserve">Rational Design and Evaluation of Rivastigmine-Based Pleiotropic Prodrugs for the Treatment of Alzheimer’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Soussan</w:t>
+                <w:t xml:space="preserve">Valentin Travers-Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Salze</w:t>
+                <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Harel</w:t>
+                <w:t xml:space="preserve">Alice Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Combret</w:t>
+                <w:t xml:space="preserve">Audrey Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bourdonnais</w:t>
+                <w:t xml:space="preserve">Dimitri Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (10), </w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01137-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.6c00170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322484v1</w:t>
+                <w:t xml:space="preserve">hal-05619031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Nitrostyrylthiazolidine-2,4-dione Derivatives Displaying Antileishmanial Potential</w:t>
+                <w:t xml:space="preserve">The NagY antiterminator in Enterococcus faecalis: a novel regulatory mechanism and its impact on cell metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Khoumeri</w:t>
+                <w:t xml:space="preserve">Diane Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+                <w:t xml:space="preserve">Marine Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Primas</w:t>
+                <w:t xml:space="preserve">Blandine Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
+                <w:t xml:space="preserve">Victor Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Carvalho</w:t>
+                <w:t xml:space="preserve">Erwan Bourdonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (7), pp.878. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph17070878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01137-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635068v1</w:t>
+                <w:t xml:space="preserve">hal-05322484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomimetic multiparametric assay to characterise anti-amyloid drugs</w:t>
+                <w:t xml:space="preserve">Synthesis of Nitrostyrylthiazolidine-2,4-dione Derivatives Displaying Antileishmanial Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Smeralda</w:t>
+                <w:t xml:space="preserve">Omar Khoumeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Since</w:t>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Fayoll</w:t>
+                <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">Sandra Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (23), pp.16982. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (7), pp.878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms242316982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph17070878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315267v1</w:t>
+                <w:t xml:space="preserve">hal-04635068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of phospholipids under plausible prebiotic conditions and analogies with phospholipid biochemistry or origin of life studies</w:t>
+                <w:t xml:space="preserve">A biomimetic multiparametric assay to characterise anti-amyloid drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Fiore</w:t>
+                <w:t xml:space="preserve">Willy Smeralda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Chieffo</w:t>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Lopez</w:t>
+                <w:t xml:space="preserve">Dimitri Fayoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Fayolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johal Ruiz</w:t>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2021.0059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (23), pp.16982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms242316982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591985v1</w:t>
+                <w:t xml:space="preserve">hal-04315267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Physicochemical Properties of Cryptophazane—A Soluble and Functionalizable C 1 ‐Symmetrical Cryptophane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of phospholipids under plausible prebiotic conditions and analogies with phospholipid biochemistry or origin of life studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Vigier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Carolina Chieffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Sopkova - de Oliveira Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Fabis</w:t>
+                <w:t xml:space="preserve">Johal Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.202208580⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2021.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854418v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racemic Phospholipids for Origin of Life Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Physicochemical Properties of Cryptophazane—A Soluble and Functionalizable C 1 ‐Symmetrical Cryptophane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Altamura</w:t>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Comte</w:t>
+                <w:t xml:space="preserve">Jana Sopkova - de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice D’onofrio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Fayolle</w:t>
+                <w:t xml:space="preserve">Frederic Fabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym12071108⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.202208580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939086v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Analysis of Lipid Boundaries after Consecutive Growth and Division of Supported Giant Vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Strazewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23, pp.101677 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the preparation of synthetic outer membrane vesicle models with micromolar affinity to wheat germ agglutinin using a dialkyl thioglycoside</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Racemic Phospholipids for Origin of Life Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Altamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice D’onofrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Fayolle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter Strazewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15, pp.937-946. </w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.1108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.15.90⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sym12071108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120795v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the preparation of synthetic outer membrane vesicle models with micromolar affinity to wheat germ agglutinin using a dialkyl thioglycoside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Doumèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Strazewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, pp.937-946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3762/bjoc.15.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975190v1</w:t>
+                <w:t xml:space="preserve">hal-02120795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid purification of giant lipid vesicles by microfiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Towards the preparation of synthetic outer membrane vesicle models with micromolar affinity to wheat germ agglutinin using a dialkyl thioglycoside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michele Fiore</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Doumeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Stano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Strazewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.937-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.15.90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192975⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02121315v1</w:t>
+                <w:t xml:space="preserve">hal-04975190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapid purification of giant lipid vesicles by microfiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Stano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Strazewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Butko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.e0192975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crude phosphorylation mixtures containing racemic lipid amphiphiles self-assemble to give stable primitive compartments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Altamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Madanamothoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-18053-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1882,51 +2016,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E215AD4"/>
+    <w:nsid w:val="71A38A5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2113,51 +2247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitri-fayolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1543-136X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583537v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Pezeril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guedeney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2026.100336" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Soussan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Harel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Combret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdonnais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01137-25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khoumeri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Carvalho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17070878" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Smeralda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayoll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316982" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591985v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Chieffo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal Ruiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2021.0059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vigier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova - de Oliveira Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202208580" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Altamura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roussillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12071108" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Strazewski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101677" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02120795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.15.90" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doumeche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02121315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Stano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Butko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192975" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02122490v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice d'Onofrio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Madanamothoo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18053-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitri-fayolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1543-136X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583537v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Pezeril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guedeney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2026.100336" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619031v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Travers-Lesage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.6c00170" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Soussan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Harel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Combret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdonnais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01137-25" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635068v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khoumeri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Carvalho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17070878" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Smeralda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayoll" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316982" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Chieffo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal Ruiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2021.0059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vigier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova - de Oliveira Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202208580" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Strazewski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101677" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Altamura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roussillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12071108" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02120795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.15.90" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975190v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doumeche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02121315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Stano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Butko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192975" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02122490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice d'Onofrio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Madanamothoo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18053-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>